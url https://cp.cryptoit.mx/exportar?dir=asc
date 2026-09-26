--- v0 (2026-07-27)
+++ v1 (2026-09-26)
@@ -178,145 +178,145 @@
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B14"/>
   <sheetData>
     <row r="1" spans="1:1" customHeight="0">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>DASHBOARD DE COSTOS DE COMPRA</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:2" customHeight="0">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>Fecha de exportación:</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>27/07/2026 19:08</t>
+          <t>26/09/2026 17:28</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:2" customHeight="0">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Última carga de datos:</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>21/07/2026</t>
+          <t>17/09/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:2" customHeight="0">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>Tipo de cambio:</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>18.5000 MXN/USD</t>
+          <t>17.0000 MXN/USD</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:2" customHeight="0">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>Orden:</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>product_name (asc)</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:1" customHeight="0">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>INDICADORES</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:2" customHeight="0">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>Productos:</t>
         </is>
       </c>
       <c r="B11" s="2">
-        <v>919</v>
+        <v>887</v>
       </c>
     </row>
     <row r="12" spans="1:2" customHeight="0">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>Total Kg:</t>
         </is>
       </c>
       <c r="B12" s="2">
-        <v>8214618.67</v>
+        <v>9023183.85</v>
       </c>
     </row>
     <row r="13" spans="1:2" customHeight="0">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Total USD:</t>
         </is>
       </c>
       <c r="B13" s="3">
-        <v>15636920.43</v>
+        <v>14584184.92</v>
       </c>
     </row>
     <row r="14" spans="1:2" customHeight="0">
       <c r="A14" s="4" t="inlineStr">
         <is>
           <t>Total MXN:</t>
         </is>
       </c>
       <c r="B14" s="4">
-        <v>289283028.03</v>
+        <v>247931143.55</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F921"/>
+  <dimension ref="A1:F889"/>
   <sheetData>
     <row r="1" spans="1:6" customHeight="0">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Producto</t>
         </is>
       </c>
       <c r="B1" s="5" t="inlineStr">
         <is>
           <t>Precio USD/lb (raw)</t>
         </is>
       </c>
       <c r="C1" s="5" t="inlineStr">
         <is>
           <t>Precio USD/kg</t>
         </is>
       </c>
       <c r="D1" s="5" t="inlineStr">
         <is>
           <t>Total kg</t>
         </is>
       </c>
       <c r="E1" s="5" t="inlineStr">
         <is>
           <t>Total USD</t>
@@ -325,20265 +325,19561 @@
       <c r="F1" s="5" t="inlineStr">
         <is>
           <t>Total MXN</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:6" customHeight="0">
       <c r="A2" s="6" t="inlineStr">
         <is>
           <t>132i</t>
         </is>
       </c>
       <c r="B2" s="6">
         <v>2.15</v>
       </c>
       <c r="C2" s="6">
         <v>2.15</v>
       </c>
       <c r="D2" s="6">
         <v>2875</v>
       </c>
       <c r="E2" s="6">
         <v>6181.25</v>
       </c>
       <c r="F2" s="6">
-        <v>114353.125</v>
+        <v>105081.25</v>
       </c>
     </row>
     <row r="3" spans="1:6" customHeight="0">
       <c r="A3" s="6" t="inlineStr">
         <is>
           <t>132i</t>
         </is>
       </c>
       <c r="B3" s="6">
         <v>2.15</v>
       </c>
       <c r="C3" s="6">
         <v>2.15</v>
       </c>
       <c r="D3" s="6">
-        <v>10875</v>
+        <v>6125</v>
       </c>
       <c r="E3" s="6">
-        <v>23381.25</v>
+        <v>13168.75</v>
       </c>
       <c r="F3" s="6">
-        <v>432553.125</v>
+        <v>223868.75</v>
       </c>
     </row>
     <row r="4" spans="1:6" customHeight="0">
       <c r="A4" s="6" t="inlineStr">
         <is>
           <t>1350N</t>
         </is>
       </c>
       <c r="B4" s="6">
         <v>1.34</v>
       </c>
       <c r="C4" s="6">
         <v>1.34</v>
       </c>
       <c r="D4" s="6">
         <v>100</v>
       </c>
       <c r="E4" s="6">
         <v>134</v>
       </c>
       <c r="F4" s="6">
-        <v>2479</v>
+        <v>2278</v>
       </c>
     </row>
     <row r="5" spans="1:6" customHeight="0">
       <c r="A5" s="6" t="inlineStr">
         <is>
           <t>1518MA</t>
         </is>
       </c>
       <c r="B5" s="6">
         <v>1.1</v>
       </c>
       <c r="C5" s="6">
         <v>1.1</v>
       </c>
       <c r="D5" s="6">
         <v>75</v>
       </c>
       <c r="E5" s="6">
         <v>82.5</v>
       </c>
       <c r="F5" s="6">
-        <v>1526.25</v>
+        <v>1402.5</v>
       </c>
     </row>
     <row r="6" spans="1:6" customHeight="0">
       <c r="A6" s="6" t="inlineStr">
         <is>
           <t>1518MA</t>
         </is>
       </c>
       <c r="B6" s="6">
         <v>1.33</v>
       </c>
       <c r="C6" s="6">
         <v>1.33</v>
       </c>
       <c r="D6" s="6">
         <v>100</v>
       </c>
       <c r="E6" s="6">
         <v>133</v>
       </c>
       <c r="F6" s="6">
-        <v>2460.5</v>
+        <v>2261</v>
       </c>
     </row>
     <row r="7" spans="1:6" customHeight="0">
       <c r="A7" s="6" t="inlineStr">
         <is>
           <t>1518RA</t>
         </is>
       </c>
       <c r="B7" s="6">
         <v>1.19</v>
       </c>
       <c r="C7" s="6">
         <v>1.19</v>
       </c>
       <c r="D7" s="6">
         <v>350</v>
       </c>
       <c r="E7" s="6">
         <v>416.5</v>
       </c>
       <c r="F7" s="6">
-        <v>7705.25</v>
+        <v>7080.5</v>
       </c>
     </row>
     <row r="8" spans="1:6" customHeight="0">
       <c r="A8" s="6" t="inlineStr">
         <is>
           <t>20H10NA (SUCIO Y MOJADO)</t>
         </is>
       </c>
       <c r="B8" s="6">
         <v>2.7</v>
       </c>
       <c r="C8" s="6">
         <v>2.7</v>
       </c>
       <c r="D8" s="6">
         <v>268</v>
       </c>
       <c r="E8" s="6">
         <v>723.6</v>
       </c>
       <c r="F8" s="6">
-        <v>13386.6</v>
+        <v>12301.2</v>
       </c>
     </row>
     <row r="9" spans="1:6" customHeight="0">
       <c r="A9" s="6" t="inlineStr">
         <is>
           <t>2210</t>
         </is>
       </c>
       <c r="B9" s="6">
         <v>2.1</v>
       </c>
       <c r="C9" s="6">
         <v>2.1</v>
       </c>
       <c r="D9" s="6">
         <v>375</v>
       </c>
       <c r="E9" s="6">
         <v>787.5</v>
       </c>
       <c r="F9" s="6">
-        <v>14568.75</v>
+        <v>13387.5</v>
       </c>
     </row>
     <row r="10" spans="1:6" customHeight="0">
       <c r="A10" s="6" t="inlineStr">
         <is>
           <t>2210</t>
         </is>
       </c>
       <c r="B10" s="6">
         <v>2.1</v>
       </c>
       <c r="C10" s="6">
         <v>2.1</v>
       </c>
       <c r="D10" s="6">
         <v>0</v>
       </c>
       <c r="E10" s="6">
         <v>0</v>
       </c>
       <c r="F10" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:6" customHeight="0">
       <c r="A11" s="6" t="inlineStr">
         <is>
           <t>2210</t>
         </is>
       </c>
       <c r="B11" s="6">
         <v>1.8</v>
       </c>
       <c r="C11" s="6">
         <v>1.8</v>
       </c>
       <c r="D11" s="6">
         <v>20150</v>
       </c>
       <c r="E11" s="6">
         <v>36270</v>
       </c>
       <c r="F11" s="6">
-        <v>670995</v>
+        <v>616590</v>
       </c>
     </row>
     <row r="12" spans="1:6" customHeight="0">
       <c r="A12" s="6" t="inlineStr">
         <is>
           <t>2210</t>
         </is>
       </c>
       <c r="B12" s="6">
         <v>1.68</v>
       </c>
       <c r="C12" s="6">
         <v>1.68</v>
       </c>
       <c r="D12" s="6">
         <v>10325</v>
       </c>
       <c r="E12" s="6">
         <v>17346</v>
       </c>
       <c r="F12" s="6">
-        <v>320901</v>
+        <v>294882</v>
       </c>
     </row>
     <row r="13" spans="1:6" customHeight="0">
       <c r="A13" s="6" t="inlineStr">
         <is>
-          <t>32379-00</t>
+          <t>3300400</t>
         </is>
       </c>
       <c r="B13" s="6">
-        <v>64.3</v>
+        <v>56</v>
       </c>
       <c r="C13" s="6">
-        <v>64.3</v>
+        <v>56</v>
       </c>
       <c r="D13" s="6">
-        <v>1840</v>
+        <v>1800</v>
       </c>
       <c r="E13" s="6">
-        <v>118312</v>
+        <v>100800</v>
       </c>
       <c r="F13" s="6">
-        <v>2188772</v>
+        <v>1713600</v>
       </c>
     </row>
     <row r="14" spans="1:6" customHeight="0">
       <c r="A14" s="6" t="inlineStr">
         <is>
-          <t>3300400</t>
+          <t>3312B</t>
         </is>
       </c>
       <c r="B14" s="6">
-        <v>56</v>
+        <v>0.76</v>
       </c>
       <c r="C14" s="6">
-        <v>56</v>
+        <v>1.675515</v>
       </c>
       <c r="D14" s="6">
-        <v>4500</v>
+        <v>175</v>
       </c>
       <c r="E14" s="6">
-        <v>252000</v>
+        <v>293.2151</v>
       </c>
       <c r="F14" s="6">
-        <v>4662000</v>
+        <v>4984.6571</v>
       </c>
     </row>
     <row r="15" spans="1:6" customHeight="0">
       <c r="A15" s="6" t="inlineStr">
         <is>
           <t>3312B</t>
         </is>
       </c>
       <c r="B15" s="6">
-        <v>0.76</v>
+        <v>1.17</v>
       </c>
       <c r="C15" s="6">
-        <v>1.675515</v>
+        <v>1.17</v>
       </c>
       <c r="D15" s="6">
-        <v>175</v>
+        <v>25</v>
       </c>
       <c r="E15" s="6">
-        <v>293.2151</v>
+        <v>29.25</v>
       </c>
       <c r="F15" s="6">
-        <v>5424.4798</v>
+        <v>497.25</v>
       </c>
     </row>
     <row r="16" spans="1:6" customHeight="0">
       <c r="A16" s="6" t="inlineStr">
         <is>
-          <t>3312B</t>
+          <t>4100P</t>
         </is>
       </c>
       <c r="B16" s="6">
-        <v>1.17</v>
+        <v>0.635</v>
       </c>
       <c r="C16" s="6">
-        <v>1.17</v>
+        <v>1.399937</v>
       </c>
       <c r="D16" s="6">
-        <v>800</v>
+        <v>3450</v>
       </c>
       <c r="E16" s="6">
-        <v>936</v>
+        <v>4829.7822</v>
       </c>
       <c r="F16" s="6">
-        <v>17316</v>
+        <v>82106.2977</v>
       </c>
     </row>
     <row r="17" spans="1:6" customHeight="0">
       <c r="A17" s="6" t="inlineStr">
         <is>
-          <t>3312B</t>
+          <t>4100P</t>
         </is>
       </c>
       <c r="B17" s="6">
-        <v>0.695</v>
+        <v>0.635</v>
       </c>
       <c r="C17" s="6">
-        <v>1.532214</v>
+        <v>1.399937</v>
       </c>
       <c r="D17" s="6">
-        <v>75</v>
+        <v>6625</v>
       </c>
       <c r="E17" s="6">
-        <v>114.9161</v>
+        <v>9274.5818</v>
       </c>
       <c r="F17" s="6">
-        <v>2125.9474</v>
+        <v>157667.8905</v>
       </c>
     </row>
     <row r="18" spans="1:6" customHeight="0">
       <c r="A18" s="6" t="inlineStr">
         <is>
-          <t>3312B</t>
+          <t>4101O</t>
         </is>
       </c>
       <c r="B18" s="6">
-        <v>0.845</v>
+        <v>0.805</v>
       </c>
       <c r="C18" s="6">
-        <v>1.862908</v>
+        <v>1.774723</v>
       </c>
       <c r="D18" s="6">
-        <v>2625</v>
+        <v>1375</v>
       </c>
       <c r="E18" s="6">
-        <v>4890.1338</v>
+        <v>2440.2443</v>
       </c>
       <c r="F18" s="6">
-        <v>90467.4758</v>
+        <v>41484.153</v>
       </c>
     </row>
     <row r="19" spans="1:6" customHeight="0">
       <c r="A19" s="6" t="inlineStr">
         <is>
-          <t>4100P</t>
+          <t>4142N</t>
         </is>
       </c>
       <c r="B19" s="6">
-        <v>0.785</v>
+        <v>0.75</v>
       </c>
       <c r="C19" s="6">
-        <v>1.730631</v>
+        <v>1.653469</v>
       </c>
       <c r="D19" s="6">
-        <v>4125</v>
+        <v>300</v>
       </c>
       <c r="E19" s="6">
-        <v>7138.8513</v>
+        <v>496.0406</v>
       </c>
       <c r="F19" s="6">
-        <v>132068.7496</v>
+        <v>8432.6906</v>
       </c>
     </row>
     <row r="20" spans="1:6" customHeight="0">
       <c r="A20" s="6" t="inlineStr">
         <is>
-          <t>4100P</t>
+          <t>4220</t>
         </is>
       </c>
       <c r="B20" s="6">
-        <v>0.635</v>
+        <v>1.9</v>
       </c>
       <c r="C20" s="6">
-        <v>1.399937</v>
+        <v>1.9</v>
       </c>
       <c r="D20" s="6">
-        <v>8450</v>
+        <v>100</v>
       </c>
       <c r="E20" s="6">
-        <v>11829.4666</v>
+        <v>190</v>
       </c>
       <c r="F20" s="6">
-        <v>218845.132</v>
+        <v>3230</v>
       </c>
     </row>
     <row r="21" spans="1:6" customHeight="0">
       <c r="A21" s="6" t="inlineStr">
         <is>
-          <t>4100P</t>
+          <t>4220</t>
         </is>
       </c>
       <c r="B21" s="6">
-        <v>0.635</v>
+        <v>1.62</v>
       </c>
       <c r="C21" s="6">
-        <v>1.399937</v>
+        <v>1.62</v>
       </c>
       <c r="D21" s="6">
-        <v>7250</v>
+        <v>0</v>
       </c>
       <c r="E21" s="6">
-        <v>10149.5423</v>
+        <v>0</v>
       </c>
       <c r="F21" s="6">
-        <v>187766.5334</v>
+        <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:6" customHeight="0">
       <c r="A22" s="6" t="inlineStr">
         <is>
-          <t>4101O</t>
+          <t>4220</t>
         </is>
       </c>
       <c r="B22" s="6">
-        <v>0.805</v>
+        <v>2</v>
       </c>
       <c r="C22" s="6">
-        <v>1.774723</v>
+        <v>2</v>
       </c>
       <c r="D22" s="6">
-        <v>1375</v>
+        <v>200</v>
       </c>
       <c r="E22" s="6">
-        <v>2440.2443</v>
+        <v>400</v>
       </c>
       <c r="F22" s="6">
-        <v>45144.5195</v>
+        <v>6800</v>
       </c>
     </row>
     <row r="23" spans="1:6" customHeight="0">
       <c r="A23" s="6" t="inlineStr">
         <is>
-          <t>4142N</t>
+          <t>4220</t>
         </is>
       </c>
       <c r="B23" s="6">
-        <v>0.75</v>
+        <v>2</v>
       </c>
       <c r="C23" s="6">
-        <v>1.653469</v>
+        <v>2</v>
       </c>
       <c r="D23" s="6">
-        <v>1150</v>
+        <v>12500</v>
       </c>
       <c r="E23" s="6">
-        <v>1901.4891</v>
+        <v>25000</v>
       </c>
       <c r="F23" s="6">
-        <v>35177.5477</v>
+        <v>425000</v>
       </c>
     </row>
     <row r="24" spans="1:6" customHeight="0">
       <c r="A24" s="6" t="inlineStr">
         <is>
-          <t>4142N</t>
+          <t>4220</t>
         </is>
       </c>
       <c r="B24" s="6">
-        <v>0.75</v>
+        <v>1.49</v>
       </c>
       <c r="C24" s="6">
-        <v>1.653469</v>
+        <v>1.49</v>
       </c>
       <c r="D24" s="6">
-        <v>250</v>
+        <v>6392</v>
       </c>
       <c r="E24" s="6">
-        <v>413.3672</v>
+        <v>9524.08</v>
       </c>
       <c r="F24" s="6">
-        <v>7647.293</v>
+        <v>161909.36</v>
       </c>
     </row>
     <row r="25" spans="1:6" customHeight="0">
       <c r="A25" s="6" t="inlineStr">
         <is>
           <t>4220</t>
         </is>
       </c>
       <c r="B25" s="6">
-        <v>1.9</v>
+        <v>1.49</v>
       </c>
       <c r="C25" s="6">
-        <v>1.9</v>
+        <v>1.49</v>
       </c>
       <c r="D25" s="6">
-        <v>100</v>
+        <v>8775</v>
       </c>
       <c r="E25" s="6">
-        <v>190</v>
+        <v>13074.75</v>
       </c>
       <c r="F25" s="6">
-        <v>3515</v>
+        <v>222270.75</v>
       </c>
     </row>
     <row r="26" spans="1:6" customHeight="0">
       <c r="A26" s="6" t="inlineStr">
         <is>
           <t>4220</t>
         </is>
       </c>
       <c r="B26" s="6">
-        <v>1.865</v>
+        <v>1.49</v>
       </c>
       <c r="C26" s="6">
-        <v>1.865</v>
+        <v>1.49</v>
       </c>
       <c r="D26" s="6">
-        <v>0</v>
+        <v>3000</v>
       </c>
       <c r="E26" s="6">
-        <v>0</v>
+        <v>4470</v>
       </c>
       <c r="F26" s="6">
-        <v>0</v>
+        <v>75990</v>
       </c>
     </row>
     <row r="27" spans="1:6" customHeight="0">
       <c r="A27" s="6" t="inlineStr">
         <is>
           <t>4220</t>
         </is>
       </c>
       <c r="B27" s="6">
-        <v>1.62</v>
+        <v>1.49</v>
       </c>
       <c r="C27" s="6">
-        <v>1.62</v>
+        <v>1.49</v>
       </c>
       <c r="D27" s="6">
-        <v>1000</v>
+        <v>30000</v>
       </c>
       <c r="E27" s="6">
-        <v>1620</v>
+        <v>44700</v>
       </c>
       <c r="F27" s="6">
-        <v>29970</v>
+        <v>759900</v>
       </c>
     </row>
     <row r="28" spans="1:6" customHeight="0">
       <c r="A28" s="6" t="inlineStr">
         <is>
           <t>4220</t>
         </is>
       </c>
       <c r="B28" s="6">
-        <v>1.68</v>
+        <v>1.49</v>
       </c>
       <c r="C28" s="6">
-        <v>1.68</v>
+        <v>1.49</v>
       </c>
       <c r="D28" s="6">
-        <v>100</v>
+        <v>650</v>
       </c>
       <c r="E28" s="6">
-        <v>168</v>
+        <v>968.5</v>
       </c>
       <c r="F28" s="6">
-        <v>3108</v>
+        <v>16464.5</v>
       </c>
     </row>
     <row r="29" spans="1:6" customHeight="0">
       <c r="A29" s="6" t="inlineStr">
         <is>
-          <t>4220</t>
+          <t>5135C3</t>
         </is>
       </c>
       <c r="B29" s="6">
-        <v>1.49</v>
+        <v>0.53</v>
       </c>
       <c r="C29" s="6">
-        <v>1.49</v>
+        <v>0.53</v>
       </c>
       <c r="D29" s="6">
-        <v>6492</v>
+        <v>2375</v>
       </c>
       <c r="E29" s="6">
-        <v>9673.08</v>
+        <v>1258.75</v>
       </c>
       <c r="F29" s="6">
-        <v>178951.98</v>
+        <v>21398.75</v>
       </c>
     </row>
     <row r="30" spans="1:6" customHeight="0">
       <c r="A30" s="6" t="inlineStr">
         <is>
-          <t>4220</t>
+          <t>5135C3</t>
         </is>
       </c>
       <c r="B30" s="6">
-        <v>1.49</v>
+        <v>1.23</v>
       </c>
       <c r="C30" s="6">
-        <v>1.49</v>
+        <v>1.23</v>
       </c>
       <c r="D30" s="6">
-        <v>8775</v>
+        <v>300</v>
       </c>
       <c r="E30" s="6">
-        <v>13074.75</v>
+        <v>369</v>
       </c>
       <c r="F30" s="6">
-        <v>241882.875</v>
+        <v>6273</v>
       </c>
     </row>
     <row r="31" spans="1:6" customHeight="0">
       <c r="A31" s="6" t="inlineStr">
         <is>
-          <t>4220</t>
+          <t>5135C3</t>
         </is>
       </c>
       <c r="B31" s="6">
-        <v>1.49</v>
+        <v>1.708587</v>
       </c>
       <c r="C31" s="6">
-        <v>1.49</v>
+        <v>1.708587</v>
       </c>
       <c r="D31" s="6">
-        <v>30000</v>
+        <v>0</v>
       </c>
       <c r="E31" s="6">
-        <v>44700</v>
+        <v>0</v>
       </c>
       <c r="F31" s="6">
-        <v>826950</v>
+        <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:6" customHeight="0">
       <c r="A32" s="6" t="inlineStr">
         <is>
-          <t>4220</t>
+          <t>5135C3</t>
         </is>
       </c>
       <c r="B32" s="6">
-        <v>1.49</v>
+        <v>1.708587</v>
       </c>
       <c r="C32" s="6">
-        <v>1.49</v>
+        <v>1.708587</v>
       </c>
       <c r="D32" s="6">
-        <v>650</v>
+        <v>5025</v>
       </c>
       <c r="E32" s="6">
-        <v>968.5</v>
+        <v>8585.6497</v>
       </c>
       <c r="F32" s="6">
-        <v>17917.25</v>
+        <v>145956.0445</v>
       </c>
     </row>
     <row r="33" spans="1:6" customHeight="0">
       <c r="A33" s="6" t="inlineStr">
         <is>
-          <t>4220</t>
+          <t>5135C3</t>
         </is>
       </c>
       <c r="B33" s="6">
-        <v>1.8</v>
+        <v>1.708587</v>
       </c>
       <c r="C33" s="6">
-        <v>1.8</v>
+        <v>1.708587</v>
       </c>
       <c r="D33" s="6">
-        <v>3000</v>
+        <v>5750</v>
       </c>
       <c r="E33" s="6">
-        <v>5400</v>
+        <v>9824.3753</v>
       </c>
       <c r="F33" s="6">
-        <v>99900</v>
+        <v>167014.3793</v>
       </c>
     </row>
     <row r="34" spans="1:6" customHeight="0">
       <c r="A34" s="6" t="inlineStr">
         <is>
-          <t>4220</t>
+          <t>6110</t>
         </is>
       </c>
       <c r="B34" s="6">
-        <v>1.8</v>
+        <v>1.9</v>
       </c>
       <c r="C34" s="6">
-        <v>1.8</v>
+        <v>1.9</v>
       </c>
       <c r="D34" s="6">
-        <v>625</v>
+        <v>350</v>
       </c>
       <c r="E34" s="6">
-        <v>1125</v>
+        <v>665</v>
       </c>
       <c r="F34" s="6">
-        <v>20812.5</v>
+        <v>11305</v>
       </c>
     </row>
     <row r="35" spans="1:6" customHeight="0">
       <c r="A35" s="6" t="inlineStr">
         <is>
-          <t>4220</t>
+          <t>6110</t>
         </is>
       </c>
       <c r="B35" s="6">
-        <v>1.8</v>
+        <v>1.84</v>
       </c>
       <c r="C35" s="6">
-        <v>1.8</v>
+        <v>1.84</v>
       </c>
       <c r="D35" s="6">
-        <v>24000</v>
+        <v>25</v>
       </c>
       <c r="E35" s="6">
-        <v>43200</v>
+        <v>46</v>
       </c>
       <c r="F35" s="6">
-        <v>799200</v>
+        <v>782</v>
       </c>
     </row>
     <row r="36" spans="1:6" customHeight="0">
       <c r="A36" s="6" t="inlineStr">
         <is>
-          <t>5135C3</t>
+          <t>6110</t>
         </is>
       </c>
       <c r="B36" s="6">
-        <v>0.53</v>
+        <v>1.855</v>
       </c>
       <c r="C36" s="6">
-        <v>0.53</v>
+        <v>1.855</v>
       </c>
       <c r="D36" s="6">
-        <v>3150</v>
+        <v>125</v>
       </c>
       <c r="E36" s="6">
-        <v>1669.5</v>
+        <v>231.875</v>
       </c>
       <c r="F36" s="6">
-        <v>30885.75</v>
+        <v>3941.875</v>
       </c>
     </row>
     <row r="37" spans="1:6" customHeight="0">
       <c r="A37" s="6" t="inlineStr">
         <is>
-          <t>5135C3</t>
+          <t>6110</t>
         </is>
       </c>
       <c r="B37" s="6">
-        <v>1.23</v>
+        <v>1.865</v>
       </c>
       <c r="C37" s="6">
-        <v>1.23</v>
+        <v>1.865</v>
       </c>
       <c r="D37" s="6">
         <v>300</v>
       </c>
       <c r="E37" s="6">
-        <v>369</v>
+        <v>559.5</v>
       </c>
       <c r="F37" s="6">
-        <v>6826.5</v>
+        <v>9511.5</v>
       </c>
     </row>
     <row r="38" spans="1:6" customHeight="0">
       <c r="A38" s="6" t="inlineStr">
         <is>
-          <t>5135C3</t>
+          <t>6110</t>
         </is>
       </c>
       <c r="B38" s="6">
-        <v>1.708587</v>
+        <v>1.79</v>
       </c>
       <c r="C38" s="6">
-        <v>1.708587</v>
+        <v>1.79</v>
       </c>
       <c r="D38" s="6">
-        <v>0</v>
+        <v>250</v>
       </c>
       <c r="E38" s="6">
-        <v>0</v>
+        <v>447.5</v>
       </c>
       <c r="F38" s="6">
-        <v>0</v>
+        <v>7607.5</v>
       </c>
     </row>
     <row r="39" spans="1:6" customHeight="0">
       <c r="A39" s="6" t="inlineStr">
         <is>
-          <t>5135C3</t>
+          <t>6110</t>
         </is>
       </c>
       <c r="B39" s="6">
-        <v>1.708587</v>
+        <v>1.68</v>
       </c>
       <c r="C39" s="6">
-        <v>1.708587</v>
+        <v>1.68</v>
       </c>
       <c r="D39" s="6">
-        <v>13725</v>
+        <v>125</v>
       </c>
       <c r="E39" s="6">
-        <v>23450.3566</v>
+        <v>210</v>
       </c>
       <c r="F39" s="6">
-        <v>433831.5966</v>
+        <v>3570</v>
       </c>
     </row>
     <row r="40" spans="1:6" customHeight="0">
       <c r="A40" s="6" t="inlineStr">
         <is>
           <t>6110</t>
         </is>
       </c>
       <c r="B40" s="6">
-        <v>1.9</v>
+        <v>1.8</v>
       </c>
       <c r="C40" s="6">
-        <v>1.9</v>
+        <v>1.8</v>
       </c>
       <c r="D40" s="6">
-        <v>350</v>
+        <v>1475</v>
       </c>
       <c r="E40" s="6">
-        <v>665</v>
+        <v>2655</v>
       </c>
       <c r="F40" s="6">
-        <v>12302.5</v>
+        <v>45135</v>
       </c>
     </row>
     <row r="41" spans="1:6" customHeight="0">
       <c r="A41" s="6" t="inlineStr">
         <is>
           <t>6110</t>
         </is>
       </c>
       <c r="B41" s="6">
-        <v>1.84</v>
+        <v>1.95</v>
       </c>
       <c r="C41" s="6">
-        <v>1.84</v>
+        <v>1.95</v>
       </c>
       <c r="D41" s="6">
-        <v>25</v>
+        <v>5000</v>
       </c>
       <c r="E41" s="6">
-        <v>46</v>
+        <v>9750</v>
       </c>
       <c r="F41" s="6">
-        <v>851</v>
+        <v>165750</v>
       </c>
     </row>
     <row r="42" spans="1:6" customHeight="0">
       <c r="A42" s="6" t="inlineStr">
         <is>
           <t>6110</t>
         </is>
       </c>
       <c r="B42" s="6">
-        <v>1.855</v>
+        <v>1.95</v>
       </c>
       <c r="C42" s="6">
-        <v>1.855</v>
+        <v>1.95</v>
       </c>
       <c r="D42" s="6">
-        <v>125</v>
+        <v>3000</v>
       </c>
       <c r="E42" s="6">
-        <v>231.875</v>
+        <v>5850</v>
       </c>
       <c r="F42" s="6">
-        <v>4289.6875</v>
+        <v>99450</v>
       </c>
     </row>
     <row r="43" spans="1:6" customHeight="0">
       <c r="A43" s="6" t="inlineStr">
         <is>
           <t>6110</t>
         </is>
       </c>
       <c r="B43" s="6">
-        <v>1.865</v>
+        <v>1.95</v>
       </c>
       <c r="C43" s="6">
-        <v>1.865</v>
+        <v>1.95</v>
       </c>
       <c r="D43" s="6">
-        <v>300</v>
+        <v>3000</v>
       </c>
       <c r="E43" s="6">
-        <v>559.5</v>
+        <v>5850</v>
       </c>
       <c r="F43" s="6">
-        <v>10350.75</v>
+        <v>99450</v>
       </c>
     </row>
     <row r="44" spans="1:6" customHeight="0">
       <c r="A44" s="6" t="inlineStr">
         <is>
           <t>6110</t>
         </is>
       </c>
       <c r="B44" s="6">
-        <v>1.79</v>
+        <v>2</v>
       </c>
       <c r="C44" s="6">
-        <v>1.79</v>
+        <v>2</v>
       </c>
       <c r="D44" s="6">
-        <v>250</v>
+        <v>30000</v>
       </c>
       <c r="E44" s="6">
-        <v>447.5</v>
+        <v>60000</v>
       </c>
       <c r="F44" s="6">
-        <v>8278.75</v>
+        <v>1020000</v>
       </c>
     </row>
     <row r="45" spans="1:6" customHeight="0">
       <c r="A45" s="6" t="inlineStr">
         <is>
-          <t>6110</t>
+          <t>6420</t>
         </is>
       </c>
       <c r="B45" s="6">
-        <v>1.68</v>
+        <v>1.8</v>
       </c>
       <c r="C45" s="6">
-        <v>1.68</v>
+        <v>1.8</v>
       </c>
       <c r="D45" s="6">
-        <v>125</v>
+        <v>5500</v>
       </c>
       <c r="E45" s="6">
-        <v>210</v>
+        <v>9900</v>
       </c>
       <c r="F45" s="6">
-        <v>3885</v>
+        <v>168300</v>
       </c>
     </row>
     <row r="46" spans="1:6" customHeight="0">
       <c r="A46" s="6" t="inlineStr">
         <is>
-          <t>6110</t>
+          <t>7020-026</t>
         </is>
       </c>
       <c r="B46" s="6">
-        <v>1.8</v>
+        <v>1.59</v>
       </c>
       <c r="C46" s="6">
-        <v>1.8</v>
+        <v>1.59</v>
       </c>
       <c r="D46" s="6">
-        <v>10475</v>
+        <v>25</v>
       </c>
       <c r="E46" s="6">
-        <v>18855</v>
+        <v>39.75</v>
       </c>
       <c r="F46" s="6">
-        <v>348817.5</v>
+        <v>675.75</v>
       </c>
     </row>
     <row r="47" spans="1:6" customHeight="0">
       <c r="A47" s="6" t="inlineStr">
         <is>
-          <t>6420</t>
+          <t>7020-026</t>
         </is>
       </c>
       <c r="B47" s="6">
-        <v>1.8</v>
+        <v>1.59</v>
       </c>
       <c r="C47" s="6">
-        <v>1.8</v>
+        <v>1.59</v>
       </c>
       <c r="D47" s="6">
-        <v>19500</v>
+        <v>6000</v>
       </c>
       <c r="E47" s="6">
-        <v>35100</v>
+        <v>9540</v>
       </c>
       <c r="F47" s="6">
-        <v>649350</v>
+        <v>162180</v>
       </c>
     </row>
     <row r="48" spans="1:6" customHeight="0">
       <c r="A48" s="6" t="inlineStr">
         <is>
           <t>7020-026</t>
         </is>
       </c>
       <c r="B48" s="6">
         <v>1.59</v>
       </c>
       <c r="C48" s="6">
         <v>1.59</v>
       </c>
       <c r="D48" s="6">
-        <v>175</v>
+        <v>125</v>
       </c>
       <c r="E48" s="6">
-        <v>278.25</v>
+        <v>198.75</v>
       </c>
       <c r="F48" s="6">
-        <v>5147.625</v>
+        <v>3378.75</v>
       </c>
     </row>
     <row r="49" spans="1:6" customHeight="0">
       <c r="A49" s="6" t="inlineStr">
         <is>
           <t>7020-026</t>
         </is>
       </c>
       <c r="B49" s="6">
         <v>1.59</v>
       </c>
       <c r="C49" s="6">
         <v>1.59</v>
       </c>
       <c r="D49" s="6">
-        <v>20000</v>
+        <v>4500</v>
       </c>
       <c r="E49" s="6">
-        <v>31800</v>
+        <v>7155</v>
       </c>
       <c r="F49" s="6">
-        <v>588300</v>
+        <v>121635</v>
       </c>
     </row>
     <row r="50" spans="1:6" customHeight="0">
       <c r="A50" s="6" t="inlineStr">
         <is>
           <t>7020-026</t>
         </is>
       </c>
       <c r="B50" s="6">
-        <v>1.59</v>
+        <v>1.87</v>
       </c>
       <c r="C50" s="6">
-        <v>1.59</v>
+        <v>1.87</v>
       </c>
       <c r="D50" s="6">
-        <v>10000</v>
+        <v>2000</v>
       </c>
       <c r="E50" s="6">
-        <v>15900</v>
+        <v>3740</v>
       </c>
       <c r="F50" s="6">
-        <v>294150</v>
+        <v>63580</v>
       </c>
     </row>
     <row r="51" spans="1:6" customHeight="0">
       <c r="A51" s="6" t="inlineStr">
         <is>
           <t>7020-026</t>
         </is>
       </c>
       <c r="B51" s="6">
-        <v>1.59</v>
+        <v>1.7</v>
       </c>
       <c r="C51" s="6">
-        <v>1.59</v>
+        <v>1.7</v>
       </c>
       <c r="D51" s="6">
         <v>20000</v>
       </c>
       <c r="E51" s="6">
-        <v>31800</v>
+        <v>34000</v>
       </c>
       <c r="F51" s="6">
-        <v>588300</v>
+        <v>578000</v>
       </c>
     </row>
     <row r="52" spans="1:6" customHeight="0">
       <c r="A52" s="6" t="inlineStr">
         <is>
           <t>7020-026</t>
         </is>
       </c>
       <c r="B52" s="6">
-        <v>1.59</v>
+        <v>1.7</v>
       </c>
       <c r="C52" s="6">
-        <v>1.59</v>
+        <v>1.7</v>
       </c>
       <c r="D52" s="6">
         <v>20000</v>
       </c>
       <c r="E52" s="6">
-        <v>31800</v>
+        <v>34000</v>
       </c>
       <c r="F52" s="6">
-        <v>588300</v>
+        <v>578000</v>
       </c>
     </row>
     <row r="53" spans="1:6" customHeight="0">
       <c r="A53" s="6" t="inlineStr">
         <is>
           <t>7020-026</t>
         </is>
       </c>
       <c r="B53" s="6">
-        <v>1.87</v>
+        <v>1.7</v>
       </c>
       <c r="C53" s="6">
-        <v>1.87</v>
+        <v>1.7</v>
       </c>
       <c r="D53" s="6">
-        <v>20125</v>
+        <v>20000</v>
       </c>
       <c r="E53" s="6">
-        <v>37633.75</v>
+        <v>34000</v>
       </c>
       <c r="F53" s="6">
-        <v>696224.375</v>
+        <v>578000</v>
       </c>
     </row>
     <row r="54" spans="1:6" customHeight="0">
       <c r="A54" s="6" t="inlineStr">
         <is>
           <t>7020-026</t>
         </is>
       </c>
       <c r="B54" s="6">
-        <v>1.87</v>
+        <v>1.7</v>
       </c>
       <c r="C54" s="6">
-        <v>1.87</v>
+        <v>1.7</v>
       </c>
       <c r="D54" s="6">
         <v>20000</v>
       </c>
       <c r="E54" s="6">
-        <v>37400</v>
+        <v>34000</v>
       </c>
       <c r="F54" s="6">
-        <v>691900</v>
+        <v>578000</v>
       </c>
     </row>
     <row r="55" spans="1:6" customHeight="0">
       <c r="A55" s="6" t="inlineStr">
         <is>
-          <t>7020-026</t>
+          <t>7118A</t>
         </is>
       </c>
       <c r="B55" s="6">
-        <v>1.87</v>
+        <v>1.3</v>
       </c>
       <c r="C55" s="6">
-        <v>1.87</v>
+        <v>1.3</v>
       </c>
       <c r="D55" s="6">
-        <v>20000</v>
+        <v>100</v>
       </c>
       <c r="E55" s="6">
-        <v>37400</v>
+        <v>130</v>
       </c>
       <c r="F55" s="6">
-        <v>691900</v>
+        <v>2210</v>
       </c>
     </row>
     <row r="56" spans="1:6" customHeight="0">
       <c r="A56" s="6" t="inlineStr">
         <is>
-          <t>7118A</t>
+          <t>8006</t>
         </is>
       </c>
       <c r="B56" s="6">
-        <v>1.3</v>
+        <v>0.8075</v>
       </c>
       <c r="C56" s="6">
-        <v>1.3</v>
+        <v>0.8075</v>
       </c>
       <c r="D56" s="6">
-        <v>100</v>
+        <v>2400.5</v>
       </c>
       <c r="E56" s="6">
-        <v>130</v>
+        <v>1938.4038</v>
       </c>
       <c r="F56" s="6">
-        <v>2405</v>
+        <v>32952.8638</v>
       </c>
     </row>
     <row r="57" spans="1:6" customHeight="0">
       <c r="A57" s="6" t="inlineStr">
         <is>
           <t>8006</t>
         </is>
       </c>
       <c r="B57" s="6">
-        <v>0.8075</v>
+        <v>0.7775</v>
       </c>
       <c r="C57" s="6">
-        <v>1.780235</v>
+        <v>1.714096</v>
       </c>
       <c r="D57" s="6">
-        <v>10801.9</v>
+        <v>0</v>
       </c>
       <c r="E57" s="6">
-        <v>19229.9171</v>
+        <v>0</v>
       </c>
       <c r="F57" s="6">
-        <v>355753.4658</v>
+        <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:6" customHeight="0">
       <c r="A58" s="6" t="inlineStr">
         <is>
           <t>8006</t>
         </is>
       </c>
       <c r="B58" s="6">
-        <v>0.8075</v>
+        <v>0.7775</v>
       </c>
       <c r="C58" s="6">
-        <v>1.780235</v>
+        <v>1.714096</v>
       </c>
       <c r="D58" s="6">
-        <v>2400.5</v>
+        <v>0</v>
       </c>
       <c r="E58" s="6">
-        <v>4273.4534</v>
+        <v>0</v>
       </c>
       <c r="F58" s="6">
-        <v>79058.8873</v>
+        <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:6" customHeight="0">
       <c r="A59" s="6" t="inlineStr">
         <is>
           <t>8006</t>
         </is>
       </c>
       <c r="B59" s="6">
-        <v>0.7975</v>
+        <v>0.765</v>
       </c>
       <c r="C59" s="6">
-        <v>1.758188</v>
+        <v>1.686538</v>
       </c>
       <c r="D59" s="6">
         <v>0</v>
       </c>
       <c r="E59" s="6">
         <v>0</v>
       </c>
       <c r="F59" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:6" customHeight="0">
       <c r="A60" s="6" t="inlineStr">
         <is>
-          <t>8006c</t>
+          <t>8006</t>
         </is>
       </c>
       <c r="B60" s="6">
-        <v>0.8075</v>
+        <v>0.765</v>
       </c>
       <c r="C60" s="6">
-        <v>1.780235</v>
+        <v>0.765</v>
       </c>
       <c r="D60" s="6">
-        <v>3600.7</v>
+        <v>27604.7</v>
       </c>
       <c r="E60" s="6">
-        <v>6410.091</v>
+        <v>21117.5955</v>
       </c>
       <c r="F60" s="6">
-        <v>118586.6842</v>
+        <v>358999.1235</v>
       </c>
     </row>
     <row r="61" spans="1:6" customHeight="0">
       <c r="A61" s="6" t="inlineStr">
         <is>
-          <t>8006c</t>
+          <t>8006</t>
         </is>
       </c>
       <c r="B61" s="6">
-        <v>0.825</v>
+        <v>0.765</v>
       </c>
       <c r="C61" s="6">
-        <v>0.825</v>
+        <v>0.765</v>
       </c>
       <c r="D61" s="6">
         <v>27604.7</v>
       </c>
       <c r="E61" s="6">
-        <v>22773.8775</v>
+        <v>21117.5955</v>
       </c>
       <c r="F61" s="6">
-        <v>421316.7338</v>
+        <v>358999.1235</v>
       </c>
     </row>
     <row r="62" spans="1:6" customHeight="0">
       <c r="A62" s="6" t="inlineStr">
         <is>
-          <t>8224MX</t>
+          <t>8006</t>
         </is>
       </c>
       <c r="B62" s="6">
-        <v>55.16</v>
+        <v>0.765</v>
       </c>
       <c r="C62" s="6">
-        <v>55.16</v>
+        <v>0.765</v>
       </c>
       <c r="D62" s="6">
-        <v>2760</v>
+        <v>27604.7</v>
       </c>
       <c r="E62" s="6">
-        <v>152241.6</v>
+        <v>21117.5955</v>
       </c>
       <c r="F62" s="6">
-        <v>2816469.6</v>
+        <v>358999.1235</v>
       </c>
     </row>
     <row r="63" spans="1:6" customHeight="0">
       <c r="A63" s="6" t="inlineStr">
         <is>
-          <t>8224MX</t>
+          <t>8006c</t>
         </is>
       </c>
       <c r="B63" s="6">
-        <v>55.16</v>
+        <v>0.775</v>
       </c>
       <c r="C63" s="6">
-        <v>55.16</v>
+        <v>0.775</v>
       </c>
       <c r="D63" s="6">
-        <v>0</v>
+        <v>6001.1</v>
       </c>
       <c r="E63" s="6">
-        <v>0</v>
+        <v>4650.8525</v>
       </c>
       <c r="F63" s="6">
-        <v>0</v>
+        <v>79064.4925</v>
       </c>
     </row>
     <row r="64" spans="1:6" customHeight="0">
       <c r="A64" s="6" t="inlineStr">
         <is>
-          <t>8224MX</t>
+          <t>8006c</t>
         </is>
       </c>
       <c r="B64" s="6">
-        <v>55.16</v>
+        <v>0.775</v>
       </c>
       <c r="C64" s="6">
-        <v>55.16</v>
+        <v>1.708584</v>
       </c>
       <c r="D64" s="6">
-        <v>0</v>
+        <v>4800.9</v>
       </c>
       <c r="E64" s="6">
-        <v>0</v>
+        <v>8202.7427</v>
       </c>
       <c r="F64" s="6">
-        <v>0</v>
+        <v>139446.6263</v>
       </c>
     </row>
     <row r="65" spans="1:6" customHeight="0">
       <c r="A65" s="6" t="inlineStr">
         <is>
-          <t>8224MX</t>
+          <t>8006c</t>
         </is>
       </c>
       <c r="B65" s="6">
-        <v>55.16</v>
+        <v>0.775</v>
       </c>
       <c r="C65" s="6">
-        <v>55.16</v>
+        <v>1.708584</v>
       </c>
       <c r="D65" s="6">
-        <v>4600</v>
+        <v>16802.9</v>
       </c>
       <c r="E65" s="6">
-        <v>253736</v>
+        <v>28709.1724</v>
       </c>
       <c r="F65" s="6">
-        <v>4694116</v>
+        <v>488055.9307</v>
       </c>
     </row>
     <row r="66" spans="1:6" customHeight="0">
       <c r="A66" s="6" t="inlineStr">
         <is>
-          <t>ABS</t>
+          <t>8224MX</t>
         </is>
       </c>
       <c r="B66" s="6">
-        <v>2.05</v>
+        <v>55.16</v>
       </c>
       <c r="C66" s="6">
-        <v>2.05</v>
+        <v>55.16</v>
       </c>
       <c r="D66" s="6">
-        <v>1441</v>
+        <v>2760</v>
       </c>
       <c r="E66" s="6">
-        <v>2954.05</v>
+        <v>152241.6</v>
       </c>
       <c r="F66" s="6">
-        <v>54649.925</v>
+        <v>2588107.2</v>
       </c>
     </row>
     <row r="67" spans="1:6" customHeight="0">
       <c r="A67" s="6" t="inlineStr">
         <is>
-          <t>ABS BLANCO</t>
+          <t>8224MX</t>
         </is>
       </c>
       <c r="B67" s="6">
-        <v>0</v>
+        <v>55.16</v>
       </c>
       <c r="C67" s="6">
-        <v>0</v>
+        <v>55.16</v>
       </c>
       <c r="D67" s="6">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="E67" s="6">
         <v>0</v>
       </c>
       <c r="F67" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:6" customHeight="0">
       <c r="A68" s="6" t="inlineStr">
         <is>
-          <t>ABS BLANCO ALMENDRA</t>
+          <t>8224MX</t>
         </is>
       </c>
       <c r="B68" s="6">
-        <v>30.246587</v>
+        <v>55.16</v>
       </c>
       <c r="C68" s="6">
-        <v>30.246587</v>
+        <v>55.16</v>
       </c>
       <c r="D68" s="6">
-        <v>3487</v>
+        <v>1840</v>
       </c>
       <c r="E68" s="6">
-        <v>105469.8489</v>
+        <v>101494.4</v>
       </c>
       <c r="F68" s="6">
-        <v>1951192.2041</v>
+        <v>1725404.8</v>
       </c>
     </row>
     <row r="69" spans="1:6" customHeight="0">
       <c r="A69" s="6" t="inlineStr">
         <is>
-          <t>ABS BLANCO ALMENDRA</t>
+          <t>8224MX</t>
         </is>
       </c>
       <c r="B69" s="6">
-        <v>30.246587</v>
+        <v>55.16</v>
       </c>
       <c r="C69" s="6">
-        <v>30.246587</v>
+        <v>55.16</v>
       </c>
       <c r="D69" s="6">
-        <v>1036</v>
+        <v>2760</v>
       </c>
       <c r="E69" s="6">
-        <v>31335.4641</v>
+        <v>152241.6</v>
       </c>
       <c r="F69" s="6">
-        <v>579706.0864</v>
+        <v>2588107.2</v>
       </c>
     </row>
     <row r="70" spans="1:6" customHeight="0">
       <c r="A70" s="6" t="inlineStr">
         <is>
-          <t>ABS BLANCO ALMENDRA</t>
+          <t>ABS</t>
         </is>
       </c>
       <c r="B70" s="6">
-        <v>30.246587</v>
+        <v>2.05</v>
       </c>
       <c r="C70" s="6">
-        <v>30.246587</v>
+        <v>2.05</v>
       </c>
       <c r="D70" s="6">
-        <v>1074</v>
+        <v>1441</v>
       </c>
       <c r="E70" s="6">
-        <v>32484.8344</v>
+        <v>2954.05</v>
       </c>
       <c r="F70" s="6">
-        <v>600969.4371</v>
+        <v>50218.85</v>
       </c>
     </row>
     <row r="71" spans="1:6" customHeight="0">
       <c r="A71" s="6" t="inlineStr">
         <is>
-          <t>ABS BLANCO ALMENDRA</t>
+          <t>ABS BLANCO</t>
         </is>
       </c>
       <c r="B71" s="6">
-        <v>30.246587</v>
+        <v>0</v>
       </c>
       <c r="C71" s="6">
-        <v>30.246587</v>
+        <v>0</v>
       </c>
       <c r="D71" s="6">
-        <v>953</v>
+        <v>25</v>
       </c>
       <c r="E71" s="6">
-        <v>28824.9974</v>
+        <v>0</v>
       </c>
       <c r="F71" s="6">
-        <v>533262.4521</v>
+        <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:6" customHeight="0">
       <c r="A72" s="6" t="inlineStr">
         <is>
-          <t>ABS BLANCO MFI 8</t>
+          <t>ABS BLANCO ALMENDRA</t>
         </is>
       </c>
       <c r="B72" s="6">
-        <v>0</v>
+        <v>30.246587</v>
       </c>
       <c r="C72" s="6">
-        <v>0</v>
+        <v>30.246587</v>
       </c>
       <c r="D72" s="6">
-        <v>7374</v>
+        <v>3487</v>
       </c>
       <c r="E72" s="6">
-        <v>0</v>
+        <v>105469.8489</v>
       </c>
       <c r="F72" s="6">
-        <v>0</v>
+        <v>1792987.4308</v>
       </c>
     </row>
     <row r="73" spans="1:6" customHeight="0">
       <c r="A73" s="6" t="inlineStr">
         <is>
-          <t>ABS BLANCO MW</t>
+          <t>ABS BLANCO ALMENDRA</t>
         </is>
       </c>
       <c r="B73" s="6">
-        <v>2.09</v>
+        <v>30.246587</v>
       </c>
       <c r="C73" s="6">
-        <v>2.09</v>
+        <v>30.246587</v>
       </c>
       <c r="D73" s="6">
-        <v>85</v>
+        <v>1036</v>
       </c>
       <c r="E73" s="6">
-        <v>177.65</v>
+        <v>31335.4641</v>
       </c>
       <c r="F73" s="6">
-        <v>3286.525</v>
+        <v>532702.8902</v>
       </c>
     </row>
     <row r="74" spans="1:6" customHeight="0">
       <c r="A74" s="6" t="inlineStr">
         <is>
-          <t>ABS BLANCO MW</t>
+          <t>ABS BLANCO ALMENDRA</t>
         </is>
       </c>
       <c r="B74" s="6">
-        <v>2.09</v>
+        <v>30.246587</v>
       </c>
       <c r="C74" s="6">
-        <v>2.09</v>
+        <v>30.246587</v>
       </c>
       <c r="D74" s="6">
-        <v>10</v>
+        <v>1074</v>
       </c>
       <c r="E74" s="6">
-        <v>20.9</v>
+        <v>32484.8344</v>
       </c>
       <c r="F74" s="6">
-        <v>386.65</v>
+        <v>552242.1854</v>
       </c>
     </row>
     <row r="75" spans="1:6" customHeight="0">
       <c r="A75" s="6" t="inlineStr">
         <is>
-          <t>ABS G360 GES9W-G2181</t>
+          <t>ABS BLANCO ALMENDRA</t>
         </is>
       </c>
       <c r="B75" s="6">
-        <v>1.57</v>
+        <v>30.246587</v>
       </c>
       <c r="C75" s="6">
-        <v>1.57</v>
+        <v>30.246587</v>
       </c>
       <c r="D75" s="6">
-        <v>5</v>
+        <v>953</v>
       </c>
       <c r="E75" s="6">
-        <v>7.85</v>
+        <v>28824.9974</v>
       </c>
       <c r="F75" s="6">
-        <v>145.225</v>
+        <v>490024.956</v>
       </c>
     </row>
     <row r="76" spans="1:6" customHeight="0">
       <c r="A76" s="6" t="inlineStr">
         <is>
-          <t>ABS G360 GES9W-G2181</t>
+          <t>ABS BLANCO MFI 8</t>
         </is>
       </c>
       <c r="B76" s="6">
-        <v>3.12</v>
+        <v>0</v>
       </c>
       <c r="C76" s="6">
-        <v>3.12</v>
+        <v>0</v>
       </c>
       <c r="D76" s="6">
-        <v>3000</v>
+        <v>7374</v>
       </c>
       <c r="E76" s="6">
-        <v>9360</v>
+        <v>0</v>
       </c>
       <c r="F76" s="6">
-        <v>173160</v>
+        <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:6" customHeight="0">
       <c r="A77" s="6" t="inlineStr">
         <is>
-          <t>ABS G360 S2B-T9900</t>
+          <t>ABS BLANCO MW</t>
         </is>
       </c>
       <c r="B77" s="6">
-        <v>3</v>
+        <v>2.09</v>
       </c>
       <c r="C77" s="6">
-        <v>3</v>
+        <v>2.09</v>
       </c>
       <c r="D77" s="6">
-        <v>50</v>
+        <v>85</v>
       </c>
       <c r="E77" s="6">
-        <v>150</v>
+        <v>177.65</v>
       </c>
       <c r="F77" s="6">
-        <v>2775</v>
+        <v>3020.05</v>
       </c>
     </row>
     <row r="78" spans="1:6" customHeight="0">
       <c r="A78" s="6" t="inlineStr">
         <is>
-          <t>ABS GP22 NAT</t>
+          <t>ABS BLANCO MW</t>
         </is>
       </c>
       <c r="B78" s="6">
-        <v>2.1</v>
+        <v>2.09</v>
       </c>
       <c r="C78" s="6">
-        <v>2.1</v>
+        <v>2.09</v>
       </c>
       <c r="D78" s="6">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="E78" s="6">
-        <v>0</v>
+        <v>20.9</v>
       </c>
       <c r="F78" s="6">
-        <v>0</v>
+        <v>355.3</v>
       </c>
     </row>
     <row r="79" spans="1:6" customHeight="0">
       <c r="A79" s="6" t="inlineStr">
         <is>
-          <t>ABS GP22 NAT</t>
+          <t>ABS G360 GES9W-G2181</t>
         </is>
       </c>
       <c r="B79" s="6">
-        <v>1.4</v>
+        <v>1.57</v>
       </c>
       <c r="C79" s="6">
-        <v>1.4</v>
+        <v>1.57</v>
       </c>
       <c r="D79" s="6">
-        <v>12100</v>
+        <v>5</v>
       </c>
       <c r="E79" s="6">
-        <v>16940</v>
+        <v>7.85</v>
       </c>
       <c r="F79" s="6">
-        <v>313390</v>
+        <v>133.45</v>
       </c>
     </row>
     <row r="80" spans="1:6" customHeight="0">
       <c r="A80" s="6" t="inlineStr">
         <is>
-          <t>ABS GP22 NEGRO</t>
+          <t>ABS G360 GES9W-G2181</t>
         </is>
       </c>
       <c r="B80" s="6">
-        <v>1.87</v>
+        <v>3.12</v>
       </c>
       <c r="C80" s="6">
-        <v>1.87</v>
+        <v>3.12</v>
       </c>
       <c r="D80" s="6">
-        <v>8638</v>
+        <v>3000</v>
       </c>
       <c r="E80" s="6">
-        <v>16153.06</v>
+        <v>9360</v>
       </c>
       <c r="F80" s="6">
-        <v>298831.61</v>
+        <v>159120</v>
       </c>
     </row>
     <row r="81" spans="1:6" customHeight="0">
       <c r="A81" s="6" t="inlineStr">
         <is>
-          <t>ABS GP22 NEGRO</t>
+          <t>ABS G360 GES9W-G2181</t>
         </is>
       </c>
       <c r="B81" s="6">
-        <v>1.87</v>
+        <v>3.12</v>
       </c>
       <c r="C81" s="6">
-        <v>1.87</v>
+        <v>3.12</v>
       </c>
       <c r="D81" s="6">
-        <v>3150</v>
+        <v>2000</v>
       </c>
       <c r="E81" s="6">
-        <v>5890.5</v>
+        <v>6240</v>
       </c>
       <c r="F81" s="6">
-        <v>108974.25</v>
+        <v>106080</v>
       </c>
     </row>
     <row r="82" spans="1:6" customHeight="0">
       <c r="A82" s="6" t="inlineStr">
         <is>
-          <t>ABS GP35 NAT</t>
+          <t>ABS G360 S2B-T9900</t>
         </is>
       </c>
       <c r="B82" s="6">
-        <v>1.8</v>
+        <v>3</v>
       </c>
       <c r="C82" s="6">
-        <v>1.8</v>
+        <v>3</v>
       </c>
       <c r="D82" s="6">
-        <v>7986</v>
+        <v>50</v>
       </c>
       <c r="E82" s="6">
-        <v>14374.8</v>
+        <v>150</v>
       </c>
       <c r="F82" s="6">
-        <v>265933.8</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="83" spans="1:6" customHeight="0">
       <c r="A83" s="6" t="inlineStr">
         <is>
-          <t>ABS GP35 NAT</t>
+          <t>ABS GP22 NAT</t>
         </is>
       </c>
       <c r="B83" s="6">
-        <v>1.8</v>
+        <v>1.4</v>
       </c>
       <c r="C83" s="6">
-        <v>1.8</v>
+        <v>1.4</v>
       </c>
       <c r="D83" s="6">
-        <v>9438</v>
+        <v>9900</v>
       </c>
       <c r="E83" s="6">
-        <v>16988.4</v>
+        <v>13860</v>
       </c>
       <c r="F83" s="6">
-        <v>314285.4</v>
+        <v>235620</v>
       </c>
     </row>
     <row r="84" spans="1:6" customHeight="0">
       <c r="A84" s="6" t="inlineStr">
         <is>
-          <t>ABS GP35 NEGRO</t>
+          <t>ABS GP22 NAT</t>
         </is>
       </c>
       <c r="B84" s="6">
-        <v>1.9</v>
+        <v>1.4</v>
       </c>
       <c r="C84" s="6">
-        <v>1.9</v>
+        <v>1.4</v>
       </c>
       <c r="D84" s="6">
-        <v>626</v>
+        <v>0</v>
       </c>
       <c r="E84" s="6">
-        <v>1189.4</v>
+        <v>0</v>
       </c>
       <c r="F84" s="6">
-        <v>22003.9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:6" customHeight="0">
       <c r="A85" s="6" t="inlineStr">
         <is>
-          <t>ABS GP35 NEGRO</t>
+          <t>ABS GP22 NEGRO</t>
         </is>
       </c>
       <c r="B85" s="6">
         <v>1.87</v>
       </c>
       <c r="C85" s="6">
         <v>1.87</v>
       </c>
       <c r="D85" s="6">
-        <v>87</v>
+        <v>6138</v>
       </c>
       <c r="E85" s="6">
-        <v>162.69</v>
+        <v>11478.06</v>
       </c>
       <c r="F85" s="6">
-        <v>3009.765</v>
+        <v>195127.02</v>
       </c>
     </row>
     <row r="86" spans="1:6" customHeight="0">
       <c r="A86" s="6" t="inlineStr">
         <is>
-          <t>ABS GP35 NEGRO</t>
+          <t>ABS GP22 NEGRO</t>
         </is>
       </c>
       <c r="B86" s="6">
-        <v>2.38</v>
+        <v>1.87</v>
       </c>
       <c r="C86" s="6">
-        <v>2.38</v>
+        <v>1.87</v>
       </c>
       <c r="D86" s="6">
-        <v>2178</v>
+        <v>850</v>
       </c>
       <c r="E86" s="6">
-        <v>5183.64</v>
+        <v>1589.5</v>
       </c>
       <c r="F86" s="6">
-        <v>95897.34</v>
+        <v>27021.5</v>
       </c>
     </row>
     <row r="87" spans="1:6" customHeight="0">
       <c r="A87" s="6" t="inlineStr">
         <is>
-          <t>ABS GP35 NEGRO</t>
+          <t>ABS GP35 NAT</t>
         </is>
       </c>
       <c r="B87" s="6">
-        <v>2.38</v>
+        <v>1.8</v>
       </c>
       <c r="C87" s="6">
-        <v>2.38</v>
+        <v>1.8</v>
       </c>
       <c r="D87" s="6">
-        <v>952</v>
+        <v>0</v>
       </c>
       <c r="E87" s="6">
-        <v>2265.76</v>
+        <v>0</v>
       </c>
       <c r="F87" s="6">
-        <v>41916.56</v>
+        <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:6" customHeight="0">
       <c r="A88" s="6" t="inlineStr">
         <is>
-          <t>ABS GRIS CLARO</t>
+          <t>ABS GP35 NAT</t>
         </is>
       </c>
       <c r="B88" s="6">
-        <v>27.216295</v>
+        <v>1.8</v>
       </c>
       <c r="C88" s="6">
-        <v>27.216295</v>
+        <v>1.8</v>
       </c>
       <c r="D88" s="6">
-        <v>11</v>
+        <v>1452</v>
       </c>
       <c r="E88" s="6">
-        <v>299.3792</v>
+        <v>2613.6</v>
       </c>
       <c r="F88" s="6">
-        <v>5538.516</v>
+        <v>44431.2</v>
       </c>
     </row>
     <row r="89" spans="1:6" customHeight="0">
       <c r="A89" s="6" t="inlineStr">
         <is>
-          <t>ABS HI10 BK</t>
+          <t>ABS GP35 NAT</t>
         </is>
       </c>
       <c r="B89" s="6">
-        <v>3.21</v>
+        <v>1.8</v>
       </c>
       <c r="C89" s="6">
-        <v>3.21</v>
+        <v>1.8</v>
       </c>
       <c r="D89" s="6">
-        <v>320</v>
+        <v>9438</v>
       </c>
       <c r="E89" s="6">
-        <v>1027.2</v>
+        <v>16988.4</v>
       </c>
       <c r="F89" s="6">
-        <v>19003.2</v>
+        <v>288802.8</v>
       </c>
     </row>
     <row r="90" spans="1:6" customHeight="0">
       <c r="A90" s="6" t="inlineStr">
         <is>
-          <t>ABS HI10 NATURAL</t>
+          <t>ABS GP35 NEGRO</t>
         </is>
       </c>
       <c r="B90" s="6">
-        <v>2.27</v>
+        <v>1.9</v>
       </c>
       <c r="C90" s="6">
-        <v>2.27</v>
+        <v>1.9</v>
       </c>
       <c r="D90" s="6">
-        <v>571.5</v>
+        <v>626</v>
       </c>
       <c r="E90" s="6">
-        <v>1297.305</v>
+        <v>1189.4</v>
       </c>
       <c r="F90" s="6">
-        <v>24000.1425</v>
+        <v>20219.8</v>
       </c>
     </row>
     <row r="91" spans="1:6" customHeight="0">
       <c r="A91" s="6" t="inlineStr">
         <is>
-          <t>ABS HP-126</t>
+          <t>ABS GP35 NEGRO</t>
         </is>
       </c>
       <c r="B91" s="6">
-        <v>1.57</v>
+        <v>1.87</v>
       </c>
       <c r="C91" s="6">
-        <v>1.57</v>
+        <v>1.87</v>
       </c>
       <c r="D91" s="6">
-        <v>175</v>
+        <v>87</v>
       </c>
       <c r="E91" s="6">
-        <v>274.75</v>
+        <v>162.69</v>
       </c>
       <c r="F91" s="6">
-        <v>5082.875</v>
+        <v>2765.73</v>
       </c>
     </row>
     <row r="92" spans="1:6" customHeight="0">
       <c r="A92" s="6" t="inlineStr">
         <is>
-          <t>ABS HP-126</t>
+          <t>ABS GP35 NEGRO</t>
         </is>
       </c>
       <c r="B92" s="6">
-        <v>1.55</v>
+        <v>2.38</v>
       </c>
       <c r="C92" s="6">
-        <v>1.55</v>
+        <v>2.38</v>
       </c>
       <c r="D92" s="6">
-        <v>25613</v>
+        <v>178</v>
       </c>
       <c r="E92" s="6">
-        <v>39700.15</v>
+        <v>423.64</v>
       </c>
       <c r="F92" s="6">
-        <v>734452.775</v>
+        <v>7201.88</v>
       </c>
     </row>
     <row r="93" spans="1:6" customHeight="0">
       <c r="A93" s="6" t="inlineStr">
         <is>
-          <t>ABS HP-126 HF</t>
+          <t>ABS GP35 NEGRO</t>
         </is>
       </c>
       <c r="B93" s="6">
-        <v>1.55</v>
+        <v>2.38</v>
       </c>
       <c r="C93" s="6">
-        <v>1.55</v>
+        <v>2.38</v>
       </c>
       <c r="D93" s="6">
-        <v>30798.4</v>
+        <v>952</v>
       </c>
       <c r="E93" s="6">
-        <v>47737.52</v>
+        <v>2265.76</v>
       </c>
       <c r="F93" s="6">
-        <v>883144.12</v>
+        <v>38517.92</v>
       </c>
     </row>
     <row r="94" spans="1:6" customHeight="0">
       <c r="A94" s="6" t="inlineStr">
         <is>
-          <t>ABS HP-126 HF</t>
+          <t>ABS GRIS CLARO</t>
         </is>
       </c>
       <c r="B94" s="6">
-        <v>1.55</v>
+        <v>27.216295</v>
       </c>
       <c r="C94" s="6">
-        <v>1.55</v>
+        <v>27.216295</v>
       </c>
       <c r="D94" s="6">
-        <v>47986</v>
+        <v>11</v>
       </c>
       <c r="E94" s="6">
-        <v>74378.3</v>
+        <v>299.3792</v>
       </c>
       <c r="F94" s="6">
-        <v>1375998.55</v>
+        <v>5089.4472</v>
       </c>
     </row>
     <row r="95" spans="1:6" customHeight="0">
       <c r="A95" s="6" t="inlineStr">
         <is>
-          <t>ABS HP-126 HI</t>
+          <t>ABS HI10 BK</t>
         </is>
       </c>
       <c r="B95" s="6">
-        <v>1.57</v>
+        <v>3.21</v>
       </c>
       <c r="C95" s="6">
-        <v>1.57</v>
+        <v>3.21</v>
       </c>
       <c r="D95" s="6">
-        <v>765</v>
+        <v>320</v>
       </c>
       <c r="E95" s="6">
-        <v>1201.05</v>
+        <v>1027.2</v>
       </c>
       <c r="F95" s="6">
-        <v>22219.425</v>
+        <v>17462.4</v>
       </c>
     </row>
     <row r="96" spans="1:6" customHeight="0">
       <c r="A96" s="6" t="inlineStr">
         <is>
-          <t>ABS NATURAL</t>
+          <t>ABS HI10 NATURAL</t>
         </is>
       </c>
       <c r="B96" s="6">
-        <v>2.09</v>
+        <v>2.27</v>
       </c>
       <c r="C96" s="6">
-        <v>2.09</v>
+        <v>2.27</v>
       </c>
       <c r="D96" s="6">
-        <v>3731</v>
+        <v>471.5</v>
       </c>
       <c r="E96" s="6">
-        <v>7797.79</v>
+        <v>1070.305</v>
       </c>
       <c r="F96" s="6">
-        <v>144259.115</v>
+        <v>18195.185</v>
       </c>
     </row>
     <row r="97" spans="1:6" customHeight="0">
       <c r="A97" s="6" t="inlineStr">
         <is>
-          <t>ABS NATURAL</t>
+          <t>ABS HP-126</t>
         </is>
       </c>
       <c r="B97" s="6">
-        <v>2.05</v>
+        <v>1.57</v>
       </c>
       <c r="C97" s="6">
-        <v>2.05</v>
+        <v>1.57</v>
       </c>
       <c r="D97" s="6">
-        <v>9080</v>
+        <v>175</v>
       </c>
       <c r="E97" s="6">
-        <v>18614</v>
+        <v>274.75</v>
       </c>
       <c r="F97" s="6">
-        <v>344359</v>
+        <v>4670.75</v>
       </c>
     </row>
     <row r="98" spans="1:6" customHeight="0">
       <c r="A98" s="6" t="inlineStr">
         <is>
-          <t>ABS NATURAL</t>
+          <t>ABS HP-126</t>
         </is>
       </c>
       <c r="B98" s="6">
-        <v>27.5</v>
+        <v>1.55</v>
       </c>
       <c r="C98" s="6">
-        <v>27.5</v>
+        <v>1.55</v>
       </c>
       <c r="D98" s="6">
-        <v>20</v>
+        <v>25536</v>
       </c>
       <c r="E98" s="6">
-        <v>550</v>
+        <v>39580.8</v>
       </c>
       <c r="F98" s="6">
-        <v>10175</v>
+        <v>672873.6</v>
       </c>
     </row>
     <row r="99" spans="1:6" customHeight="0">
       <c r="A99" s="6" t="inlineStr">
         <is>
-          <t>ABS NATURAL (ARROZ/LENTEJA)</t>
+          <t>ABS HP-126 HF</t>
         </is>
       </c>
       <c r="B99" s="6">
-        <v>2.05</v>
+        <v>1.55</v>
       </c>
       <c r="C99" s="6">
-        <v>2.05</v>
+        <v>1.55</v>
       </c>
       <c r="D99" s="6">
-        <v>2945</v>
+        <v>28748.4</v>
       </c>
       <c r="E99" s="6">
-        <v>6037.25</v>
+        <v>44560.02</v>
       </c>
       <c r="F99" s="6">
-        <v>111689.125</v>
+        <v>757520.34</v>
       </c>
     </row>
     <row r="100" spans="1:6" customHeight="0">
       <c r="A100" s="6" t="inlineStr">
         <is>
-          <t>ABS NEGRO</t>
+          <t>ABS HP-126 HF</t>
         </is>
       </c>
       <c r="B100" s="6">
-        <v>2.55</v>
+        <v>1.55</v>
       </c>
       <c r="C100" s="6">
-        <v>2.55</v>
+        <v>1.55</v>
       </c>
       <c r="D100" s="6">
-        <v>3050</v>
+        <v>47986</v>
       </c>
       <c r="E100" s="6">
-        <v>7777.5</v>
+        <v>74378.3</v>
       </c>
       <c r="F100" s="6">
-        <v>143883.75</v>
+        <v>1264431.1</v>
       </c>
     </row>
     <row r="101" spans="1:6" customHeight="0">
       <c r="A101" s="6" t="inlineStr">
         <is>
-          <t>AC2000 NAT</t>
+          <t>ABS HP-126 HI</t>
         </is>
       </c>
       <c r="B101" s="6">
-        <v>2.32</v>
+        <v>1.57</v>
       </c>
       <c r="C101" s="6">
-        <v>2.32</v>
+        <v>1.57</v>
       </c>
       <c r="D101" s="6">
-        <v>25</v>
+        <v>765</v>
       </c>
       <c r="E101" s="6">
-        <v>58</v>
+        <v>1201.05</v>
       </c>
       <c r="F101" s="6">
-        <v>1073</v>
+        <v>20417.85</v>
       </c>
     </row>
     <row r="102" spans="1:6" customHeight="0">
       <c r="A102" s="6" t="inlineStr">
         <is>
-          <t>AC2000 NAT</t>
+          <t>ABS NATURAL</t>
         </is>
       </c>
       <c r="B102" s="6">
-        <v>2.32</v>
+        <v>2.09</v>
       </c>
       <c r="C102" s="6">
-        <v>2.32</v>
+        <v>2.09</v>
       </c>
       <c r="D102" s="6">
-        <v>5625</v>
+        <v>2286</v>
       </c>
       <c r="E102" s="6">
-        <v>13050</v>
+        <v>4777.74</v>
       </c>
       <c r="F102" s="6">
-        <v>241425</v>
+        <v>81221.58</v>
       </c>
     </row>
     <row r="103" spans="1:6" customHeight="0">
       <c r="A103" s="6" t="inlineStr">
         <is>
-          <t>AC2000 NAT</t>
+          <t>ABS NATURAL</t>
         </is>
       </c>
       <c r="B103" s="6">
-        <v>2.16</v>
+        <v>2.05</v>
       </c>
       <c r="C103" s="6">
-        <v>2.16</v>
+        <v>2.05</v>
       </c>
       <c r="D103" s="6">
-        <v>24000</v>
+        <v>7580</v>
       </c>
       <c r="E103" s="6">
-        <v>51840</v>
+        <v>15539</v>
       </c>
       <c r="F103" s="6">
-        <v>959040</v>
+        <v>264163</v>
       </c>
     </row>
     <row r="104" spans="1:6" customHeight="0">
       <c r="A104" s="6" t="inlineStr">
         <is>
-          <t>AC2200 BLK</t>
+          <t>ABS NATURAL</t>
         </is>
       </c>
       <c r="B104" s="6">
-        <v>2.56</v>
+        <v>27.5</v>
       </c>
       <c r="C104" s="6">
-        <v>2.56</v>
+        <v>27.5</v>
       </c>
       <c r="D104" s="6">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="E104" s="6">
-        <v>64</v>
+        <v>550</v>
       </c>
       <c r="F104" s="6">
-        <v>1184</v>
+        <v>9350</v>
       </c>
     </row>
     <row r="105" spans="1:6" customHeight="0">
       <c r="A105" s="6" t="inlineStr">
         <is>
-          <t>AC2200 NAT</t>
+          <t>ABS NATURAL (ARROZ/LENTEJA)</t>
         </is>
       </c>
       <c r="B105" s="6">
-        <v>2.46</v>
+        <v>2.05</v>
       </c>
       <c r="C105" s="6">
-        <v>2.46</v>
+        <v>2.05</v>
       </c>
       <c r="D105" s="6">
-        <v>24000</v>
+        <v>2945</v>
       </c>
       <c r="E105" s="6">
-        <v>59040</v>
+        <v>6037.25</v>
       </c>
       <c r="F105" s="6">
-        <v>1092240</v>
+        <v>102633.25</v>
       </c>
     </row>
     <row r="106" spans="1:6" customHeight="0">
       <c r="A106" s="6" t="inlineStr">
         <is>
-          <t>AC2500</t>
+          <t>ABS NEGRO</t>
         </is>
       </c>
       <c r="B106" s="6">
-        <v>2.32</v>
+        <v>2.55</v>
       </c>
       <c r="C106" s="6">
-        <v>2.32</v>
+        <v>2.55</v>
       </c>
       <c r="D106" s="6">
-        <v>25</v>
+        <v>3050</v>
       </c>
       <c r="E106" s="6">
-        <v>58</v>
+        <v>7777.5</v>
       </c>
       <c r="F106" s="6">
-        <v>1073</v>
+        <v>132217.5</v>
       </c>
     </row>
     <row r="107" spans="1:6" customHeight="0">
       <c r="A107" s="6" t="inlineStr">
         <is>
-          <t>AC2916 NAT</t>
+          <t>AC2000 BLK</t>
         </is>
       </c>
       <c r="B107" s="6">
-        <v>3.47</v>
+        <v>2.56</v>
       </c>
       <c r="C107" s="6">
-        <v>3.47</v>
+        <v>2.56</v>
       </c>
       <c r="D107" s="6">
         <v>25</v>
       </c>
       <c r="E107" s="6">
-        <v>86.75</v>
+        <v>64</v>
       </c>
       <c r="F107" s="6">
-        <v>1604.875</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="108" spans="1:6" customHeight="0">
       <c r="A108" s="6" t="inlineStr">
         <is>
-          <t>AC3100 NATURAL</t>
+          <t>AC2000 NAT</t>
         </is>
       </c>
       <c r="B108" s="6">
-        <v>3.1</v>
+        <v>2.16</v>
       </c>
       <c r="C108" s="6">
-        <v>3.1</v>
+        <v>2.16</v>
       </c>
       <c r="D108" s="6">
-        <v>25</v>
+        <v>24000</v>
       </c>
       <c r="E108" s="6">
-        <v>77.5</v>
+        <v>51840</v>
       </c>
       <c r="F108" s="6">
-        <v>1433.75</v>
+        <v>881280</v>
       </c>
     </row>
     <row r="109" spans="1:6" customHeight="0">
       <c r="A109" s="6" t="inlineStr">
         <is>
-          <t>AC8050 PC/ASA</t>
+          <t>AC2000 NAT</t>
         </is>
       </c>
       <c r="B109" s="6">
-        <v>2.8</v>
+        <v>2.46</v>
       </c>
       <c r="C109" s="6">
-        <v>2.8</v>
+        <v>2.46</v>
       </c>
       <c r="D109" s="6">
-        <v>25</v>
+        <v>20425</v>
       </c>
       <c r="E109" s="6">
-        <v>70</v>
+        <v>50245.5</v>
       </c>
       <c r="F109" s="6">
-        <v>1295</v>
+        <v>854173.5</v>
       </c>
     </row>
     <row r="110" spans="1:6" customHeight="0">
       <c r="A110" s="6" t="inlineStr">
         <is>
-          <t>ACRILONITILO BUTADIENO ESTIRENO ABS HP-126 FM KS3407BK</t>
+          <t>AC2500</t>
         </is>
       </c>
       <c r="B110" s="6">
-        <v>3</v>
+        <v>2.32</v>
       </c>
       <c r="C110" s="6">
-        <v>3</v>
+        <v>2.32</v>
       </c>
       <c r="D110" s="6">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="E110" s="6">
-        <v>150</v>
+        <v>58</v>
       </c>
       <c r="F110" s="6">
-        <v>2775</v>
+        <v>986</v>
       </c>
     </row>
     <row r="111" spans="1:6" customHeight="0">
       <c r="A111" s="6" t="inlineStr">
         <is>
-          <t>API CG328 BK</t>
+          <t>AC2916 NAT</t>
         </is>
       </c>
       <c r="B111" s="6">
-        <v>1</v>
+        <v>3.47</v>
       </c>
       <c r="C111" s="6">
-        <v>1</v>
+        <v>3.47</v>
       </c>
       <c r="D111" s="6">
         <v>25</v>
       </c>
       <c r="E111" s="6">
-        <v>25</v>
+        <v>86.75</v>
       </c>
       <c r="F111" s="6">
-        <v>462.5</v>
+        <v>1474.75</v>
       </c>
     </row>
     <row r="112" spans="1:6" customHeight="0">
       <c r="A112" s="6" t="inlineStr">
         <is>
-          <t>API CG328 BK</t>
+          <t>AC3100 NATURAL</t>
         </is>
       </c>
       <c r="B112" s="6">
-        <v>1.74</v>
+        <v>3.1</v>
       </c>
       <c r="C112" s="6">
-        <v>1.74</v>
+        <v>3.1</v>
       </c>
       <c r="D112" s="6">
-        <v>17900</v>
+        <v>25</v>
       </c>
       <c r="E112" s="6">
-        <v>31146</v>
+        <v>77.5</v>
       </c>
       <c r="F112" s="6">
-        <v>576201</v>
+        <v>1317.5</v>
       </c>
     </row>
     <row r="113" spans="1:6" customHeight="0">
       <c r="A113" s="6" t="inlineStr">
         <is>
-          <t>API-2208 NAKP4060</t>
+          <t>AC8050 PC/ASA</t>
         </is>
       </c>
       <c r="B113" s="6">
-        <v>3.43</v>
+        <v>2.8</v>
       </c>
       <c r="C113" s="6">
-        <v>3.43</v>
+        <v>2.8</v>
       </c>
       <c r="D113" s="6">
-        <v>12000</v>
+        <v>25</v>
       </c>
       <c r="E113" s="6">
-        <v>41160</v>
+        <v>70</v>
       </c>
       <c r="F113" s="6">
-        <v>761460</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="114" spans="1:6" customHeight="0">
       <c r="A114" s="6" t="inlineStr">
         <is>
-          <t>API-2208 NAKP4060 POILPROPILENO COPOLIMERO CON 20% DE CARGA COLOR NEGRO</t>
+          <t>ACELERADOR DE COBALTO</t>
         </is>
       </c>
       <c r="B114" s="6">
-        <v>3.43</v>
+        <v>116.38</v>
       </c>
       <c r="C114" s="6">
-        <v>3.43</v>
+        <v>116.38</v>
       </c>
       <c r="D114" s="6">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="E114" s="6">
-        <v>41160</v>
+        <v>0</v>
       </c>
       <c r="F114" s="6">
-        <v>761460</v>
+        <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:6" customHeight="0">
       <c r="A115" s="6" t="inlineStr">
         <is>
-          <t>API-2208 NAKP4060 POILPROPILENO COPOLIMERO CON 20% DE CARGA COLOR NEGRO</t>
+          <t>ACRILONITILO BUTADIENO ESTIRENO ABS HP-126 FM KS3407BK</t>
         </is>
       </c>
       <c r="B115" s="6">
-        <v>3.43</v>
+        <v>3</v>
       </c>
       <c r="C115" s="6">
-        <v>3.43</v>
+        <v>3</v>
       </c>
       <c r="D115" s="6">
-        <v>6000</v>
+        <v>50</v>
       </c>
       <c r="E115" s="6">
-        <v>20580</v>
+        <v>150</v>
       </c>
       <c r="F115" s="6">
-        <v>380730</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="116" spans="1:6" customHeight="0">
       <c r="A116" s="6" t="inlineStr">
         <is>
-          <t>ASA TY-3000</t>
+          <t>API CG328 BK</t>
         </is>
       </c>
       <c r="B116" s="6">
         <v>1</v>
       </c>
       <c r="C116" s="6">
         <v>1</v>
       </c>
       <c r="D116" s="6">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="E116" s="6">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="F116" s="6">
-        <v>0</v>
+        <v>425</v>
       </c>
     </row>
     <row r="117" spans="1:6" customHeight="0">
       <c r="A117" s="6" t="inlineStr">
         <is>
-          <t>AXLENE 12</t>
+          <t>API CG328 BK</t>
         </is>
       </c>
       <c r="B117" s="6">
-        <v>1.05</v>
+        <v>1.74</v>
       </c>
       <c r="C117" s="6">
-        <v>1.05</v>
+        <v>1.74</v>
       </c>
       <c r="D117" s="6">
-        <v>25</v>
+        <v>15800</v>
       </c>
       <c r="E117" s="6">
-        <v>26.25</v>
+        <v>27492</v>
       </c>
       <c r="F117" s="6">
-        <v>485.625</v>
+        <v>467364</v>
       </c>
     </row>
     <row r="118" spans="1:6" customHeight="0">
       <c r="A118" s="6" t="inlineStr">
         <is>
-          <t>AXLENE 12</t>
+          <t>API-2208 NAKP4060</t>
         </is>
       </c>
       <c r="B118" s="6">
-        <v>1.06</v>
+        <v>3.43</v>
       </c>
       <c r="C118" s="6">
-        <v>1.06</v>
+        <v>3.43</v>
       </c>
       <c r="D118" s="6">
-        <v>300</v>
+        <v>12000</v>
       </c>
       <c r="E118" s="6">
-        <v>318</v>
+        <v>41160</v>
       </c>
       <c r="F118" s="6">
-        <v>5883</v>
+        <v>699720</v>
       </c>
     </row>
     <row r="119" spans="1:6" customHeight="0">
       <c r="A119" s="6" t="inlineStr">
         <is>
-          <t>AXLENE 12</t>
+          <t>API-2208 NAKP4060 POILPROPILENO COPOLIMERO CON 20% DE CARGA COLOR NEGRO</t>
         </is>
       </c>
       <c r="B119" s="6">
-        <v>1.13</v>
+        <v>3.43</v>
       </c>
       <c r="C119" s="6">
-        <v>1.13</v>
+        <v>3.43</v>
       </c>
       <c r="D119" s="6">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="E119" s="6">
-        <v>339</v>
+        <v>41.16</v>
       </c>
       <c r="F119" s="6">
-        <v>6271.5</v>
+        <v>699.72</v>
       </c>
     </row>
     <row r="120" spans="1:6" customHeight="0">
       <c r="A120" s="6" t="inlineStr">
         <is>
-          <t>AXLENE 12</t>
+          <t>API-2208 NAKP4060 POILPROPILENO COPOLIMERO CON 20% DE CARGA COLOR NEGRO</t>
         </is>
       </c>
       <c r="B120" s="6">
-        <v>1.34</v>
+        <v>3.43</v>
       </c>
       <c r="C120" s="6">
-        <v>1.34</v>
+        <v>3.43</v>
       </c>
       <c r="D120" s="6">
-        <v>0</v>
+        <v>1980</v>
       </c>
       <c r="E120" s="6">
-        <v>0</v>
+        <v>6791.4</v>
       </c>
       <c r="F120" s="6">
-        <v>0</v>
+        <v>115453.8</v>
       </c>
     </row>
     <row r="121" spans="1:6" customHeight="0">
       <c r="A121" s="6" t="inlineStr">
         <is>
-          <t>AXLENE 12</t>
+          <t>ASA TY-3000</t>
         </is>
       </c>
       <c r="B121" s="6">
-        <v>1.34</v>
+        <v>1</v>
       </c>
       <c r="C121" s="6">
-        <v>1.34</v>
+        <v>1</v>
       </c>
       <c r="D121" s="6">
-        <v>5000</v>
+        <v>0</v>
       </c>
       <c r="E121" s="6">
-        <v>6700</v>
+        <v>0</v>
       </c>
       <c r="F121" s="6">
-        <v>123950</v>
+        <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:6" customHeight="0">
       <c r="A122" s="6" t="inlineStr">
         <is>
           <t>AXLENE 12</t>
         </is>
       </c>
       <c r="B122" s="6">
-        <v>1.8</v>
+        <v>1.875</v>
       </c>
       <c r="C122" s="6">
-        <v>1.8</v>
+        <v>1.875</v>
       </c>
       <c r="D122" s="6">
-        <v>12200</v>
+        <v>0</v>
       </c>
       <c r="E122" s="6">
-        <v>21960</v>
+        <v>0</v>
       </c>
       <c r="F122" s="6">
-        <v>406260</v>
+        <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:6" customHeight="0">
       <c r="A123" s="6" t="inlineStr">
         <is>
           <t>AXLENE 12</t>
         </is>
       </c>
       <c r="B123" s="6">
-        <v>1.875</v>
+        <v>1.5</v>
       </c>
       <c r="C123" s="6">
-        <v>1.875</v>
+        <v>1.5</v>
       </c>
       <c r="D123" s="6">
-        <v>27500</v>
+        <v>6175</v>
       </c>
       <c r="E123" s="6">
-        <v>51562.5</v>
+        <v>9262.5</v>
       </c>
       <c r="F123" s="6">
-        <v>953906.25</v>
+        <v>157462.5</v>
       </c>
     </row>
     <row r="124" spans="1:6" customHeight="0">
       <c r="A124" s="6" t="inlineStr">
         <is>
           <t>AXLENE 12</t>
         </is>
       </c>
       <c r="B124" s="6">
-        <v>1.875</v>
+        <v>1.5</v>
       </c>
       <c r="C124" s="6">
-        <v>1.875</v>
+        <v>1.5</v>
       </c>
       <c r="D124" s="6">
-        <v>23025</v>
+        <v>16325</v>
       </c>
       <c r="E124" s="6">
-        <v>43171.875</v>
+        <v>24487.5</v>
       </c>
       <c r="F124" s="6">
-        <v>798679.6875</v>
+        <v>416287.5</v>
       </c>
     </row>
     <row r="125" spans="1:6" customHeight="0">
       <c r="A125" s="6" t="inlineStr">
         <is>
-          <t>AXLENE 12RM</t>
+          <t>AXLENE 12</t>
         </is>
       </c>
       <c r="B125" s="6">
         <v>1.5</v>
       </c>
       <c r="C125" s="6">
         <v>1.5</v>
       </c>
       <c r="D125" s="6">
-        <v>25</v>
+        <v>27500</v>
       </c>
       <c r="E125" s="6">
-        <v>37.5</v>
+        <v>41250</v>
       </c>
       <c r="F125" s="6">
-        <v>693.75</v>
+        <v>701250</v>
       </c>
     </row>
     <row r="126" spans="1:6" customHeight="0">
       <c r="A126" s="6" t="inlineStr">
         <is>
-          <t>BIOXIDO DE TITANIO R-902</t>
+          <t>AXLENE 12RM</t>
         </is>
       </c>
       <c r="B126" s="6">
-        <v>163.7</v>
+        <v>1.5</v>
       </c>
       <c r="C126" s="6">
-        <v>163.7</v>
+        <v>1.5</v>
       </c>
       <c r="D126" s="6">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="E126" s="6">
-        <v>8185</v>
+        <v>37.5</v>
       </c>
       <c r="F126" s="6">
-        <v>151422.5</v>
+        <v>637.5</v>
       </c>
     </row>
     <row r="127" spans="1:6" customHeight="0">
       <c r="A127" s="6" t="inlineStr">
         <is>
-          <t>BIOXIDO DE TITANIO R902 DUPONT</t>
+          <t>BIOXIDO DE TITANIO R-902</t>
         </is>
       </c>
       <c r="B127" s="6">
         <v>163.7</v>
       </c>
       <c r="C127" s="6">
         <v>163.7</v>
       </c>
       <c r="D127" s="6">
         <v>50</v>
       </c>
       <c r="E127" s="6">
         <v>8185</v>
       </c>
       <c r="F127" s="6">
-        <v>151422.5</v>
+        <v>139145</v>
       </c>
     </row>
     <row r="128" spans="1:6" customHeight="0">
       <c r="A128" s="6" t="inlineStr">
         <is>
           <t>BIOXIDO DE TITANIO R902 DUPONT</t>
         </is>
       </c>
       <c r="B128" s="6">
         <v>163.7</v>
       </c>
       <c r="C128" s="6">
         <v>163.7</v>
       </c>
       <c r="D128" s="6">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="E128" s="6">
-        <v>0</v>
+        <v>8185</v>
       </c>
       <c r="F128" s="6">
-        <v>0</v>
+        <v>139145</v>
       </c>
     </row>
     <row r="129" spans="1:6" customHeight="0">
       <c r="A129" s="6" t="inlineStr">
         <is>
           <t>BIOXIDO DE TITANIO R902 DUPONT</t>
         </is>
       </c>
       <c r="B129" s="6">
         <v>163.7</v>
       </c>
       <c r="C129" s="6">
         <v>163.7</v>
       </c>
       <c r="D129" s="6">
-        <v>250</v>
+        <v>0</v>
       </c>
       <c r="E129" s="6">
-        <v>40925</v>
+        <v>0</v>
       </c>
       <c r="F129" s="6">
-        <v>757112.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:6" customHeight="0">
       <c r="A130" s="6" t="inlineStr">
         <is>
-          <t>Blown Film &amp; PE Injection F251</t>
+          <t>BIOXIDO DE TITANIO R902 DUPONT</t>
         </is>
       </c>
       <c r="B130" s="6">
-        <v>0.39</v>
+        <v>163.7</v>
       </c>
       <c r="C130" s="6">
-        <v>0.39</v>
+        <v>163.7</v>
       </c>
       <c r="D130" s="6">
-        <v>1700</v>
+        <v>250</v>
       </c>
       <c r="E130" s="6">
-        <v>663</v>
+        <v>40925</v>
       </c>
       <c r="F130" s="6">
-        <v>12265.5</v>
+        <v>695725</v>
       </c>
     </row>
     <row r="131" spans="1:6" customHeight="0">
       <c r="A131" s="6" t="inlineStr">
         <is>
           <t>Blown Film &amp; PE Injection F251</t>
         </is>
       </c>
       <c r="B131" s="6">
         <v>0.39</v>
       </c>
       <c r="C131" s="6">
         <v>0.39</v>
       </c>
       <c r="D131" s="6">
-        <v>22625</v>
+        <v>1700</v>
       </c>
       <c r="E131" s="6">
-        <v>8823.75</v>
+        <v>663</v>
       </c>
       <c r="F131" s="6">
-        <v>163239.375</v>
+        <v>11271</v>
       </c>
     </row>
     <row r="132" spans="1:6" customHeight="0">
       <c r="A132" s="6" t="inlineStr">
         <is>
           <t>Blown Film &amp; PE Injection F251</t>
         </is>
       </c>
       <c r="B132" s="6">
         <v>0.39</v>
       </c>
       <c r="C132" s="6">
         <v>0.39</v>
       </c>
       <c r="D132" s="6">
-        <v>0</v>
+        <v>22625</v>
       </c>
       <c r="E132" s="6">
-        <v>0</v>
+        <v>8823.75</v>
       </c>
       <c r="F132" s="6">
-        <v>0</v>
+        <v>150003.75</v>
       </c>
     </row>
     <row r="133" spans="1:6" customHeight="0">
       <c r="A133" s="6" t="inlineStr">
         <is>
-          <t>C7054-07 NA</t>
+          <t>Blown Film &amp; PE Injection F251</t>
         </is>
       </c>
       <c r="B133" s="6">
-        <v>0.98</v>
+        <v>0.39</v>
       </c>
       <c r="C133" s="6">
-        <v>0.98</v>
+        <v>0.39</v>
       </c>
       <c r="D133" s="6">
-        <v>200</v>
+        <v>0</v>
       </c>
       <c r="E133" s="6">
-        <v>196</v>
+        <v>0</v>
       </c>
       <c r="F133" s="6">
-        <v>3626</v>
+        <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:6" customHeight="0">
       <c r="A134" s="6" t="inlineStr">
         <is>
-          <t>CAB O SIL HDK N20</t>
+          <t>C7054-07 NA</t>
         </is>
       </c>
       <c r="B134" s="6">
-        <v>186.87</v>
+        <v>0.98</v>
       </c>
       <c r="C134" s="6">
-        <v>186.87</v>
+        <v>0.98</v>
       </c>
       <c r="D134" s="6">
-        <v>0</v>
+        <v>200</v>
       </c>
       <c r="E134" s="6">
-        <v>0</v>
+        <v>196</v>
       </c>
       <c r="F134" s="6">
-        <v>0</v>
+        <v>3332</v>
       </c>
     </row>
     <row r="135" spans="1:6" customHeight="0">
       <c r="A135" s="6" t="inlineStr">
         <is>
           <t>CAB O SIL HDK N20</t>
         </is>
       </c>
       <c r="B135" s="6">
         <v>186.87</v>
       </c>
       <c r="C135" s="6">
         <v>186.87</v>
       </c>
       <c r="D135" s="6">
         <v>0</v>
       </c>
       <c r="E135" s="6">
         <v>0</v>
       </c>
       <c r="F135" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:6" customHeight="0">
       <c r="A136" s="6" t="inlineStr">
         <is>
           <t>CAB O SIL HDK N20</t>
         </is>
       </c>
       <c r="B136" s="6">
         <v>188</v>
       </c>
       <c r="C136" s="6">
         <v>188</v>
       </c>
       <c r="D136" s="6">
         <v>30</v>
       </c>
       <c r="E136" s="6">
         <v>5640</v>
       </c>
       <c r="F136" s="6">
-        <v>104340</v>
+        <v>95880</v>
       </c>
     </row>
     <row r="137" spans="1:6" customHeight="0">
       <c r="A137" s="6" t="inlineStr">
         <is>
           <t>CARBONATO DE CALCIO 750-9NT</t>
         </is>
       </c>
       <c r="B137" s="6">
         <v>0</v>
       </c>
       <c r="C137" s="6">
         <v>0</v>
       </c>
       <c r="D137" s="6">
         <v>25</v>
       </c>
       <c r="E137" s="6">
         <v>0</v>
       </c>
       <c r="F137" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:6" customHeight="0">
       <c r="A138" s="6" t="inlineStr">
         <is>
           <t>CARBONATO DE CALCIO M325</t>
         </is>
       </c>
       <c r="B138" s="6">
         <v>2.9</v>
       </c>
       <c r="C138" s="6">
         <v>2.9</v>
       </c>
       <c r="D138" s="6">
-        <v>0</v>
+        <v>450</v>
       </c>
       <c r="E138" s="6">
-        <v>0</v>
+        <v>1305</v>
       </c>
       <c r="F138" s="6">
-        <v>0</v>
+        <v>22185</v>
       </c>
     </row>
     <row r="139" spans="1:6" customHeight="0">
       <c r="A139" s="6" t="inlineStr">
         <is>
           <t>CARBONATO DE CALCIO M325</t>
         </is>
       </c>
       <c r="B139" s="6">
         <v>2.9</v>
       </c>
       <c r="C139" s="6">
         <v>2.9</v>
       </c>
       <c r="D139" s="6">
         <v>4500</v>
       </c>
       <c r="E139" s="6">
         <v>13050</v>
       </c>
       <c r="F139" s="6">
-        <v>241425</v>
+        <v>221850</v>
       </c>
     </row>
     <row r="140" spans="1:6" customHeight="0">
       <c r="A140" s="6" t="inlineStr">
         <is>
           <t>CATALIZADOR BUTANOX M50</t>
         </is>
       </c>
       <c r="B140" s="6">
         <v>195.5</v>
       </c>
       <c r="C140" s="6">
         <v>195.5</v>
       </c>
       <c r="D140" s="6">
         <v>20</v>
       </c>
       <c r="E140" s="6">
         <v>3910</v>
       </c>
       <c r="F140" s="6">
-        <v>72335</v>
+        <v>66470</v>
       </c>
     </row>
     <row r="141" spans="1:6" customHeight="0">
       <c r="A141" s="6" t="inlineStr">
         <is>
           <t>CATALIZADOR CADOX M-50</t>
         </is>
       </c>
       <c r="B141" s="6">
-        <v>230</v>
+        <v>243.3</v>
       </c>
       <c r="C141" s="6">
-        <v>230</v>
+        <v>243.3</v>
       </c>
       <c r="D141" s="6">
         <v>0</v>
       </c>
       <c r="E141" s="6">
         <v>0</v>
       </c>
       <c r="F141" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:6" customHeight="0">
       <c r="A142" s="6" t="inlineStr">
         <is>
           <t>CATALIZADOR CADOX M-50</t>
         </is>
       </c>
       <c r="B142" s="6">
-        <v>243.3</v>
+        <v>249.98</v>
       </c>
       <c r="C142" s="6">
-        <v>243.3</v>
+        <v>249.98</v>
       </c>
       <c r="D142" s="6">
-        <v>72.6</v>
+        <v>0</v>
       </c>
       <c r="E142" s="6">
-        <v>17663.58</v>
+        <v>0</v>
       </c>
       <c r="F142" s="6">
-        <v>326776.23</v>
+        <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:6" customHeight="0">
       <c r="A143" s="6" t="inlineStr">
         <is>
-          <t>CATALIZADOR CADOX M-50</t>
+          <t>CERA DESMOLDANTE</t>
         </is>
       </c>
       <c r="B143" s="6">
-        <v>249.98</v>
+        <v>137.93</v>
       </c>
       <c r="C143" s="6">
-        <v>249.98</v>
+        <v>137.93</v>
       </c>
       <c r="D143" s="6">
-        <v>29.04</v>
+        <v>0</v>
       </c>
       <c r="E143" s="6">
-        <v>7259.4192</v>
+        <v>0</v>
       </c>
       <c r="F143" s="6">
-        <v>134299.2552</v>
+        <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:6" customHeight="0">
       <c r="A144" s="6" t="inlineStr">
         <is>
-          <t>CERA DESMOLDANTE</t>
+          <t>CERA DESMOLDANTE CP-500 POLIFORMAS.</t>
         </is>
       </c>
       <c r="B144" s="6">
-        <v>137.93</v>
+        <v>116</v>
       </c>
       <c r="C144" s="6">
-        <v>137.93</v>
+        <v>116</v>
       </c>
       <c r="D144" s="6">
         <v>0</v>
       </c>
       <c r="E144" s="6">
         <v>0</v>
       </c>
       <c r="F144" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:6" customHeight="0">
       <c r="A145" s="6" t="inlineStr">
         <is>
-          <t>CERA DESMOLDANTE CP-500 POLIFORMAS.</t>
+          <t>CET 116 WC</t>
         </is>
       </c>
       <c r="B145" s="6">
-        <v>116</v>
+        <v>1.4</v>
       </c>
       <c r="C145" s="6">
-        <v>116</v>
+        <v>1.4</v>
       </c>
       <c r="D145" s="6">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="E145" s="6">
-        <v>0</v>
+        <v>105</v>
       </c>
       <c r="F145" s="6">
-        <v>0</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="146" spans="1:6" customHeight="0">
       <c r="A146" s="6" t="inlineStr">
         <is>
-          <t>CET 116 WC</t>
+          <t>CET 123 WC</t>
         </is>
       </c>
       <c r="B146" s="6">
         <v>1.4</v>
       </c>
       <c r="C146" s="6">
         <v>1.4</v>
       </c>
       <c r="D146" s="6">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="E146" s="6">
-        <v>105</v>
+        <v>70</v>
       </c>
       <c r="F146" s="6">
-        <v>1942.5</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="147" spans="1:6" customHeight="0">
       <c r="A147" s="6" t="inlineStr">
         <is>
           <t>CET 123 WC</t>
         </is>
       </c>
       <c r="B147" s="6">
-        <v>1.4</v>
+        <v>2.1</v>
       </c>
       <c r="C147" s="6">
-        <v>1.4</v>
+        <v>2.1</v>
       </c>
       <c r="D147" s="6">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="E147" s="6">
-        <v>70</v>
+        <v>210</v>
       </c>
       <c r="F147" s="6">
-        <v>1295</v>
+        <v>3570</v>
       </c>
     </row>
     <row r="148" spans="1:6" customHeight="0">
       <c r="A148" s="6" t="inlineStr">
         <is>
-          <t>CET 123 WC</t>
+          <t>CKC-3315 C2B T0094 SCHWARZ LOW GLOSS</t>
         </is>
       </c>
       <c r="B148" s="6">
-        <v>2.1</v>
+        <v>1</v>
       </c>
       <c r="C148" s="6">
-        <v>2.1</v>
+        <v>1</v>
       </c>
       <c r="D148" s="6">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="E148" s="6">
-        <v>210</v>
+        <v>50</v>
       </c>
       <c r="F148" s="6">
-        <v>3885</v>
+        <v>850</v>
       </c>
     </row>
     <row r="149" spans="1:6" customHeight="0">
       <c r="A149" s="6" t="inlineStr">
         <is>
-          <t>CET 470</t>
+          <t>CKC-3515 C2B T0094 SCHWARZ LOW GLOSS</t>
         </is>
       </c>
       <c r="B149" s="6">
-        <v>6.5</v>
+        <v>1</v>
       </c>
       <c r="C149" s="6">
-        <v>6.5</v>
+        <v>1</v>
       </c>
       <c r="D149" s="6">
-        <v>3000</v>
+        <v>50</v>
       </c>
       <c r="E149" s="6">
-        <v>19500</v>
+        <v>50</v>
       </c>
       <c r="F149" s="6">
-        <v>360750</v>
+        <v>850</v>
       </c>
     </row>
     <row r="150" spans="1:6" customHeight="0">
       <c r="A150" s="6" t="inlineStr">
         <is>
-          <t>CKC-3315 C2B T0094 SCHWARZ LOW GLOSS</t>
+          <t>COLCHONETA FIBRA DE VIDRIO</t>
         </is>
       </c>
       <c r="B150" s="6">
-        <v>1</v>
+        <v>52.76</v>
       </c>
       <c r="C150" s="6">
-        <v>1</v>
+        <v>52.76</v>
       </c>
       <c r="D150" s="6">
-        <v>50</v>
+        <v>18.7</v>
       </c>
       <c r="E150" s="6">
-        <v>50</v>
+        <v>986.612</v>
       </c>
       <c r="F150" s="6">
-        <v>925</v>
+        <v>16772.404</v>
       </c>
     </row>
     <row r="151" spans="1:6" customHeight="0">
       <c r="A151" s="6" t="inlineStr">
         <is>
-          <t>CKC-3515 C2B T0094 SCHWARZ LOW GLOSS</t>
+          <t>CYNPOL HD4048 (f40) DMDA 8940</t>
         </is>
       </c>
       <c r="B151" s="6">
-        <v>1</v>
+        <v>0.40625</v>
       </c>
       <c r="C151" s="6">
-        <v>1</v>
+        <v>0.895629</v>
       </c>
       <c r="D151" s="6">
         <v>50</v>
       </c>
       <c r="E151" s="6">
-        <v>50</v>
+        <v>44.7814</v>
       </c>
       <c r="F151" s="6">
-        <v>925</v>
+        <v>761.2846</v>
       </c>
     </row>
     <row r="152" spans="1:6" customHeight="0">
       <c r="A152" s="6" t="inlineStr">
         <is>
-          <t>COLCHONETA FIBRA DE VIDRIO</t>
+          <t>CZ328H</t>
         </is>
       </c>
       <c r="B152" s="6">
-        <v>52.76</v>
+        <v>0</v>
       </c>
       <c r="C152" s="6">
-        <v>52.76</v>
+        <v>0</v>
       </c>
       <c r="D152" s="6">
-        <v>18.7</v>
+        <v>945</v>
       </c>
       <c r="E152" s="6">
-        <v>986.612</v>
+        <v>0</v>
       </c>
       <c r="F152" s="6">
-        <v>18252.322</v>
+        <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:6" customHeight="0">
       <c r="A153" s="6" t="inlineStr">
         <is>
-          <t>CYNPOL HD4048 (f40) DMDA 8940</t>
+          <t>DEECANTE ABS 50</t>
         </is>
       </c>
       <c r="B153" s="6">
-        <v>0.40625</v>
+        <v>0</v>
       </c>
       <c r="C153" s="6">
-        <v>0.895629</v>
+        <v>0</v>
       </c>
       <c r="D153" s="6">
-        <v>50</v>
+        <v>10.1</v>
       </c>
       <c r="E153" s="6">
-        <v>44.7814</v>
+        <v>0</v>
       </c>
       <c r="F153" s="6">
-        <v>828.4567</v>
+        <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:6" customHeight="0">
       <c r="A154" s="6" t="inlineStr">
         <is>
-          <t>CYNPOL HDB358 (L5840)</t>
+          <t>DICALITE</t>
         </is>
       </c>
       <c r="B154" s="6">
-        <v>0.36</v>
+        <v>24.4</v>
       </c>
       <c r="C154" s="6">
-        <v>0.793665</v>
+        <v>24.4</v>
       </c>
       <c r="D154" s="6">
-        <v>6000</v>
+        <v>0</v>
       </c>
       <c r="E154" s="6">
-        <v>4761.99</v>
+        <v>0</v>
       </c>
       <c r="F154" s="6">
-        <v>88096.815</v>
+        <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:6" customHeight="0">
       <c r="A155" s="6" t="inlineStr">
         <is>
-          <t>CZ328H</t>
+          <t>FIBRA DE VIDRIO</t>
         </is>
       </c>
       <c r="B155" s="6">
-        <v>0</v>
+        <v>52.76</v>
       </c>
       <c r="C155" s="6">
-        <v>0</v>
+        <v>52.76</v>
       </c>
       <c r="D155" s="6">
-        <v>945</v>
+        <v>36.4</v>
       </c>
       <c r="E155" s="6">
-        <v>0</v>
+        <v>1920.464</v>
       </c>
       <c r="F155" s="6">
-        <v>0</v>
+        <v>32647.888</v>
       </c>
     </row>
     <row r="156" spans="1:6" customHeight="0">
       <c r="A156" s="6" t="inlineStr">
         <is>
-          <t>DEECANTE ABS 50</t>
+          <t>FIBRA DE VIDRIO 450-127 JUSHI</t>
         </is>
       </c>
       <c r="B156" s="6">
-        <v>0</v>
+        <v>28.5</v>
       </c>
       <c r="C156" s="6">
-        <v>0</v>
+        <v>28.5</v>
       </c>
       <c r="D156" s="6">
-        <v>10.1</v>
+        <v>0</v>
       </c>
       <c r="E156" s="6">
         <v>0</v>
       </c>
       <c r="F156" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:6" customHeight="0">
       <c r="A157" s="6" t="inlineStr">
         <is>
-          <t>DICALITE</t>
+          <t>FIBRA DE VIDRIO COLCHONETA 450 X 132</t>
         </is>
       </c>
       <c r="B157" s="6">
-        <v>24.4</v>
+        <v>28</v>
       </c>
       <c r="C157" s="6">
-        <v>24.4</v>
+        <v>28</v>
       </c>
       <c r="D157" s="6">
         <v>0</v>
       </c>
       <c r="E157" s="6">
         <v>0</v>
       </c>
       <c r="F157" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:6" customHeight="0">
       <c r="A158" s="6" t="inlineStr">
         <is>
-          <t>DION 9102-70</t>
+          <t>FIBRA DE VIDRIO COLCHONETA 600 X 132</t>
         </is>
       </c>
       <c r="B158" s="6">
-        <v>7.72</v>
+        <v>28</v>
       </c>
       <c r="C158" s="6">
-        <v>7.72</v>
+        <v>28</v>
       </c>
       <c r="D158" s="6">
-        <v>205</v>
+        <v>0</v>
       </c>
       <c r="E158" s="6">
-        <v>1582.6</v>
+        <v>0</v>
       </c>
       <c r="F158" s="6">
-        <v>29278.1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:6" customHeight="0">
       <c r="A159" s="6" t="inlineStr">
         <is>
-          <t>EVA MI 15-22 VA 18-28%</t>
+          <t>FIBRA DE VIDRIO PETATILLO 800</t>
         </is>
       </c>
       <c r="B159" s="6">
-        <v>0.938</v>
+        <v>45</v>
       </c>
       <c r="C159" s="6">
-        <v>0.938</v>
+        <v>45</v>
       </c>
       <c r="D159" s="6">
-        <v>2000</v>
+        <v>0</v>
       </c>
       <c r="E159" s="6">
-        <v>1876</v>
+        <v>0</v>
       </c>
       <c r="F159" s="6">
-        <v>34706</v>
+        <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:6" customHeight="0">
       <c r="A160" s="6" t="inlineStr">
         <is>
-          <t>EVA MI 15-22 VA 18-28%</t>
+          <t>FIBRA DE VIDRIO PETATILLO 800</t>
         </is>
       </c>
       <c r="B160" s="6">
-        <v>0.938</v>
+        <v>28.5</v>
       </c>
       <c r="C160" s="6">
-        <v>0.938</v>
+        <v>28.5</v>
       </c>
       <c r="D160" s="6">
-        <v>7000</v>
+        <v>1863</v>
       </c>
       <c r="E160" s="6">
-        <v>6566</v>
+        <v>53095.5</v>
       </c>
       <c r="F160" s="6">
-        <v>121471</v>
+        <v>902623.5</v>
       </c>
     </row>
     <row r="161" spans="1:6" customHeight="0">
       <c r="A161" s="6" t="inlineStr">
         <is>
-          <t>FIBRA DE VIDRIO</t>
+          <t>FIBRA DE VIDRIO ROVING 2400</t>
         </is>
       </c>
       <c r="B161" s="6">
-        <v>52.76</v>
+        <v>36.5</v>
       </c>
       <c r="C161" s="6">
-        <v>52.76</v>
+        <v>36.5</v>
       </c>
       <c r="D161" s="6">
-        <v>36.4</v>
+        <v>0</v>
       </c>
       <c r="E161" s="6">
-        <v>1920.464</v>
+        <v>0</v>
       </c>
       <c r="F161" s="6">
-        <v>35528.584</v>
+        <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:6" customHeight="0">
       <c r="A162" s="6" t="inlineStr">
         <is>
-          <t>FIBRA DE VIDRIO 450-127 JUSHI</t>
+          <t>FILLER MASTERBATCH GRADE E1</t>
         </is>
       </c>
       <c r="B162" s="6">
-        <v>28.5</v>
+        <v>0.389</v>
       </c>
       <c r="C162" s="6">
-        <v>28.5</v>
+        <v>0.389</v>
       </c>
       <c r="D162" s="6">
         <v>0</v>
       </c>
       <c r="E162" s="6">
         <v>0</v>
       </c>
       <c r="F162" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:6" customHeight="0">
       <c r="A163" s="6" t="inlineStr">
         <is>
-          <t>FIBRA DE VIDRIO COLCHONETA 450 X 132</t>
+          <t>FILLER MASTERBATCH GRADE E1</t>
         </is>
       </c>
       <c r="B163" s="6">
-        <v>28</v>
+        <v>0.34</v>
       </c>
       <c r="C163" s="6">
-        <v>28</v>
+        <v>0.34</v>
       </c>
       <c r="D163" s="6">
-        <v>0</v>
+        <v>5150</v>
       </c>
       <c r="E163" s="6">
-        <v>0</v>
+        <v>1751</v>
       </c>
       <c r="F163" s="6">
-        <v>0</v>
+        <v>29767</v>
       </c>
     </row>
     <row r="164" spans="1:6" customHeight="0">
       <c r="A164" s="6" t="inlineStr">
         <is>
-          <t>FIBRA DE VIDRIO COLCHONETA 600 X 132</t>
+          <t>FILLER MASTERBATCH GRADE E1</t>
         </is>
       </c>
       <c r="B164" s="6">
-        <v>28</v>
+        <v>0.34</v>
       </c>
       <c r="C164" s="6">
-        <v>28</v>
+        <v>0.34</v>
       </c>
       <c r="D164" s="6">
-        <v>0</v>
+        <v>30000</v>
       </c>
       <c r="E164" s="6">
-        <v>0</v>
+        <v>10200</v>
       </c>
       <c r="F164" s="6">
-        <v>0</v>
+        <v>173400</v>
       </c>
     </row>
     <row r="165" spans="1:6" customHeight="0">
       <c r="A165" s="6" t="inlineStr">
         <is>
-          <t>FIBRA DE VIDRIO COLCHONETA 600 X 132</t>
+          <t>FILLER MASTERBATCH GRADE E1</t>
         </is>
       </c>
       <c r="B165" s="6">
-        <v>28</v>
+        <v>0.331</v>
       </c>
       <c r="C165" s="6">
-        <v>28</v>
+        <v>0.331</v>
       </c>
       <c r="D165" s="6">
-        <v>2358.3</v>
+        <v>0</v>
       </c>
       <c r="E165" s="6">
-        <v>66032.4</v>
+        <v>0</v>
       </c>
       <c r="F165" s="6">
-        <v>1221599.4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:6" customHeight="0">
       <c r="A166" s="6" t="inlineStr">
         <is>
-          <t>FIBRA DE VIDRIO PETATILLO 800</t>
+          <t>FILLER MASTERBATCH GRADE E1</t>
         </is>
       </c>
       <c r="B166" s="6">
-        <v>45</v>
+        <v>0.34</v>
       </c>
       <c r="C166" s="6">
-        <v>45</v>
+        <v>0.34</v>
       </c>
       <c r="D166" s="6">
         <v>0</v>
       </c>
       <c r="E166" s="6">
         <v>0</v>
       </c>
       <c r="F166" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:6" customHeight="0">
       <c r="A167" s="6" t="inlineStr">
         <is>
-          <t>FIBRA DE VIDRIO PETATILLO 800</t>
+          <t>FILLER MASTERBATCH GRADE P11</t>
         </is>
       </c>
       <c r="B167" s="6">
-        <v>28.5</v>
+        <v>0.331</v>
       </c>
       <c r="C167" s="6">
-        <v>28.5</v>
+        <v>0.331</v>
       </c>
       <c r="D167" s="6">
         <v>0</v>
       </c>
       <c r="E167" s="6">
         <v>0</v>
       </c>
       <c r="F167" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:6" customHeight="0">
       <c r="A168" s="6" t="inlineStr">
         <is>
-          <t>FIBRA DE VIDRIO PETATILLO 800</t>
+          <t>FILLER MASTERBATCH GRADE P3H</t>
         </is>
       </c>
       <c r="B168" s="6">
-        <v>28.5</v>
+        <v>0.404</v>
       </c>
       <c r="C168" s="6">
-        <v>28.5</v>
+        <v>0.404</v>
       </c>
       <c r="D168" s="6">
-        <v>2000</v>
+        <v>37375</v>
       </c>
       <c r="E168" s="6">
-        <v>57000</v>
+        <v>15099.5</v>
       </c>
       <c r="F168" s="6">
-        <v>1054500</v>
+        <v>256691.5</v>
       </c>
     </row>
     <row r="169" spans="1:6" customHeight="0">
       <c r="A169" s="6" t="inlineStr">
         <is>
-          <t>FIBRA DE VIDRIO ROVING 2400</t>
+          <t>FILLER MASTERBATCH GRADE P61</t>
         </is>
       </c>
       <c r="B169" s="6">
-        <v>36.85</v>
+        <v>0.323</v>
       </c>
       <c r="C169" s="6">
-        <v>36.85</v>
+        <v>0.323</v>
       </c>
       <c r="D169" s="6">
-        <v>0</v>
+        <v>110000</v>
       </c>
       <c r="E169" s="6">
-        <v>0</v>
+        <v>35530</v>
       </c>
       <c r="F169" s="6">
-        <v>0</v>
+        <v>604010</v>
       </c>
     </row>
     <row r="170" spans="1:6" customHeight="0">
       <c r="A170" s="6" t="inlineStr">
         <is>
-          <t>FIBRA DE VIDRIO ROVING 2400</t>
+          <t>FL2202A</t>
         </is>
       </c>
       <c r="B170" s="6">
-        <v>36.5</v>
+        <v>0.46</v>
       </c>
       <c r="C170" s="6">
-        <v>36.5</v>
+        <v>1.014128</v>
       </c>
       <c r="D170" s="6">
-        <v>3363.7</v>
+        <v>0</v>
       </c>
       <c r="E170" s="6">
-        <v>122775.05</v>
+        <v>0</v>
       </c>
       <c r="F170" s="6">
-        <v>2271338.425</v>
+        <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:6" customHeight="0">
       <c r="A171" s="6" t="inlineStr">
         <is>
-          <t>FILLER MASTERBATCH GRADE E1</t>
+          <t>FL2202A</t>
         </is>
       </c>
       <c r="B171" s="6">
-        <v>0.389</v>
+        <v>0.44</v>
       </c>
       <c r="C171" s="6">
-        <v>0.389</v>
+        <v>0.970035</v>
       </c>
       <c r="D171" s="6">
         <v>0</v>
       </c>
       <c r="E171" s="6">
         <v>0</v>
       </c>
       <c r="F171" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:6" customHeight="0">
       <c r="A172" s="6" t="inlineStr">
         <is>
-          <t>FILLER MASTERBATCH GRADE E1</t>
+          <t>FL2202A</t>
         </is>
       </c>
       <c r="B172" s="6">
-        <v>0.34</v>
+        <v>0.44</v>
       </c>
       <c r="C172" s="6">
-        <v>0.34</v>
+        <v>0.970035</v>
       </c>
       <c r="D172" s="6">
-        <v>9150</v>
+        <v>0</v>
       </c>
       <c r="E172" s="6">
-        <v>3111</v>
+        <v>0</v>
       </c>
       <c r="F172" s="6">
-        <v>57553.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:6" customHeight="0">
       <c r="A173" s="6" t="inlineStr">
         <is>
-          <t>FILLER MASTERBATCH GRADE E1</t>
+          <t>FL2202A</t>
         </is>
       </c>
       <c r="B173" s="6">
-        <v>0.34</v>
+        <v>0.44</v>
       </c>
       <c r="C173" s="6">
-        <v>0.34</v>
+        <v>0.970035</v>
       </c>
       <c r="D173" s="6">
-        <v>0</v>
+        <v>875</v>
       </c>
       <c r="E173" s="6">
-        <v>0</v>
+        <v>848.7806</v>
       </c>
       <c r="F173" s="6">
-        <v>0</v>
+        <v>14429.2706</v>
       </c>
     </row>
     <row r="174" spans="1:6" customHeight="0">
       <c r="A174" s="6" t="inlineStr">
         <is>
-          <t>FILLER MASTERBATCH GRADE E1</t>
+          <t>FL2202A</t>
         </is>
       </c>
       <c r="B174" s="6">
-        <v>0.34</v>
+        <v>0.55</v>
       </c>
       <c r="C174" s="6">
-        <v>0.34</v>
+        <v>1.212544</v>
       </c>
       <c r="D174" s="6">
-        <v>55000</v>
+        <v>3575</v>
       </c>
       <c r="E174" s="6">
-        <v>18700</v>
+        <v>4334.8439</v>
       </c>
       <c r="F174" s="6">
-        <v>345950</v>
+        <v>73692.3464</v>
       </c>
     </row>
     <row r="175" spans="1:6" customHeight="0">
       <c r="A175" s="6" t="inlineStr">
         <is>
-          <t>FILLER MASTERBATCH GRADE E1</t>
+          <t>FL2202A</t>
         </is>
       </c>
       <c r="B175" s="6">
-        <v>0.331</v>
+        <v>0.55</v>
       </c>
       <c r="C175" s="6">
-        <v>0.331</v>
+        <v>1.212544</v>
       </c>
       <c r="D175" s="6">
-        <v>0</v>
+        <v>13750</v>
       </c>
       <c r="E175" s="6">
-        <v>0</v>
+        <v>16672.4766</v>
       </c>
       <c r="F175" s="6">
-        <v>0</v>
+        <v>283432.1016</v>
       </c>
     </row>
     <row r="176" spans="1:6" customHeight="0">
       <c r="A176" s="6" t="inlineStr">
         <is>
-          <t>FILLER MASTERBATCH GRADE P11</t>
+          <t>FL2202A</t>
         </is>
       </c>
       <c r="B176" s="6">
-        <v>0.331</v>
+        <v>0.55</v>
       </c>
       <c r="C176" s="6">
-        <v>0.331</v>
+        <v>1.212544</v>
       </c>
       <c r="D176" s="6">
         <v>0</v>
       </c>
       <c r="E176" s="6">
         <v>0</v>
       </c>
       <c r="F176" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:6" customHeight="0">
       <c r="A177" s="6" t="inlineStr">
         <is>
-          <t>FILLER MASTERBATCH GRADE P3H</t>
+          <t>FL2202A</t>
         </is>
       </c>
       <c r="B177" s="6">
-        <v>0.404</v>
+        <v>0.55</v>
       </c>
       <c r="C177" s="6">
-        <v>0.404</v>
+        <v>1.212544</v>
       </c>
       <c r="D177" s="6">
-        <v>39575</v>
+        <v>0</v>
       </c>
       <c r="E177" s="6">
-        <v>15988.3</v>
+        <v>0</v>
       </c>
       <c r="F177" s="6">
-        <v>295783.55</v>
+        <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:6" customHeight="0">
       <c r="A178" s="6" t="inlineStr">
         <is>
-          <t>FILLER MASTERBATCH GRADE P61</t>
+          <t>FL2202A</t>
         </is>
       </c>
       <c r="B178" s="6">
-        <v>0.323</v>
+        <v>0.83</v>
       </c>
       <c r="C178" s="6">
-        <v>0.323</v>
+        <v>1.829839</v>
       </c>
       <c r="D178" s="6">
-        <v>110000</v>
+        <v>0</v>
       </c>
       <c r="E178" s="6">
-        <v>35530</v>
+        <v>0</v>
       </c>
       <c r="F178" s="6">
-        <v>657305</v>
+        <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:6" customHeight="0">
       <c r="A179" s="6" t="inlineStr">
         <is>
           <t>FL2202A</t>
         </is>
       </c>
       <c r="B179" s="6">
-        <v>0.46</v>
+        <v>0.83</v>
       </c>
       <c r="C179" s="6">
-        <v>1.014128</v>
+        <v>1.829839</v>
       </c>
       <c r="D179" s="6">
-        <v>0</v>
+        <v>125</v>
       </c>
       <c r="E179" s="6">
-        <v>0</v>
+        <v>228.7298</v>
       </c>
       <c r="F179" s="6">
-        <v>0</v>
+        <v>3888.4073</v>
       </c>
     </row>
     <row r="180" spans="1:6" customHeight="0">
       <c r="A180" s="6" t="inlineStr">
         <is>
           <t>FL2202A</t>
         </is>
       </c>
       <c r="B180" s="6">
-        <v>0.44</v>
+        <v>0.83</v>
       </c>
       <c r="C180" s="6">
-        <v>0.970035</v>
+        <v>1.829839</v>
       </c>
       <c r="D180" s="6">
-        <v>0</v>
+        <v>10000</v>
       </c>
       <c r="E180" s="6">
-        <v>0</v>
+        <v>18298.3875</v>
       </c>
       <c r="F180" s="6">
-        <v>0</v>
+        <v>311072.5875</v>
       </c>
     </row>
     <row r="181" spans="1:6" customHeight="0">
       <c r="A181" s="6" t="inlineStr">
         <is>
           <t>FL2202A</t>
         </is>
       </c>
       <c r="B181" s="6">
-        <v>0.44</v>
+        <v>0.48</v>
       </c>
       <c r="C181" s="6">
-        <v>0.970035</v>
+        <v>1.05822</v>
       </c>
       <c r="D181" s="6">
-        <v>0</v>
+        <v>88949</v>
       </c>
       <c r="E181" s="6">
-        <v>0</v>
+        <v>94127.6108</v>
       </c>
       <c r="F181" s="6">
-        <v>0</v>
+        <v>1600169.3833</v>
       </c>
     </row>
     <row r="182" spans="1:6" customHeight="0">
       <c r="A182" s="6" t="inlineStr">
         <is>
           <t>FL2202A</t>
         </is>
       </c>
       <c r="B182" s="6">
-        <v>0.44</v>
+        <v>0.48</v>
       </c>
       <c r="C182" s="6">
-        <v>0.970035</v>
+        <v>1.05822</v>
       </c>
       <c r="D182" s="6">
-        <v>9375</v>
+        <v>0</v>
       </c>
       <c r="E182" s="6">
-        <v>9094.0781</v>
+        <v>0</v>
       </c>
       <c r="F182" s="6">
-        <v>168240.4453</v>
+        <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:6" customHeight="0">
       <c r="A183" s="6" t="inlineStr">
         <is>
           <t>FL2202A</t>
         </is>
       </c>
       <c r="B183" s="6">
-        <v>0.55</v>
+        <v>0.535</v>
       </c>
       <c r="C183" s="6">
-        <v>1.212544</v>
+        <v>1.179474</v>
       </c>
       <c r="D183" s="6">
-        <v>0</v>
+        <v>88088</v>
       </c>
       <c r="E183" s="6">
-        <v>0</v>
+        <v>103897.5387</v>
       </c>
       <c r="F183" s="6">
-        <v>0</v>
+        <v>1766258.1587</v>
       </c>
     </row>
     <row r="184" spans="1:6" customHeight="0">
       <c r="A184" s="6" t="inlineStr">
         <is>
           <t>FL2202A</t>
         </is>
       </c>
       <c r="B184" s="6">
-        <v>0.55</v>
+        <v>0.535</v>
       </c>
       <c r="C184" s="6">
-        <v>0.55</v>
+        <v>1.179474</v>
       </c>
       <c r="D184" s="6">
-        <v>0</v>
+        <v>90038</v>
       </c>
       <c r="E184" s="6">
-        <v>0</v>
+        <v>106197.5138</v>
       </c>
       <c r="F184" s="6">
-        <v>0</v>
+        <v>1805357.7342</v>
       </c>
     </row>
     <row r="185" spans="1:6" customHeight="0">
       <c r="A185" s="6" t="inlineStr">
         <is>
-          <t>FL2202A</t>
+          <t>FL2202C</t>
         </is>
       </c>
       <c r="B185" s="6">
         <v>0.83</v>
       </c>
       <c r="C185" s="6">
         <v>1.829839</v>
       </c>
       <c r="D185" s="6">
         <v>0</v>
       </c>
       <c r="E185" s="6">
         <v>0</v>
       </c>
       <c r="F185" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="186" spans="1:6" customHeight="0">
       <c r="A186" s="6" t="inlineStr">
         <is>
-          <t>FL2202A</t>
+          <t>FL2202C</t>
         </is>
       </c>
       <c r="B186" s="6">
         <v>0.83</v>
       </c>
       <c r="C186" s="6">
         <v>1.829839</v>
       </c>
       <c r="D186" s="6">
-        <v>10000</v>
+        <v>6750</v>
       </c>
       <c r="E186" s="6">
-        <v>18298.3875</v>
+        <v>12351.4116</v>
       </c>
       <c r="F186" s="6">
-        <v>338520.1688</v>
+        <v>209973.9966</v>
       </c>
     </row>
     <row r="187" spans="1:6" customHeight="0">
       <c r="A187" s="6" t="inlineStr">
         <is>
-          <t>FL2202C</t>
+          <t>FORMOCON ACETAL COPOLIMERO INYECCION FM270</t>
         </is>
       </c>
       <c r="B187" s="6">
-        <v>0.83</v>
+        <v>1.32</v>
       </c>
       <c r="C187" s="6">
-        <v>1.829839</v>
+        <v>1.32</v>
       </c>
       <c r="D187" s="6">
-        <v>0</v>
+        <v>11750</v>
       </c>
       <c r="E187" s="6">
-        <v>0</v>
+        <v>15510</v>
       </c>
       <c r="F187" s="6">
-        <v>0</v>
+        <v>263670</v>
       </c>
     </row>
     <row r="188" spans="1:6" customHeight="0">
       <c r="A188" s="6" t="inlineStr">
         <is>
-          <t>FORMOCON ACETAL COPOLIMERO INYECCION FM270</t>
+          <t>FV 450 X 110 OWENS</t>
         </is>
       </c>
       <c r="B188" s="6">
-        <v>1.32</v>
+        <v>25</v>
       </c>
       <c r="C188" s="6">
-        <v>1.32</v>
+        <v>25</v>
       </c>
       <c r="D188" s="6">
-        <v>12350</v>
+        <v>0</v>
       </c>
       <c r="E188" s="6">
-        <v>16302</v>
+        <v>0</v>
       </c>
       <c r="F188" s="6">
-        <v>301587</v>
+        <v>0</v>
       </c>
     </row>
     <row r="189" spans="1:6" customHeight="0">
       <c r="A189" s="6" t="inlineStr">
         <is>
-          <t>FV 450 X 110 OWENS</t>
+          <t>FV LAMINA DE PP HONEY COMB 25MM</t>
         </is>
       </c>
       <c r="B189" s="6">
-        <v>25</v>
+        <v>780</v>
       </c>
       <c r="C189" s="6">
-        <v>25</v>
+        <v>780</v>
       </c>
       <c r="D189" s="6">
-        <v>2448.3</v>
+        <v>10</v>
       </c>
       <c r="E189" s="6">
-        <v>61207.5</v>
+        <v>7800</v>
       </c>
       <c r="F189" s="6">
-        <v>1132338.75</v>
+        <v>132600</v>
       </c>
     </row>
     <row r="190" spans="1:6" customHeight="0">
       <c r="A190" s="6" t="inlineStr">
         <is>
-          <t>FV LAMINA DE PP HONEY COMB 20MM</t>
+          <t>FV LAMINA HONEY COMB 20MM</t>
         </is>
       </c>
       <c r="B190" s="6">
         <v>760</v>
       </c>
       <c r="C190" s="6">
         <v>760</v>
       </c>
       <c r="D190" s="6">
         <v>0</v>
       </c>
       <c r="E190" s="6">
         <v>0</v>
       </c>
       <c r="F190" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="191" spans="1:6" customHeight="0">
       <c r="A191" s="6" t="inlineStr">
         <is>
-          <t>FV LAMINA DE PP HONEY COMB 25MM</t>
+          <t>GENIUS 250</t>
         </is>
       </c>
       <c r="B191" s="6">
-        <v>780</v>
+        <v>1.96</v>
       </c>
       <c r="C191" s="6">
-        <v>780</v>
+        <v>1.96</v>
       </c>
       <c r="D191" s="6">
-        <v>10</v>
+        <v>825</v>
       </c>
       <c r="E191" s="6">
-        <v>7800</v>
+        <v>1617</v>
       </c>
       <c r="F191" s="6">
-        <v>144300</v>
+        <v>27489</v>
       </c>
     </row>
     <row r="192" spans="1:6" customHeight="0">
       <c r="A192" s="6" t="inlineStr">
         <is>
-          <t>FV LAMINA HONEY COMB 20MM</t>
+          <t>GENIUS 250</t>
         </is>
       </c>
       <c r="B192" s="6">
-        <v>760</v>
+        <v>2.31</v>
       </c>
       <c r="C192" s="6">
-        <v>760</v>
+        <v>2.31</v>
       </c>
       <c r="D192" s="6">
-        <v>20</v>
+        <v>48400</v>
       </c>
       <c r="E192" s="6">
-        <v>15200</v>
+        <v>111804</v>
       </c>
       <c r="F192" s="6">
-        <v>281200</v>
+        <v>1900668</v>
       </c>
     </row>
     <row r="193" spans="1:6" customHeight="0">
       <c r="A193" s="6" t="inlineStr">
         <is>
           <t>GENIUS 250</t>
         </is>
       </c>
       <c r="B193" s="6">
-        <v>1.96</v>
+        <v>2.31</v>
       </c>
       <c r="C193" s="6">
-        <v>1.96</v>
+        <v>2.31</v>
       </c>
       <c r="D193" s="6">
-        <v>15150</v>
+        <v>48400</v>
       </c>
       <c r="E193" s="6">
-        <v>29694</v>
+        <v>111804</v>
       </c>
       <c r="F193" s="6">
-        <v>549339</v>
+        <v>1900668</v>
       </c>
     </row>
     <row r="194" spans="1:6" customHeight="0">
       <c r="A194" s="6" t="inlineStr">
         <is>
-          <t>GENIUS 250</t>
+          <t>GFPP-20 HS BK011</t>
         </is>
       </c>
       <c r="B194" s="6">
-        <v>1.96</v>
+        <v>1</v>
       </c>
       <c r="C194" s="6">
-        <v>1.96</v>
+        <v>1</v>
       </c>
       <c r="D194" s="6">
-        <v>24200</v>
+        <v>25</v>
       </c>
       <c r="E194" s="6">
-        <v>47432</v>
+        <v>25</v>
       </c>
       <c r="F194" s="6">
-        <v>877492</v>
+        <v>425</v>
       </c>
     </row>
     <row r="195" spans="1:6" customHeight="0">
       <c r="A195" s="6" t="inlineStr">
         <is>
-          <t>GENIUS 250</t>
+          <t>GFPP-L30 DMBK001</t>
         </is>
       </c>
       <c r="B195" s="6">
-        <v>2.31</v>
+        <v>0</v>
       </c>
       <c r="C195" s="6">
-        <v>2.31</v>
+        <v>0</v>
       </c>
       <c r="D195" s="6">
-        <v>48000</v>
+        <v>25</v>
       </c>
       <c r="E195" s="6">
-        <v>110880</v>
+        <v>0</v>
       </c>
       <c r="F195" s="6">
-        <v>2051280</v>
+        <v>0</v>
       </c>
     </row>
     <row r="196" spans="1:6" customHeight="0">
       <c r="A196" s="6" t="inlineStr">
         <is>
-          <t>GFPP-20 HS BK011</t>
+          <t>GPPS POLIESTIRENO CRISTAL</t>
         </is>
       </c>
       <c r="B196" s="6">
-        <v>1</v>
+        <v>2.09</v>
       </c>
       <c r="C196" s="6">
-        <v>1</v>
+        <v>2.09</v>
       </c>
       <c r="D196" s="6">
-        <v>25</v>
+        <v>448</v>
       </c>
       <c r="E196" s="6">
-        <v>25</v>
+        <v>936.32</v>
       </c>
       <c r="F196" s="6">
-        <v>462.5</v>
+        <v>15917.44</v>
       </c>
     </row>
     <row r="197" spans="1:6" customHeight="0">
       <c r="A197" s="6" t="inlineStr">
         <is>
           <t>GPPS POLIESTIRENO CRISTAL</t>
         </is>
       </c>
       <c r="B197" s="6">
-        <v>2.09</v>
+        <v>2.38</v>
       </c>
       <c r="C197" s="6">
-        <v>2.09</v>
+        <v>2.38</v>
       </c>
       <c r="D197" s="6">
-        <v>448</v>
+        <v>75</v>
       </c>
       <c r="E197" s="6">
-        <v>936.32</v>
+        <v>178.5</v>
       </c>
       <c r="F197" s="6">
-        <v>17321.92</v>
+        <v>3034.5</v>
       </c>
     </row>
     <row r="198" spans="1:6" customHeight="0">
       <c r="A198" s="6" t="inlineStr">
         <is>
-          <t>GPPS POLIESTIRENO CRISTAL</t>
+          <t>H5520</t>
         </is>
       </c>
       <c r="B198" s="6">
-        <v>2.38</v>
+        <v>0.948</v>
       </c>
       <c r="C198" s="6">
-        <v>2.38</v>
+        <v>0.948</v>
       </c>
       <c r="D198" s="6">
-        <v>75</v>
+        <v>125</v>
       </c>
       <c r="E198" s="6">
-        <v>178.5</v>
+        <v>118.5</v>
       </c>
       <c r="F198" s="6">
-        <v>3302.25</v>
+        <v>2014.5</v>
       </c>
     </row>
     <row r="199" spans="1:6" customHeight="0">
       <c r="A199" s="6" t="inlineStr">
         <is>
-          <t>H5520</t>
+          <t>HB5502B</t>
         </is>
       </c>
       <c r="B199" s="6">
-        <v>0.948</v>
+        <v>0.62</v>
       </c>
       <c r="C199" s="6">
-        <v>0.948</v>
+        <v>1.366868</v>
       </c>
       <c r="D199" s="6">
-        <v>125</v>
+        <v>0</v>
       </c>
       <c r="E199" s="6">
-        <v>118.5</v>
+        <v>0</v>
       </c>
       <c r="F199" s="6">
-        <v>2192.25</v>
+        <v>0</v>
       </c>
     </row>
     <row r="200" spans="1:6" customHeight="0">
       <c r="A200" s="6" t="inlineStr">
         <is>
           <t>HB5502B</t>
         </is>
       </c>
       <c r="B200" s="6">
-        <v>0.62</v>
+        <v>0.36</v>
       </c>
       <c r="C200" s="6">
-        <v>1.366868</v>
+        <v>0.793665</v>
       </c>
       <c r="D200" s="6">
-        <v>89675</v>
+        <v>4000</v>
       </c>
       <c r="E200" s="6">
-        <v>122573.8431</v>
+        <v>3174.66</v>
       </c>
       <c r="F200" s="6">
-        <v>2267616.0967</v>
+        <v>53969.22</v>
       </c>
     </row>
     <row r="201" spans="1:6" customHeight="0">
       <c r="A201" s="6" t="inlineStr">
         <is>
           <t>HB5502B</t>
         </is>
       </c>
       <c r="B201" s="6">
-        <v>0.62</v>
+        <v>0.35</v>
       </c>
       <c r="C201" s="6">
-        <v>0.62</v>
+        <v>0.771619</v>
       </c>
       <c r="D201" s="6">
-        <v>88314</v>
+        <v>348</v>
       </c>
       <c r="E201" s="6">
-        <v>54754.68</v>
+        <v>268.5233</v>
       </c>
       <c r="F201" s="6">
-        <v>1012961.58</v>
+        <v>4564.8965</v>
       </c>
     </row>
     <row r="202" spans="1:6" customHeight="0">
       <c r="A202" s="6" t="inlineStr">
         <is>
           <t>HB5502B</t>
         </is>
       </c>
       <c r="B202" s="6">
-        <v>0.62</v>
+        <v>1.04</v>
       </c>
       <c r="C202" s="6">
-        <v>0.62</v>
+        <v>1.04</v>
       </c>
       <c r="D202" s="6">
-        <v>89290</v>
+        <v>0</v>
       </c>
       <c r="E202" s="6">
-        <v>55359.8</v>
+        <v>0</v>
       </c>
       <c r="F202" s="6">
-        <v>1024156.3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="203" spans="1:6" customHeight="0">
       <c r="A203" s="6" t="inlineStr">
         <is>
           <t>HB5502B</t>
         </is>
       </c>
       <c r="B203" s="6">
-        <v>0.62</v>
+        <v>0.34</v>
       </c>
       <c r="C203" s="6">
-        <v>0.62</v>
+        <v>0.749573</v>
       </c>
       <c r="D203" s="6">
-        <v>90000</v>
+        <v>5175</v>
       </c>
       <c r="E203" s="6">
-        <v>55800</v>
+        <v>3879.0377</v>
       </c>
       <c r="F203" s="6">
-        <v>1032300</v>
+        <v>65943.6407</v>
       </c>
     </row>
     <row r="204" spans="1:6" customHeight="0">
       <c r="A204" s="6" t="inlineStr">
         <is>
           <t>HB5502B</t>
         </is>
       </c>
       <c r="B204" s="6">
-        <v>0.62</v>
+        <v>1.655</v>
       </c>
       <c r="C204" s="6">
-        <v>0.62</v>
+        <v>1.655</v>
       </c>
       <c r="D204" s="6">
-        <v>89176</v>
+        <v>0</v>
       </c>
       <c r="E204" s="6">
-        <v>55289.12</v>
+        <v>0</v>
       </c>
       <c r="F204" s="6">
-        <v>1022848.72</v>
+        <v>0</v>
       </c>
     </row>
     <row r="205" spans="1:6" customHeight="0">
       <c r="A205" s="6" t="inlineStr">
         <is>
           <t>HB5502B</t>
         </is>
       </c>
       <c r="B205" s="6">
-        <v>0.62</v>
+        <v>0.78</v>
       </c>
       <c r="C205" s="6">
-        <v>0.62</v>
+        <v>1.719608</v>
       </c>
       <c r="D205" s="6">
-        <v>87974</v>
+        <v>12500</v>
       </c>
       <c r="E205" s="6">
-        <v>54543.88</v>
+        <v>21495.0938</v>
       </c>
       <c r="F205" s="6">
-        <v>1009061.78</v>
+        <v>365416.5938</v>
       </c>
     </row>
     <row r="206" spans="1:6" customHeight="0">
       <c r="A206" s="6" t="inlineStr">
         <is>
           <t>HB5502B</t>
         </is>
       </c>
       <c r="B206" s="6">
-        <v>0.36</v>
+        <v>0.78</v>
       </c>
       <c r="C206" s="6">
-        <v>0.793665</v>
+        <v>1.719608</v>
       </c>
       <c r="D206" s="6">
-        <v>4000</v>
+        <v>0</v>
       </c>
       <c r="E206" s="6">
-        <v>3174.66</v>
+        <v>0</v>
       </c>
       <c r="F206" s="6">
-        <v>58731.21</v>
+        <v>0</v>
       </c>
     </row>
     <row r="207" spans="1:6" customHeight="0">
       <c r="A207" s="6" t="inlineStr">
         <is>
           <t>HB5502B</t>
         </is>
       </c>
       <c r="B207" s="6">
-        <v>0.35</v>
+        <v>1.655</v>
       </c>
       <c r="C207" s="6">
-        <v>0.771619</v>
+        <v>1.655</v>
       </c>
       <c r="D207" s="6">
-        <v>348</v>
+        <v>0</v>
       </c>
       <c r="E207" s="6">
-        <v>268.5233</v>
+        <v>0</v>
       </c>
       <c r="F207" s="6">
-        <v>4967.6815</v>
+        <v>0</v>
       </c>
     </row>
     <row r="208" spans="1:6" customHeight="0">
       <c r="A208" s="6" t="inlineStr">
         <is>
           <t>HB5502B</t>
         </is>
       </c>
       <c r="B208" s="6">
-        <v>0.34</v>
+        <v>1.655</v>
       </c>
       <c r="C208" s="6">
-        <v>0.749573</v>
+        <v>1.655</v>
       </c>
       <c r="D208" s="6">
-        <v>0</v>
+        <v>2175</v>
       </c>
       <c r="E208" s="6">
-        <v>0</v>
+        <v>3599.625</v>
       </c>
       <c r="F208" s="6">
-        <v>0</v>
+        <v>61193.625</v>
       </c>
     </row>
     <row r="209" spans="1:6" customHeight="0">
       <c r="A209" s="6" t="inlineStr">
         <is>
           <t>HB5502B</t>
         </is>
       </c>
       <c r="B209" s="6">
-        <v>1.04</v>
+        <v>0.445</v>
       </c>
       <c r="C209" s="6">
-        <v>1.04</v>
+        <v>0.981058</v>
       </c>
       <c r="D209" s="6">
-        <v>5175</v>
+        <v>89811</v>
       </c>
       <c r="E209" s="6">
-        <v>5382</v>
+        <v>88109.8113</v>
       </c>
       <c r="F209" s="6">
-        <v>99567</v>
+        <v>1497866.7915</v>
       </c>
     </row>
     <row r="210" spans="1:6" customHeight="0">
       <c r="A210" s="6" t="inlineStr">
         <is>
           <t>HB5502B</t>
         </is>
       </c>
       <c r="B210" s="6">
-        <v>0.34</v>
+        <v>0.445</v>
       </c>
       <c r="C210" s="6">
-        <v>0.749573</v>
+        <v>0.981058</v>
       </c>
       <c r="D210" s="6">
-        <v>5175</v>
+        <v>89539</v>
       </c>
       <c r="E210" s="6">
-        <v>3879.0377</v>
+        <v>87842.9635</v>
       </c>
       <c r="F210" s="6">
-        <v>71762.1972</v>
+        <v>1493330.3787</v>
       </c>
     </row>
     <row r="211" spans="1:6" customHeight="0">
       <c r="A211" s="6" t="inlineStr">
         <is>
-          <t>HB5502B</t>
+          <t>HC 110</t>
         </is>
       </c>
       <c r="B211" s="6">
-        <v>1.655</v>
+        <v>0</v>
       </c>
       <c r="C211" s="6">
-        <v>1.655</v>
+        <v>0</v>
       </c>
       <c r="D211" s="6">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="E211" s="6">
         <v>0</v>
       </c>
       <c r="F211" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="212" spans="1:6" customHeight="0">
       <c r="A212" s="6" t="inlineStr">
         <is>
-          <t>HB5502B</t>
+          <t>HDB0763</t>
         </is>
       </c>
       <c r="B212" s="6">
-        <v>0.78</v>
+        <v>1.38</v>
       </c>
       <c r="C212" s="6">
-        <v>0.78</v>
+        <v>1.38</v>
       </c>
       <c r="D212" s="6">
-        <v>88723</v>
+        <v>0</v>
       </c>
       <c r="E212" s="6">
-        <v>69203.94</v>
+        <v>0</v>
       </c>
       <c r="F212" s="6">
-        <v>1280272.89</v>
+        <v>0</v>
       </c>
     </row>
     <row r="213" spans="1:6" customHeight="0">
       <c r="A213" s="6" t="inlineStr">
         <is>
-          <t>HB5502B</t>
+          <t>HDINM GCELENE HDC17 (hdpe f17)</t>
         </is>
       </c>
       <c r="B213" s="6">
-        <v>0.78</v>
+        <v>0.375</v>
       </c>
       <c r="C213" s="6">
-        <v>0.78</v>
+        <v>0.826734</v>
       </c>
       <c r="D213" s="6">
         <v>0</v>
       </c>
       <c r="E213" s="6">
         <v>0</v>
       </c>
       <c r="F213" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="214" spans="1:6" customHeight="0">
       <c r="A214" s="6" t="inlineStr">
         <is>
-          <t>HB5502B</t>
+          <t>HDPE 2285</t>
         </is>
       </c>
       <c r="B214" s="6">
-        <v>1.655</v>
+        <v>0.466</v>
       </c>
       <c r="C214" s="6">
-        <v>1.655</v>
+        <v>1.027355</v>
       </c>
       <c r="D214" s="6">
-        <v>22575</v>
+        <v>85700</v>
       </c>
       <c r="E214" s="6">
-        <v>37361.625</v>
+        <v>88044.3449</v>
       </c>
       <c r="F214" s="6">
-        <v>691190.0625</v>
+        <v>1496753.8637</v>
       </c>
     </row>
     <row r="215" spans="1:6" customHeight="0">
       <c r="A215" s="6" t="inlineStr">
         <is>
-          <t>HB5502B</t>
+          <t>HDPE 25H</t>
         </is>
       </c>
       <c r="B215" s="6">
-        <v>1.655</v>
+        <v>1</v>
       </c>
       <c r="C215" s="6">
-        <v>1.655</v>
+        <v>1</v>
       </c>
       <c r="D215" s="6">
-        <v>2175</v>
+        <v>1450</v>
       </c>
       <c r="E215" s="6">
-        <v>3599.625</v>
+        <v>1450</v>
       </c>
       <c r="F215" s="6">
-        <v>66593.0625</v>
+        <v>24650</v>
       </c>
     </row>
     <row r="216" spans="1:6" customHeight="0">
       <c r="A216" s="6" t="inlineStr">
         <is>
-          <t>HDB0763</t>
+          <t>HDPE EXTRUSION HMW HL5010</t>
         </is>
       </c>
       <c r="B216" s="6">
-        <v>0.99</v>
+        <v>1.137</v>
       </c>
       <c r="C216" s="6">
-        <v>0.99</v>
+        <v>1.137</v>
       </c>
       <c r="D216" s="6">
-        <v>2500</v>
+        <v>0</v>
       </c>
       <c r="E216" s="6">
-        <v>2475</v>
+        <v>0</v>
       </c>
       <c r="F216" s="6">
-        <v>45787.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="217" spans="1:6" customHeight="0">
       <c r="A217" s="6" t="inlineStr">
         <is>
-          <t>HDB0763</t>
+          <t>HDPE EXTRUSION SOPLO 0.32-0.42 ** WS **</t>
         </is>
       </c>
       <c r="B217" s="6">
-        <v>1.02</v>
+        <v>1.312</v>
       </c>
       <c r="C217" s="6">
-        <v>1.02</v>
+        <v>1.312</v>
       </c>
       <c r="D217" s="6">
         <v>0</v>
       </c>
       <c r="E217" s="6">
         <v>0</v>
       </c>
       <c r="F217" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="218" spans="1:6" customHeight="0">
       <c r="A218" s="6" t="inlineStr">
         <is>
-          <t>HDB0763</t>
+          <t>HDPE EXTRUSION SOPLO 0.32-0.42 ** WS **</t>
         </is>
       </c>
       <c r="B218" s="6">
-        <v>1.02</v>
+        <v>1.312</v>
       </c>
       <c r="C218" s="6">
-        <v>1.02</v>
+        <v>1.312</v>
       </c>
       <c r="D218" s="6">
-        <v>0</v>
+        <v>1950</v>
       </c>
       <c r="E218" s="6">
-        <v>0</v>
+        <v>2558.4</v>
       </c>
       <c r="F218" s="6">
-        <v>0</v>
+        <v>43492.8</v>
       </c>
     </row>
     <row r="219" spans="1:6" customHeight="0">
       <c r="A219" s="6" t="inlineStr">
         <is>
-          <t>HDB0763</t>
+          <t>HDPE EXTRUSION SOPLO 0.32-0.42 ** WS **</t>
         </is>
       </c>
       <c r="B219" s="6">
-        <v>2.06</v>
+        <v>1.312</v>
       </c>
       <c r="C219" s="6">
-        <v>2.06</v>
+        <v>1.312</v>
       </c>
       <c r="D219" s="6">
-        <v>2500</v>
+        <v>18000</v>
       </c>
       <c r="E219" s="6">
-        <v>5150</v>
+        <v>23616</v>
       </c>
       <c r="F219" s="6">
-        <v>95275</v>
+        <v>401472</v>
       </c>
     </row>
     <row r="220" spans="1:6" customHeight="0">
       <c r="A220" s="6" t="inlineStr">
         <is>
-          <t>HDB0763</t>
+          <t>HDPE EXTRUSION SOPLO 0.32-0.42 ** WS **</t>
         </is>
       </c>
       <c r="B220" s="6">
-        <v>2.06</v>
+        <v>1.312</v>
       </c>
       <c r="C220" s="6">
-        <v>2.06</v>
+        <v>1.312</v>
       </c>
       <c r="D220" s="6">
-        <v>2500</v>
+        <v>5000</v>
       </c>
       <c r="E220" s="6">
-        <v>5150</v>
+        <v>6560</v>
       </c>
       <c r="F220" s="6">
-        <v>95275</v>
+        <v>111520</v>
       </c>
     </row>
     <row r="221" spans="1:6" customHeight="0">
       <c r="A221" s="6" t="inlineStr">
         <is>
-          <t>HDB0763</t>
+          <t>HDPE EXTRUSION SOPLO HHM 5502BZ</t>
         </is>
       </c>
       <c r="B221" s="6">
-        <v>2.06</v>
+        <v>1.2</v>
       </c>
       <c r="C221" s="6">
-        <v>2.06</v>
+        <v>1.2</v>
       </c>
       <c r="D221" s="6">
-        <v>27500</v>
+        <v>10075</v>
       </c>
       <c r="E221" s="6">
-        <v>56650</v>
+        <v>12090</v>
       </c>
       <c r="F221" s="6">
-        <v>1048025</v>
+        <v>205530</v>
       </c>
     </row>
     <row r="222" spans="1:6" customHeight="0">
       <c r="A222" s="6" t="inlineStr">
         <is>
-          <t>HDINM GCELENE HDC17 (hdpe f17)</t>
+          <t>HDPE EXTRUSION SOPLO HHM 5502BZ</t>
         </is>
       </c>
       <c r="B222" s="6">
-        <v>0.375</v>
+        <v>1.2</v>
       </c>
       <c r="C222" s="6">
-        <v>0.826734</v>
+        <v>1.2</v>
       </c>
       <c r="D222" s="6">
-        <v>0</v>
+        <v>3725</v>
       </c>
       <c r="E222" s="6">
-        <v>0</v>
+        <v>4470</v>
       </c>
       <c r="F222" s="6">
-        <v>0</v>
+        <v>75990</v>
       </c>
     </row>
     <row r="223" spans="1:6" customHeight="0">
       <c r="A223" s="6" t="inlineStr">
         <is>
-          <t>HDPE 25H</t>
+          <t>HDPE GCLENE HDCB030 SACO LH7350</t>
         </is>
       </c>
       <c r="B223" s="6">
-        <v>1</v>
+        <v>0.837757</v>
       </c>
       <c r="C223" s="6">
-        <v>1</v>
+        <v>0.837757</v>
       </c>
       <c r="D223" s="6">
-        <v>1450</v>
+        <v>100</v>
       </c>
       <c r="E223" s="6">
-        <v>1450</v>
+        <v>83.7757</v>
       </c>
       <c r="F223" s="6">
-        <v>26825</v>
+        <v>1424.1869</v>
       </c>
     </row>
     <row r="224" spans="1:6" customHeight="0">
       <c r="A224" s="6" t="inlineStr">
         <is>
-          <t>HDPE EXTRUSION HMW HL5010</t>
+          <t>HDPE GCLENE HDCB030 SACO LH7350</t>
         </is>
       </c>
       <c r="B224" s="6">
-        <v>1.137</v>
+        <v>0.837757</v>
       </c>
       <c r="C224" s="6">
-        <v>1.137</v>
+        <v>0.837757</v>
       </c>
       <c r="D224" s="6">
-        <v>0</v>
+        <v>25000</v>
       </c>
       <c r="E224" s="6">
-        <v>0</v>
+        <v>20943.925</v>
       </c>
       <c r="F224" s="6">
-        <v>0</v>
+        <v>356046.725</v>
       </c>
     </row>
     <row r="225" spans="1:6" customHeight="0">
       <c r="A225" s="6" t="inlineStr">
         <is>
-          <t>HDPE EXTRUSION SOPLO 0.32-0.42 ** WS **</t>
+          <t>HDPE GCLENE HDHB 070</t>
         </is>
       </c>
       <c r="B225" s="6">
-        <v>1.312</v>
+        <v>0.506</v>
       </c>
       <c r="C225" s="6">
-        <v>1.312</v>
+        <v>1.11554</v>
       </c>
       <c r="D225" s="6">
-        <v>40000</v>
+        <v>90000</v>
       </c>
       <c r="E225" s="6">
-        <v>52480</v>
+        <v>100398.6225</v>
       </c>
       <c r="F225" s="6">
-        <v>970880</v>
+        <v>1706776.5825</v>
       </c>
     </row>
     <row r="226" spans="1:6" customHeight="0">
       <c r="A226" s="6" t="inlineStr">
         <is>
-          <t>HDPE EXTRUSION SOPLO HHM 5502BZ</t>
+          <t>HDPE HMW HF-950-08-H</t>
         </is>
       </c>
       <c r="B226" s="6">
-        <v>1.2</v>
+        <v>0.92593</v>
       </c>
       <c r="C226" s="6">
-        <v>1.2</v>
+        <v>0.92593</v>
       </c>
       <c r="D226" s="6">
-        <v>17300</v>
+        <v>25</v>
       </c>
       <c r="E226" s="6">
-        <v>20760</v>
+        <v>23.1483</v>
       </c>
       <c r="F226" s="6">
-        <v>384060</v>
+        <v>393.5203</v>
       </c>
     </row>
     <row r="227" spans="1:6" customHeight="0">
       <c r="A227" s="6" t="inlineStr">
         <is>
-          <t>HDPE EXTRUSION SOPLO HHM 5502BZ</t>
+          <t>HDPE INYECCION 25455N</t>
         </is>
       </c>
       <c r="B227" s="6">
-        <v>1.2</v>
+        <v>1.26</v>
       </c>
       <c r="C227" s="6">
-        <v>1.2</v>
+        <v>1.26</v>
       </c>
       <c r="D227" s="6">
-        <v>3725</v>
+        <v>3450</v>
       </c>
       <c r="E227" s="6">
-        <v>4470</v>
+        <v>4347</v>
       </c>
       <c r="F227" s="6">
-        <v>82695</v>
+        <v>73899</v>
       </c>
     </row>
     <row r="228" spans="1:6" customHeight="0">
       <c r="A228" s="6" t="inlineStr">
         <is>
-          <t>HDPE GCLENE HDCB030 SACO LH7350</t>
+          <t>HDPE INYECCION F14 NEAR PRIME</t>
         </is>
       </c>
       <c r="B228" s="6">
-        <v>0.837757</v>
+        <v>1.37</v>
       </c>
       <c r="C228" s="6">
-        <v>0.837757</v>
+        <v>1.37</v>
       </c>
       <c r="D228" s="6">
-        <v>0</v>
+        <v>24744</v>
       </c>
       <c r="E228" s="6">
-        <v>0</v>
+        <v>33899.28</v>
       </c>
       <c r="F228" s="6">
-        <v>0</v>
+        <v>576287.76</v>
       </c>
     </row>
     <row r="229" spans="1:6" customHeight="0">
       <c r="A229" s="6" t="inlineStr">
         <is>
-          <t>HDPE HMW HF-950-08-H</t>
+          <t>HDPE INYECCION F45</t>
         </is>
       </c>
       <c r="B229" s="6">
-        <v>0.92593</v>
+        <v>1.1</v>
       </c>
       <c r="C229" s="6">
-        <v>0.92593</v>
+        <v>1.1</v>
       </c>
       <c r="D229" s="6">
-        <v>2150</v>
+        <v>24750</v>
       </c>
       <c r="E229" s="6">
-        <v>1990.7495</v>
+        <v>27225</v>
       </c>
       <c r="F229" s="6">
-        <v>36828.8658</v>
+        <v>462825</v>
       </c>
     </row>
     <row r="230" spans="1:6" customHeight="0">
       <c r="A230" s="6" t="inlineStr">
         <is>
-          <t>HDPE INYECCION 25455N</t>
+          <t>HDPE INYECCION F45</t>
         </is>
       </c>
       <c r="B230" s="6">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="C230" s="6">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="D230" s="6">
-        <v>9950</v>
+        <v>750</v>
       </c>
       <c r="E230" s="6">
-        <v>12537</v>
+        <v>825</v>
       </c>
       <c r="F230" s="6">
-        <v>231934.5</v>
+        <v>14025</v>
       </c>
     </row>
     <row r="231" spans="1:6" customHeight="0">
       <c r="A231" s="6" t="inlineStr">
         <is>
-          <t>HDPE INYECCION F14 NEAR PRIME</t>
+          <t>HDPE INYECCION F8</t>
         </is>
       </c>
       <c r="B231" s="6">
         <v>1.37</v>
       </c>
       <c r="C231" s="6">
         <v>1.37</v>
       </c>
       <c r="D231" s="6">
-        <v>24744</v>
+        <v>2650</v>
       </c>
       <c r="E231" s="6">
-        <v>33899.28</v>
+        <v>3630.5</v>
       </c>
       <c r="F231" s="6">
-        <v>627136.68</v>
+        <v>61718.5</v>
       </c>
     </row>
     <row r="232" spans="1:6" customHeight="0">
       <c r="A232" s="6" t="inlineStr">
         <is>
-          <t>HDPE INYECCION F45</t>
+          <t>HDPE INYECCION F8</t>
         </is>
       </c>
       <c r="B232" s="6">
-        <v>1.1</v>
+        <v>1.41</v>
       </c>
       <c r="C232" s="6">
-        <v>1.1</v>
+        <v>1.41</v>
       </c>
       <c r="D232" s="6">
-        <v>24750</v>
+        <v>21000</v>
       </c>
       <c r="E232" s="6">
-        <v>27225</v>
+        <v>29610</v>
       </c>
       <c r="F232" s="6">
-        <v>503662.5</v>
+        <v>503370</v>
       </c>
     </row>
     <row r="233" spans="1:6" customHeight="0">
       <c r="A233" s="6" t="inlineStr">
         <is>
-          <t>HDPE INYECCION F45</t>
+          <t>HDPE INYECCION F8</t>
         </is>
       </c>
       <c r="B233" s="6">
-        <v>1.1</v>
+        <v>1.41</v>
       </c>
       <c r="C233" s="6">
-        <v>1.1</v>
+        <v>1.41</v>
       </c>
       <c r="D233" s="6">
-        <v>14000</v>
+        <v>50</v>
       </c>
       <c r="E233" s="6">
-        <v>15400</v>
+        <v>70.5</v>
       </c>
       <c r="F233" s="6">
-        <v>284900</v>
+        <v>1198.5</v>
       </c>
     </row>
     <row r="234" spans="1:6" customHeight="0">
       <c r="A234" s="6" t="inlineStr">
         <is>
           <t>HDPE INYECCION F8</t>
         </is>
       </c>
       <c r="B234" s="6">
-        <v>1.37</v>
+        <v>1.25</v>
       </c>
       <c r="C234" s="6">
-        <v>1.37</v>
+        <v>1.25</v>
       </c>
       <c r="D234" s="6">
-        <v>24750</v>
+        <v>75</v>
       </c>
       <c r="E234" s="6">
-        <v>33907.5</v>
+        <v>93.75</v>
       </c>
       <c r="F234" s="6">
-        <v>627288.75</v>
+        <v>1593.75</v>
       </c>
     </row>
     <row r="235" spans="1:6" customHeight="0">
       <c r="A235" s="6" t="inlineStr">
         <is>
           <t>HDPE INYECCION F8</t>
         </is>
       </c>
       <c r="B235" s="6">
-        <v>1.41</v>
+        <v>1.59</v>
       </c>
       <c r="C235" s="6">
-        <v>1.41</v>
+        <v>1.59</v>
       </c>
       <c r="D235" s="6">
         <v>0</v>
       </c>
       <c r="E235" s="6">
         <v>0</v>
       </c>
       <c r="F235" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="236" spans="1:6" customHeight="0">
       <c r="A236" s="6" t="inlineStr">
         <is>
           <t>HDPE INYECCION F8</t>
         </is>
       </c>
       <c r="B236" s="6">
-        <v>1.41</v>
+        <v>1</v>
       </c>
       <c r="C236" s="6">
-        <v>1.41</v>
+        <v>1</v>
       </c>
       <c r="D236" s="6">
-        <v>3425</v>
+        <v>0</v>
       </c>
       <c r="E236" s="6">
-        <v>4829.25</v>
+        <v>0</v>
       </c>
       <c r="F236" s="6">
-        <v>89341.125</v>
+        <v>0</v>
       </c>
     </row>
     <row r="237" spans="1:6" customHeight="0">
       <c r="A237" s="6" t="inlineStr">
         <is>
           <t>HDPE INYECCION F8</t>
         </is>
       </c>
       <c r="B237" s="6">
-        <v>1.41</v>
+        <v>1</v>
       </c>
       <c r="C237" s="6">
-        <v>1.41</v>
+        <v>1</v>
       </c>
       <c r="D237" s="6">
-        <v>2425</v>
+        <v>2350</v>
       </c>
       <c r="E237" s="6">
-        <v>3419.25</v>
+        <v>2350</v>
       </c>
       <c r="F237" s="6">
-        <v>63256.125</v>
+        <v>39950</v>
       </c>
     </row>
     <row r="238" spans="1:6" customHeight="0">
       <c r="A238" s="6" t="inlineStr">
         <is>
-          <t>HDPE INYECCION F8</t>
+          <t>HDPE INYECCION LH6008U</t>
         </is>
       </c>
       <c r="B238" s="6">
-        <v>1.275</v>
+        <v>1.112</v>
       </c>
       <c r="C238" s="6">
-        <v>1.275</v>
+        <v>1.112</v>
       </c>
       <c r="D238" s="6">
-        <v>4050</v>
+        <v>2625</v>
       </c>
       <c r="E238" s="6">
-        <v>5163.75</v>
+        <v>2919</v>
       </c>
       <c r="F238" s="6">
-        <v>95529.375</v>
+        <v>49623</v>
       </c>
     </row>
     <row r="239" spans="1:6" customHeight="0">
       <c r="A239" s="6" t="inlineStr">
         <is>
-          <t>HDPE INYECCION F8</t>
+          <t>HDPE INYECCION LH6008U</t>
         </is>
       </c>
       <c r="B239" s="6">
-        <v>1.275</v>
+        <v>1.002</v>
       </c>
       <c r="C239" s="6">
-        <v>1.275</v>
+        <v>1.002</v>
       </c>
       <c r="D239" s="6">
-        <v>0</v>
+        <v>900</v>
       </c>
       <c r="E239" s="6">
-        <v>0</v>
+        <v>901.8</v>
       </c>
       <c r="F239" s="6">
-        <v>0</v>
+        <v>15330.6</v>
       </c>
     </row>
     <row r="240" spans="1:6" customHeight="0">
       <c r="A240" s="6" t="inlineStr">
         <is>
-          <t>HDPE INYECCION F8</t>
+          <t>HDPE INYECCION LH6008U</t>
         </is>
       </c>
       <c r="B240" s="6">
-        <v>1.275</v>
+        <v>1.002</v>
       </c>
       <c r="C240" s="6">
-        <v>1.275</v>
+        <v>1.002</v>
       </c>
       <c r="D240" s="6">
-        <v>15175</v>
+        <v>1075</v>
       </c>
       <c r="E240" s="6">
-        <v>19348.125</v>
+        <v>1077.15</v>
       </c>
       <c r="F240" s="6">
-        <v>357940.3125</v>
+        <v>18311.55</v>
       </c>
     </row>
     <row r="241" spans="1:6" customHeight="0">
       <c r="A241" s="6" t="inlineStr">
         <is>
-          <t>HDPE INYECCION F8</t>
+          <t>HDPE INYECCION LH6008U</t>
         </is>
       </c>
       <c r="B241" s="6">
-        <v>1.25</v>
+        <v>1.002</v>
       </c>
       <c r="C241" s="6">
-        <v>1.25</v>
+        <v>1.002</v>
       </c>
       <c r="D241" s="6">
-        <v>75</v>
+        <v>1475</v>
       </c>
       <c r="E241" s="6">
-        <v>93.75</v>
+        <v>1477.95</v>
       </c>
       <c r="F241" s="6">
-        <v>1734.375</v>
+        <v>25125.15</v>
       </c>
     </row>
     <row r="242" spans="1:6" customHeight="0">
       <c r="A242" s="6" t="inlineStr">
         <is>
-          <t>HDPE INYECCION F8</t>
+          <t>HDPE NT</t>
         </is>
       </c>
       <c r="B242" s="6">
-        <v>1.59</v>
+        <v>38.5</v>
       </c>
       <c r="C242" s="6">
-        <v>1.59</v>
+        <v>38.5</v>
       </c>
       <c r="D242" s="6">
-        <v>0</v>
+        <v>170</v>
       </c>
       <c r="E242" s="6">
-        <v>0</v>
+        <v>6545</v>
       </c>
       <c r="F242" s="6">
-        <v>0</v>
+        <v>111265</v>
       </c>
     </row>
     <row r="243" spans="1:6" customHeight="0">
       <c r="A243" s="6" t="inlineStr">
         <is>
-          <t>HDPE INYECCION F8</t>
+          <t>HDPE SCLAIR 2807 LH5207</t>
         </is>
       </c>
       <c r="B243" s="6">
-        <v>1</v>
+        <v>0.41</v>
       </c>
       <c r="C243" s="6">
-        <v>1</v>
+        <v>0.903896</v>
       </c>
       <c r="D243" s="6">
-        <v>19625</v>
+        <v>1500</v>
       </c>
       <c r="E243" s="6">
-        <v>19625</v>
+        <v>1355.8444</v>
       </c>
       <c r="F243" s="6">
-        <v>363062.5</v>
+        <v>23049.3544</v>
       </c>
     </row>
     <row r="244" spans="1:6" customHeight="0">
       <c r="A244" s="6" t="inlineStr">
         <is>
-          <t>HDPE INYECCION F8</t>
+          <t>HDPE SOPLO 5502</t>
         </is>
       </c>
       <c r="B244" s="6">
-        <v>1</v>
+        <v>0.505</v>
       </c>
       <c r="C244" s="6">
-        <v>1</v>
+        <v>1.113336</v>
       </c>
       <c r="D244" s="6">
-        <v>2350</v>
+        <v>0</v>
       </c>
       <c r="E244" s="6">
-        <v>2350</v>
+        <v>0</v>
       </c>
       <c r="F244" s="6">
-        <v>43475</v>
+        <v>0</v>
       </c>
     </row>
     <row r="245" spans="1:6" customHeight="0">
       <c r="A245" s="6" t="inlineStr">
         <is>
-          <t>HDPE INYECCION LH6008U</t>
+          <t>HDPE SOPLO 5502</t>
         </is>
       </c>
       <c r="B245" s="6">
-        <v>1.112</v>
+        <v>0.42</v>
       </c>
       <c r="C245" s="6">
-        <v>1.112</v>
+        <v>0.925943</v>
       </c>
       <c r="D245" s="6">
-        <v>2625</v>
+        <v>2025</v>
       </c>
       <c r="E245" s="6">
-        <v>2919</v>
+        <v>1875.0336</v>
       </c>
       <c r="F245" s="6">
-        <v>54001.5</v>
+        <v>31875.5706</v>
       </c>
     </row>
     <row r="246" spans="1:6" customHeight="0">
       <c r="A246" s="6" t="inlineStr">
         <is>
-          <t>HDPE INYECCION LH6008U</t>
+          <t>HDPE SOPLO 5502</t>
         </is>
       </c>
       <c r="B246" s="6">
-        <v>1.002</v>
+        <v>0.878</v>
       </c>
       <c r="C246" s="6">
-        <v>1.002</v>
+        <v>0.878</v>
       </c>
       <c r="D246" s="6">
-        <v>25900</v>
+        <v>7250</v>
       </c>
       <c r="E246" s="6">
-        <v>25951.8</v>
+        <v>6365.5</v>
       </c>
       <c r="F246" s="6">
-        <v>480108.3</v>
+        <v>108213.5</v>
       </c>
     </row>
     <row r="247" spans="1:6" customHeight="0">
       <c r="A247" s="6" t="inlineStr">
         <is>
-          <t>HDPE NT</t>
+          <t>HDPE SOPLO 5502</t>
         </is>
       </c>
       <c r="B247" s="6">
-        <v>38.5</v>
+        <v>0.878</v>
       </c>
       <c r="C247" s="6">
-        <v>38.5</v>
+        <v>0.878</v>
       </c>
       <c r="D247" s="6">
-        <v>170</v>
+        <v>0</v>
       </c>
       <c r="E247" s="6">
-        <v>6545</v>
+        <v>0</v>
       </c>
       <c r="F247" s="6">
-        <v>121082.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="248" spans="1:6" customHeight="0">
       <c r="A248" s="6" t="inlineStr">
         <is>
-          <t>HDPE SCLAIR 2807 LH5207</t>
+          <t>HDPE SOPLO 5502</t>
         </is>
       </c>
       <c r="B248" s="6">
-        <v>0.41</v>
+        <v>0.878</v>
       </c>
       <c r="C248" s="6">
-        <v>0.903896</v>
+        <v>0.878</v>
       </c>
       <c r="D248" s="6">
-        <v>1500</v>
+        <v>2900</v>
       </c>
       <c r="E248" s="6">
-        <v>1355.8444</v>
+        <v>2546.2</v>
       </c>
       <c r="F248" s="6">
-        <v>25083.1209</v>
+        <v>43285.4</v>
       </c>
     </row>
     <row r="249" spans="1:6" customHeight="0">
       <c r="A249" s="6" t="inlineStr">
         <is>
-          <t>HDPE SOPLO 5502</t>
+          <t>HF-555</t>
         </is>
       </c>
       <c r="B249" s="6">
-        <v>0.505</v>
+        <v>1.5</v>
       </c>
       <c r="C249" s="6">
-        <v>1.113336</v>
+        <v>1.5</v>
       </c>
       <c r="D249" s="6">
         <v>0</v>
       </c>
       <c r="E249" s="6">
         <v>0</v>
       </c>
       <c r="F249" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="250" spans="1:6" customHeight="0">
       <c r="A250" s="6" t="inlineStr">
         <is>
-          <t>HDPE SOPLO 5502</t>
+          <t>HF-555</t>
         </is>
       </c>
       <c r="B250" s="6">
-        <v>0.42</v>
+        <v>1.63</v>
       </c>
       <c r="C250" s="6">
-        <v>0.925943</v>
+        <v>1.63</v>
       </c>
       <c r="D250" s="6">
-        <v>2025</v>
+        <v>875</v>
       </c>
       <c r="E250" s="6">
-        <v>1875.0336</v>
+        <v>1426.25</v>
       </c>
       <c r="F250" s="6">
-        <v>34688.1209</v>
+        <v>24246.25</v>
       </c>
     </row>
     <row r="251" spans="1:6" customHeight="0">
       <c r="A251" s="6" t="inlineStr">
         <is>
-          <t>HDPE SOPLO 5502</t>
+          <t>HF-555</t>
         </is>
       </c>
       <c r="B251" s="6">
-        <v>0.878</v>
+        <v>1.63</v>
       </c>
       <c r="C251" s="6">
-        <v>0.878</v>
+        <v>1.63</v>
       </c>
       <c r="D251" s="6">
-        <v>10000</v>
+        <v>2125</v>
       </c>
       <c r="E251" s="6">
-        <v>8780</v>
+        <v>3463.75</v>
       </c>
       <c r="F251" s="6">
-        <v>162430</v>
+        <v>58883.75</v>
       </c>
     </row>
     <row r="252" spans="1:6" customHeight="0">
       <c r="A252" s="6" t="inlineStr">
         <is>
-          <t>HDPE SOPLO 5502</t>
+          <t>HF-555</t>
         </is>
       </c>
       <c r="B252" s="6">
-        <v>0.878</v>
+        <v>1.78</v>
       </c>
       <c r="C252" s="6">
-        <v>0.878</v>
+        <v>1.78</v>
       </c>
       <c r="D252" s="6">
-        <v>8400</v>
+        <v>25</v>
       </c>
       <c r="E252" s="6">
-        <v>7375.2</v>
+        <v>44.5</v>
       </c>
       <c r="F252" s="6">
-        <v>136441.2</v>
+        <v>756.5</v>
       </c>
     </row>
     <row r="253" spans="1:6" customHeight="0">
       <c r="A253" s="6" t="inlineStr">
         <is>
           <t>HF-555</t>
         </is>
       </c>
       <c r="B253" s="6">
-        <v>1.5</v>
+        <v>1.85</v>
       </c>
       <c r="C253" s="6">
-        <v>1.5</v>
+        <v>1.85</v>
       </c>
       <c r="D253" s="6">
-        <v>1000</v>
+        <v>6000</v>
       </c>
       <c r="E253" s="6">
-        <v>1500</v>
+        <v>11100</v>
       </c>
       <c r="F253" s="6">
-        <v>27750</v>
+        <v>188700</v>
       </c>
     </row>
     <row r="254" spans="1:6" customHeight="0">
       <c r="A254" s="6" t="inlineStr">
         <is>
           <t>HF-555</t>
         </is>
       </c>
       <c r="B254" s="6">
-        <v>1.63</v>
+        <v>1.85</v>
       </c>
       <c r="C254" s="6">
-        <v>1.63</v>
+        <v>1.85</v>
       </c>
       <c r="D254" s="6">
-        <v>7875</v>
+        <v>10250</v>
       </c>
       <c r="E254" s="6">
-        <v>12836.25</v>
+        <v>18962.5</v>
       </c>
       <c r="F254" s="6">
-        <v>237470.625</v>
+        <v>322362.5</v>
       </c>
     </row>
     <row r="255" spans="1:6" customHeight="0">
       <c r="A255" s="6" t="inlineStr">
         <is>
-          <t>HF-555</t>
+          <t>HF-777</t>
         </is>
       </c>
       <c r="B255" s="6">
-        <v>1.63</v>
+        <v>1.5</v>
       </c>
       <c r="C255" s="6">
-        <v>1.63</v>
+        <v>1.5</v>
       </c>
       <c r="D255" s="6">
-        <v>30000</v>
+        <v>0</v>
       </c>
       <c r="E255" s="6">
-        <v>48900</v>
+        <v>0</v>
       </c>
       <c r="F255" s="6">
-        <v>904650</v>
+        <v>0</v>
       </c>
     </row>
     <row r="256" spans="1:6" customHeight="0">
       <c r="A256" s="6" t="inlineStr">
         <is>
-          <t>HF-555</t>
+          <t>HF-777</t>
         </is>
       </c>
       <c r="B256" s="6">
-        <v>1.63</v>
+        <v>0</v>
       </c>
       <c r="C256" s="6">
-        <v>1.63</v>
+        <v>0</v>
       </c>
       <c r="D256" s="6">
-        <v>200</v>
+        <v>1750</v>
       </c>
       <c r="E256" s="6">
-        <v>326</v>
+        <v>0</v>
       </c>
       <c r="F256" s="6">
-        <v>6031</v>
+        <v>0</v>
       </c>
     </row>
     <row r="257" spans="1:6" customHeight="0">
       <c r="A257" s="6" t="inlineStr">
         <is>
-          <t>HF-555</t>
+          <t>HF-777</t>
         </is>
       </c>
       <c r="B257" s="6">
-        <v>1.78</v>
+        <v>1.9</v>
       </c>
       <c r="C257" s="6">
-        <v>1.78</v>
+        <v>1.9</v>
       </c>
       <c r="D257" s="6">
-        <v>10325</v>
+        <v>1000</v>
       </c>
       <c r="E257" s="6">
-        <v>18378.5</v>
+        <v>1900</v>
       </c>
       <c r="F257" s="6">
-        <v>340002.25</v>
+        <v>32300</v>
       </c>
     </row>
     <row r="258" spans="1:6" customHeight="0">
       <c r="A258" s="6" t="inlineStr">
         <is>
           <t>HF-777</t>
         </is>
       </c>
       <c r="B258" s="6">
-        <v>1.75</v>
+        <v>1.9</v>
       </c>
       <c r="C258" s="6">
-        <v>1.75</v>
+        <v>1.9</v>
       </c>
       <c r="D258" s="6">
-        <v>4475</v>
+        <v>15000</v>
       </c>
       <c r="E258" s="6">
-        <v>7831.25</v>
+        <v>28500</v>
       </c>
       <c r="F258" s="6">
-        <v>144878.125</v>
+        <v>484500</v>
       </c>
     </row>
     <row r="259" spans="1:6" customHeight="0">
       <c r="A259" s="6" t="inlineStr">
         <is>
           <t>HF-777</t>
         </is>
       </c>
       <c r="B259" s="6">
-        <v>1.72</v>
+        <v>1.85</v>
       </c>
       <c r="C259" s="6">
-        <v>1.72</v>
+        <v>1.85</v>
       </c>
       <c r="D259" s="6">
-        <v>25</v>
+        <v>10000</v>
       </c>
       <c r="E259" s="6">
-        <v>43</v>
+        <v>18500</v>
       </c>
       <c r="F259" s="6">
-        <v>795.5</v>
+        <v>314500</v>
       </c>
     </row>
     <row r="260" spans="1:6" customHeight="0">
       <c r="A260" s="6" t="inlineStr">
         <is>
-          <t>HF-777</t>
+          <t>HH-103</t>
         </is>
       </c>
       <c r="B260" s="6">
-        <v>1.5</v>
+        <v>1.76</v>
       </c>
       <c r="C260" s="6">
-        <v>1.5</v>
+        <v>1.76</v>
       </c>
       <c r="D260" s="6">
-        <v>2000</v>
+        <v>3825</v>
       </c>
       <c r="E260" s="6">
-        <v>3000</v>
+        <v>6732</v>
       </c>
       <c r="F260" s="6">
-        <v>55500</v>
+        <v>114444</v>
       </c>
     </row>
     <row r="261" spans="1:6" customHeight="0">
       <c r="A261" s="6" t="inlineStr">
         <is>
-          <t>HF-777</t>
+          <t>HH-103</t>
         </is>
       </c>
       <c r="B261" s="6">
-        <v>1.5</v>
+        <v>1.85</v>
       </c>
       <c r="C261" s="6">
-        <v>1.5</v>
+        <v>1.85</v>
       </c>
       <c r="D261" s="6">
         <v>0</v>
       </c>
       <c r="E261" s="6">
         <v>0</v>
       </c>
       <c r="F261" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="262" spans="1:6" customHeight="0">
       <c r="A262" s="6" t="inlineStr">
         <is>
-          <t>HF-777</t>
+          <t>HH-103</t>
         </is>
       </c>
       <c r="B262" s="6">
-        <v>1.63</v>
+        <v>1.83</v>
       </c>
       <c r="C262" s="6">
-        <v>1.63</v>
+        <v>1.83</v>
       </c>
       <c r="D262" s="6">
-        <v>8500</v>
+        <v>25500</v>
       </c>
       <c r="E262" s="6">
-        <v>13855</v>
+        <v>46665</v>
       </c>
       <c r="F262" s="6">
-        <v>256317.5</v>
+        <v>793305</v>
       </c>
     </row>
     <row r="263" spans="1:6" customHeight="0">
       <c r="A263" s="6" t="inlineStr">
         <is>
-          <t>HF-777</t>
+          <t>HH-104</t>
         </is>
       </c>
       <c r="B263" s="6">
-        <v>1.63</v>
+        <v>1.6</v>
       </c>
       <c r="C263" s="6">
-        <v>1.63</v>
+        <v>1.6</v>
       </c>
       <c r="D263" s="6">
-        <v>1750</v>
+        <v>25</v>
       </c>
       <c r="E263" s="6">
-        <v>2852.5</v>
+        <v>40</v>
       </c>
       <c r="F263" s="6">
-        <v>52771.25</v>
+        <v>680</v>
       </c>
     </row>
     <row r="264" spans="1:6" customHeight="0">
       <c r="A264" s="6" t="inlineStr">
         <is>
-          <t>HF-777</t>
+          <t>HH-104</t>
         </is>
       </c>
       <c r="B264" s="6">
-        <v>1.78</v>
+        <v>1.6</v>
       </c>
       <c r="C264" s="6">
-        <v>1.78</v>
+        <v>1.6</v>
       </c>
       <c r="D264" s="6">
-        <v>5500</v>
+        <v>25500</v>
       </c>
       <c r="E264" s="6">
-        <v>9790</v>
+        <v>40800</v>
       </c>
       <c r="F264" s="6">
-        <v>181115</v>
+        <v>693600</v>
       </c>
     </row>
     <row r="265" spans="1:6" customHeight="0">
       <c r="A265" s="6" t="inlineStr">
         <is>
-          <t>HH-103</t>
+          <t>HH-104</t>
         </is>
       </c>
       <c r="B265" s="6">
-        <v>1.76</v>
+        <v>1.6</v>
       </c>
       <c r="C265" s="6">
-        <v>1.76</v>
+        <v>1.6</v>
       </c>
       <c r="D265" s="6">
-        <v>6325</v>
+        <v>25500</v>
       </c>
       <c r="E265" s="6">
-        <v>11132</v>
+        <v>40800</v>
       </c>
       <c r="F265" s="6">
-        <v>205942</v>
+        <v>693600</v>
       </c>
     </row>
     <row r="266" spans="1:6" customHeight="0">
       <c r="A266" s="6" t="inlineStr">
         <is>
-          <t>HH-103</t>
+          <t>HH-104</t>
         </is>
       </c>
       <c r="B266" s="6">
-        <v>1.45</v>
+        <v>1.6</v>
       </c>
       <c r="C266" s="6">
-        <v>1.45</v>
+        <v>1.6</v>
       </c>
       <c r="D266" s="6">
-        <v>0</v>
+        <v>25500</v>
       </c>
       <c r="E266" s="6">
-        <v>0</v>
+        <v>40800</v>
       </c>
       <c r="F266" s="6">
-        <v>0</v>
+        <v>693600</v>
       </c>
     </row>
     <row r="267" spans="1:6" customHeight="0">
       <c r="A267" s="6" t="inlineStr">
         <is>
-          <t>HH-103</t>
+          <t>HH-104</t>
         </is>
       </c>
       <c r="B267" s="6">
-        <v>2.1</v>
+        <v>1.6</v>
       </c>
       <c r="C267" s="6">
-        <v>2.1</v>
+        <v>1.6</v>
       </c>
       <c r="D267" s="6">
-        <v>30000</v>
+        <v>25500</v>
       </c>
       <c r="E267" s="6">
-        <v>63000</v>
+        <v>40800</v>
       </c>
       <c r="F267" s="6">
-        <v>1165500</v>
+        <v>693600</v>
       </c>
     </row>
     <row r="268" spans="1:6" customHeight="0">
       <c r="A268" s="6" t="inlineStr">
         <is>
-          <t>HH-103</t>
+          <t>HIPS 6420</t>
         </is>
       </c>
       <c r="B268" s="6">
-        <v>1.7</v>
+        <v>2.993</v>
       </c>
       <c r="C268" s="6">
-        <v>1.7</v>
+        <v>2.993</v>
       </c>
       <c r="D268" s="6">
-        <v>25500</v>
+        <v>25</v>
       </c>
       <c r="E268" s="6">
-        <v>43350</v>
+        <v>74.825</v>
       </c>
       <c r="F268" s="6">
-        <v>801975</v>
+        <v>1272.025</v>
       </c>
     </row>
     <row r="269" spans="1:6" customHeight="0">
       <c r="A269" s="6" t="inlineStr">
         <is>
-          <t>HH-103</t>
+          <t>HMWBF GCELENE HWCF006 -- 2285</t>
         </is>
       </c>
       <c r="B269" s="6">
-        <v>1.7</v>
+        <v>0.466</v>
       </c>
       <c r="C269" s="6">
-        <v>1.7</v>
+        <v>1.027355</v>
       </c>
       <c r="D269" s="6">
-        <v>25500</v>
+        <v>90000</v>
       </c>
       <c r="E269" s="6">
-        <v>43350</v>
+        <v>92461.9725</v>
       </c>
       <c r="F269" s="6">
-        <v>801975</v>
+        <v>1571853.5325</v>
       </c>
     </row>
     <row r="270" spans="1:6" customHeight="0">
       <c r="A270" s="6" t="inlineStr">
         <is>
-          <t>HH-103</t>
+          <t>HMWBF GCELENE HWCF006 -- 2285</t>
         </is>
       </c>
       <c r="B270" s="6">
-        <v>1.7</v>
+        <v>0.466</v>
       </c>
       <c r="C270" s="6">
-        <v>1.7</v>
+        <v>1.027355</v>
       </c>
       <c r="D270" s="6">
-        <v>25500</v>
+        <v>90000</v>
       </c>
       <c r="E270" s="6">
-        <v>43350</v>
+        <v>92461.9725</v>
       </c>
       <c r="F270" s="6">
-        <v>801975</v>
+        <v>1571853.5325</v>
       </c>
     </row>
     <row r="271" spans="1:6" customHeight="0">
       <c r="A271" s="6" t="inlineStr">
         <is>
-          <t>HIPS 6420</t>
+          <t>IV22001WW</t>
         </is>
       </c>
       <c r="B271" s="6">
-        <v>2.993</v>
+        <v>2.09</v>
       </c>
       <c r="C271" s="6">
-        <v>2.993</v>
+        <v>2.09</v>
       </c>
       <c r="D271" s="6">
         <v>25</v>
       </c>
       <c r="E271" s="6">
-        <v>74.825</v>
+        <v>52.25</v>
       </c>
       <c r="F271" s="6">
-        <v>1384.2625</v>
+        <v>888.25</v>
       </c>
     </row>
     <row r="272" spans="1:6" customHeight="0">
       <c r="A272" s="6" t="inlineStr">
         <is>
-          <t>HMW CYNPOL HM6015</t>
+          <t>KC4-32459WT50042</t>
         </is>
       </c>
       <c r="B272" s="6">
-        <v>0.4915</v>
+        <v>0</v>
       </c>
       <c r="C272" s="6">
-        <v>1.083573</v>
+        <v>0</v>
       </c>
       <c r="D272" s="6">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="E272" s="6">
-        <v>81.268</v>
+        <v>0</v>
       </c>
       <c r="F272" s="6">
-        <v>1503.4578</v>
+        <v>0</v>
       </c>
     </row>
     <row r="273" spans="1:6" customHeight="0">
       <c r="A273" s="6" t="inlineStr">
         <is>
-          <t>HMW CYNPOL HM6015 SACO L5005</t>
+          <t>L5440</t>
         </is>
       </c>
       <c r="B273" s="6">
-        <v>0.41</v>
+        <v>0.483</v>
       </c>
       <c r="C273" s="6">
-        <v>0.903896</v>
+        <v>1.064834</v>
       </c>
       <c r="D273" s="6">
-        <v>1175</v>
+        <v>75</v>
       </c>
       <c r="E273" s="6">
-        <v>1062.0781</v>
+        <v>79.8625</v>
       </c>
       <c r="F273" s="6">
-        <v>19648.4447</v>
+        <v>1357.6632</v>
       </c>
     </row>
     <row r="274" spans="1:6" customHeight="0">
       <c r="A274" s="6" t="inlineStr">
         <is>
-          <t>HMW CYNPOL HM6015 SACO L5005</t>
+          <t>LDPE EXTRUSION CON ADITIVO LDF221C</t>
         </is>
       </c>
       <c r="B274" s="6">
-        <v>0.48</v>
+        <v>1.46</v>
       </c>
       <c r="C274" s="6">
-        <v>1.05822</v>
+        <v>1.46</v>
       </c>
       <c r="D274" s="6">
-        <v>12500</v>
+        <v>24750</v>
       </c>
       <c r="E274" s="6">
-        <v>13227.75</v>
+        <v>36135</v>
       </c>
       <c r="F274" s="6">
-        <v>244713.375</v>
+        <v>614295</v>
       </c>
     </row>
     <row r="275" spans="1:6" customHeight="0">
       <c r="A275" s="6" t="inlineStr">
         <is>
-          <t>HMW CYNPOL HM6015 SACO L5005</t>
+          <t>LDPE EXTRUSION MFI 9.7 SIN ADITIVO **WS **</t>
         </is>
       </c>
       <c r="B275" s="6">
-        <v>0.48</v>
+        <v>1.356</v>
       </c>
       <c r="C275" s="6">
-        <v>1.05822</v>
+        <v>1.356</v>
       </c>
       <c r="D275" s="6">
         <v>0</v>
       </c>
       <c r="E275" s="6">
         <v>0</v>
       </c>
       <c r="F275" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="276" spans="1:6" customHeight="0">
       <c r="A276" s="6" t="inlineStr">
         <is>
-          <t>IV22001WW</t>
+          <t>LDPE EXTRUSION SIN ADITIVO F0.25</t>
         </is>
       </c>
       <c r="B276" s="6">
-        <v>2.09</v>
+        <v>1.5</v>
       </c>
       <c r="C276" s="6">
-        <v>2.09</v>
+        <v>1.5</v>
       </c>
       <c r="D276" s="6">
-        <v>25</v>
+        <v>125</v>
       </c>
       <c r="E276" s="6">
-        <v>52.25</v>
+        <v>187.5</v>
       </c>
       <c r="F276" s="6">
-        <v>966.625</v>
+        <v>3187.5</v>
       </c>
     </row>
     <row r="277" spans="1:6" customHeight="0">
       <c r="A277" s="6" t="inlineStr">
         <is>
-          <t>L5440</t>
+          <t>LDPE F2 CON ADITIVOS</t>
         </is>
       </c>
       <c r="B277" s="6">
-        <v>0.483</v>
+        <v>0.453</v>
       </c>
       <c r="C277" s="6">
-        <v>1.064834</v>
+        <v>0.998695</v>
       </c>
       <c r="D277" s="6">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="E277" s="6">
-        <v>79.8625</v>
+        <v>0</v>
       </c>
       <c r="F277" s="6">
-        <v>1477.457</v>
+        <v>0</v>
       </c>
     </row>
     <row r="278" spans="1:6" customHeight="0">
       <c r="A278" s="6" t="inlineStr">
         <is>
-          <t>LDPE EXTRUSION CON ADITIVO LDF221C</t>
+          <t>LDPE F2 CON ADITIVOS</t>
         </is>
       </c>
       <c r="B278" s="6">
-        <v>1.46</v>
+        <v>0.495</v>
       </c>
       <c r="C278" s="6">
-        <v>1.46</v>
+        <v>1.091289</v>
       </c>
       <c r="D278" s="6">
-        <v>24750</v>
+        <v>7950</v>
       </c>
       <c r="E278" s="6">
-        <v>36135</v>
+        <v>8675.7505</v>
       </c>
       <c r="F278" s="6">
-        <v>668497.5</v>
+        <v>147487.759</v>
       </c>
     </row>
     <row r="279" spans="1:6" customHeight="0">
       <c r="A279" s="6" t="inlineStr">
         <is>
-          <t>LDPE EXTRUSION MFI 9.7 SIN ADITIVO **WS **</t>
+          <t>LDPE F2 SIN ADITIVOS</t>
         </is>
       </c>
       <c r="B279" s="6">
-        <v>1.356</v>
+        <v>1.25</v>
       </c>
       <c r="C279" s="6">
-        <v>1.356</v>
+        <v>1.25</v>
       </c>
       <c r="D279" s="6">
-        <v>0</v>
+        <v>700</v>
       </c>
       <c r="E279" s="6">
-        <v>0</v>
+        <v>875</v>
       </c>
       <c r="F279" s="6">
-        <v>0</v>
+        <v>14875</v>
       </c>
     </row>
     <row r="280" spans="1:6" customHeight="0">
       <c r="A280" s="6" t="inlineStr">
         <is>
-          <t>LDPE EXTRUSION SIN ADITIVO F0.25</t>
+          <t>LDPE F2 SIN ADITIVOS</t>
         </is>
       </c>
       <c r="B280" s="6">
-        <v>1.5</v>
+        <v>1.25</v>
       </c>
       <c r="C280" s="6">
-        <v>1.5</v>
+        <v>1.25</v>
       </c>
       <c r="D280" s="6">
         <v>125</v>
       </c>
       <c r="E280" s="6">
-        <v>187.5</v>
+        <v>156.25</v>
       </c>
       <c r="F280" s="6">
-        <v>3468.75</v>
+        <v>2656.25</v>
       </c>
     </row>
     <row r="281" spans="1:6" customHeight="0">
       <c r="A281" s="6" t="inlineStr">
         <is>
-          <t>LDPE F2 CON ADITIVOS</t>
+          <t>LDPE FRACCIONAL CON ADITIVO FR2375D</t>
         </is>
       </c>
       <c r="B281" s="6">
-        <v>0.453</v>
+        <v>1.51</v>
       </c>
       <c r="C281" s="6">
-        <v>0.998695</v>
+        <v>1.51</v>
       </c>
       <c r="D281" s="6">
-        <v>0</v>
+        <v>10700</v>
       </c>
       <c r="E281" s="6">
-        <v>0</v>
+        <v>16157</v>
       </c>
       <c r="F281" s="6">
-        <v>0</v>
+        <v>274669</v>
       </c>
     </row>
     <row r="282" spans="1:6" customHeight="0">
       <c r="A282" s="6" t="inlineStr">
         <is>
-          <t>LDPE F2 CON ADITIVOS</t>
+          <t>LDPE FRACCIONAL SIN ADITIVO FR2375C</t>
         </is>
       </c>
       <c r="B282" s="6">
-        <v>0.495</v>
+        <v>1.51</v>
       </c>
       <c r="C282" s="6">
-        <v>1.091289</v>
+        <v>1.51</v>
       </c>
       <c r="D282" s="6">
-        <v>7950</v>
+        <v>2250</v>
       </c>
       <c r="E282" s="6">
-        <v>8675.7505</v>
+        <v>3397.5</v>
       </c>
       <c r="F282" s="6">
-        <v>160501.3848</v>
+        <v>57757.5</v>
       </c>
     </row>
     <row r="283" spans="1:6" customHeight="0">
       <c r="A283" s="6" t="inlineStr">
         <is>
-          <t>LDPE F2 SIN ADITIVOS</t>
+          <t>LDPE FRACCIONAL SIN ADITIVOS LD025-B</t>
         </is>
       </c>
       <c r="B283" s="6">
-        <v>1.25</v>
+        <v>0.5</v>
       </c>
       <c r="C283" s="6">
-        <v>1.25</v>
+        <v>1.102313</v>
       </c>
       <c r="D283" s="6">
-        <v>700</v>
+        <v>550</v>
       </c>
       <c r="E283" s="6">
-        <v>875</v>
+        <v>606.2719</v>
       </c>
       <c r="F283" s="6">
-        <v>16187.5</v>
+        <v>10306.6219</v>
       </c>
     </row>
     <row r="284" spans="1:6" customHeight="0">
       <c r="A284" s="6" t="inlineStr">
         <is>
-          <t>LDPE F2 SIN ADITIVOS</t>
+          <t>LH5207</t>
         </is>
       </c>
       <c r="B284" s="6">
-        <v>1.25</v>
+        <v>0.4</v>
       </c>
       <c r="C284" s="6">
-        <v>1.25</v>
+        <v>0.88185</v>
       </c>
       <c r="D284" s="6">
-        <v>125</v>
+        <v>75</v>
       </c>
       <c r="E284" s="6">
-        <v>156.25</v>
+        <v>66.1388</v>
       </c>
       <c r="F284" s="6">
-        <v>2890.625</v>
+        <v>1124.3588</v>
       </c>
     </row>
     <row r="285" spans="1:6" customHeight="0">
       <c r="A285" s="6" t="inlineStr">
         <is>
-          <t>LDPE FRACCIONAL CON ADITIVO FR2375D</t>
+          <t>LH5207</t>
         </is>
       </c>
       <c r="B285" s="6">
-        <v>1.51</v>
+        <v>0.41</v>
       </c>
       <c r="C285" s="6">
-        <v>1.51</v>
+        <v>0.903896</v>
       </c>
       <c r="D285" s="6">
-        <v>15425</v>
+        <v>0</v>
       </c>
       <c r="E285" s="6">
-        <v>23291.75</v>
+        <v>0</v>
       </c>
       <c r="F285" s="6">
-        <v>430897.375</v>
+        <v>0</v>
       </c>
     </row>
     <row r="286" spans="1:6" customHeight="0">
       <c r="A286" s="6" t="inlineStr">
         <is>
-          <t>LDPE FRACCIONAL SIN ADITIVO FR2375C</t>
+          <t>LH5240</t>
         </is>
       </c>
       <c r="B286" s="6">
-        <v>1.51</v>
+        <v>0.35</v>
       </c>
       <c r="C286" s="6">
-        <v>1.51</v>
+        <v>0.771619</v>
       </c>
       <c r="D286" s="6">
-        <v>2250</v>
+        <v>50</v>
       </c>
       <c r="E286" s="6">
-        <v>3397.5</v>
+        <v>38.5809</v>
       </c>
       <c r="F286" s="6">
-        <v>62853.75</v>
+        <v>655.8759</v>
       </c>
     </row>
     <row r="287" spans="1:6" customHeight="0">
       <c r="A287" s="6" t="inlineStr">
         <is>
-          <t>LDPE FRACCIONAL SIN ADITIVOS LD025-B</t>
+          <t>LH5240</t>
         </is>
       </c>
       <c r="B287" s="6">
-        <v>0.5</v>
+        <v>0.78</v>
       </c>
       <c r="C287" s="6">
-        <v>1.102313</v>
+        <v>0.78</v>
       </c>
       <c r="D287" s="6">
-        <v>550</v>
+        <v>13750</v>
       </c>
       <c r="E287" s="6">
-        <v>606.2719</v>
+        <v>10725</v>
       </c>
       <c r="F287" s="6">
-        <v>11216.0297</v>
+        <v>182325</v>
       </c>
     </row>
     <row r="288" spans="1:6" customHeight="0">
       <c r="A288" s="6" t="inlineStr">
         <is>
-          <t>LH5207</t>
+          <t>LH5240</t>
         </is>
       </c>
       <c r="B288" s="6">
-        <v>0.4</v>
+        <v>0.78</v>
       </c>
       <c r="C288" s="6">
-        <v>0.88185</v>
+        <v>0.78</v>
       </c>
       <c r="D288" s="6">
-        <v>125</v>
+        <v>0</v>
       </c>
       <c r="E288" s="6">
-        <v>110.2313</v>
+        <v>0</v>
       </c>
       <c r="F288" s="6">
-        <v>2039.2781</v>
+        <v>0</v>
       </c>
     </row>
     <row r="289" spans="1:6" customHeight="0">
       <c r="A289" s="6" t="inlineStr">
         <is>
-          <t>LH5207</t>
+          <t>LH5420</t>
         </is>
       </c>
       <c r="B289" s="6">
-        <v>0.4</v>
+        <v>0.33</v>
       </c>
       <c r="C289" s="6">
-        <v>0.88185</v>
+        <v>0.727526</v>
       </c>
       <c r="D289" s="6">
-        <v>3000</v>
+        <v>0</v>
       </c>
       <c r="E289" s="6">
-        <v>2645.55</v>
+        <v>0</v>
       </c>
       <c r="F289" s="6">
-        <v>48942.675</v>
+        <v>0</v>
       </c>
     </row>
     <row r="290" spans="1:6" customHeight="0">
       <c r="A290" s="6" t="inlineStr">
         <is>
-          <t>LH5207</t>
+          <t>LH5420</t>
         </is>
       </c>
       <c r="B290" s="6">
-        <v>0.335</v>
+        <v>0.47</v>
       </c>
       <c r="C290" s="6">
-        <v>0.738549</v>
+        <v>1.036174</v>
       </c>
       <c r="D290" s="6">
-        <v>225</v>
+        <v>4315</v>
       </c>
       <c r="E290" s="6">
-        <v>166.1736</v>
+        <v>4471.0897</v>
       </c>
       <c r="F290" s="6">
-        <v>3074.2118</v>
+        <v>76008.5254</v>
       </c>
     </row>
     <row r="291" spans="1:6" customHeight="0">
       <c r="A291" s="6" t="inlineStr">
         <is>
-          <t>LH5240</t>
+          <t>LH5420</t>
         </is>
       </c>
       <c r="B291" s="6">
-        <v>0.35</v>
+        <v>0.76</v>
       </c>
       <c r="C291" s="6">
-        <v>0.771619</v>
+        <v>0.76</v>
       </c>
       <c r="D291" s="6">
-        <v>75</v>
+        <v>86800</v>
       </c>
       <c r="E291" s="6">
-        <v>57.8714</v>
+        <v>65968</v>
       </c>
       <c r="F291" s="6">
-        <v>1070.621</v>
+        <v>1121456</v>
       </c>
     </row>
     <row r="292" spans="1:6" customHeight="0">
       <c r="A292" s="6" t="inlineStr">
         <is>
-          <t>LH5240</t>
+          <t>LH5420</t>
         </is>
       </c>
       <c r="B292" s="6">
-        <v>0.78</v>
+        <v>0.76</v>
       </c>
       <c r="C292" s="6">
-        <v>0.78</v>
+        <v>0.76</v>
       </c>
       <c r="D292" s="6">
         <v>0</v>
       </c>
       <c r="E292" s="6">
         <v>0</v>
       </c>
       <c r="F292" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="293" spans="1:6" customHeight="0">
       <c r="A293" s="6" t="inlineStr">
         <is>
           <t>LH5420</t>
         </is>
       </c>
       <c r="B293" s="6">
-        <v>0.335</v>
+        <v>1.03</v>
       </c>
       <c r="C293" s="6">
-        <v>0.738549</v>
+        <v>1.03</v>
       </c>
       <c r="D293" s="6">
-        <v>0</v>
+        <v>4675</v>
       </c>
       <c r="E293" s="6">
-        <v>0</v>
+        <v>4815.25</v>
       </c>
       <c r="F293" s="6">
-        <v>0</v>
+        <v>81859.25</v>
       </c>
     </row>
     <row r="294" spans="1:6" customHeight="0">
       <c r="A294" s="6" t="inlineStr">
         <is>
           <t>LH5420</t>
         </is>
       </c>
       <c r="B294" s="6">
-        <v>0.33</v>
+        <v>0.79</v>
       </c>
       <c r="C294" s="6">
-        <v>0.727526</v>
+        <v>1.741654</v>
       </c>
       <c r="D294" s="6">
-        <v>2000</v>
+        <v>0</v>
       </c>
       <c r="E294" s="6">
-        <v>1455.0525</v>
+        <v>0</v>
       </c>
       <c r="F294" s="6">
-        <v>26918.4713</v>
+        <v>0</v>
       </c>
     </row>
     <row r="295" spans="1:6" customHeight="0">
       <c r="A295" s="6" t="inlineStr">
         <is>
           <t>LH5420</t>
         </is>
       </c>
       <c r="B295" s="6">
-        <v>0.47</v>
+        <v>0.79</v>
       </c>
       <c r="C295" s="6">
-        <v>1.036174</v>
+        <v>1.741654</v>
       </c>
       <c r="D295" s="6">
-        <v>19425</v>
+        <v>22325</v>
       </c>
       <c r="E295" s="6">
-        <v>20127.6751</v>
+        <v>38882.42</v>
       </c>
       <c r="F295" s="6">
-        <v>372361.9892</v>
+        <v>661001.1395</v>
       </c>
     </row>
     <row r="296" spans="1:6" customHeight="0">
       <c r="A296" s="6" t="inlineStr">
         <is>
-          <t>LH5420</t>
+          <t>LH7350</t>
         </is>
       </c>
       <c r="B296" s="6">
-        <v>0.47</v>
+        <v>0.8971</v>
       </c>
       <c r="C296" s="6">
-        <v>1.036174</v>
+        <v>0.8971</v>
       </c>
       <c r="D296" s="6">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="E296" s="6">
-        <v>103.6174</v>
+        <v>0</v>
       </c>
       <c r="F296" s="6">
-        <v>1916.9214</v>
+        <v>0</v>
       </c>
     </row>
     <row r="297" spans="1:6" customHeight="0">
       <c r="A297" s="6" t="inlineStr">
         <is>
-          <t>LH5420</t>
+          <t>LH7350</t>
         </is>
       </c>
       <c r="B297" s="6">
-        <v>0.76</v>
+        <v>0.8971</v>
       </c>
       <c r="C297" s="6">
-        <v>0.76</v>
+        <v>0.8971</v>
       </c>
       <c r="D297" s="6">
-        <v>86800</v>
+        <v>7300</v>
       </c>
       <c r="E297" s="6">
-        <v>65968</v>
+        <v>6548.83</v>
       </c>
       <c r="F297" s="6">
-        <v>1220408</v>
+        <v>111330.11</v>
       </c>
     </row>
     <row r="298" spans="1:6" customHeight="0">
       <c r="A298" s="6" t="inlineStr">
         <is>
-          <t>LH5420</t>
+          <t>LLDPE EXTRUSION MFI 0.99 SIN ADITIVO **WS**</t>
         </is>
       </c>
       <c r="B298" s="6">
-        <v>0.76</v>
+        <v>1.312</v>
       </c>
       <c r="C298" s="6">
-        <v>0.76</v>
+        <v>1.312</v>
       </c>
       <c r="D298" s="6">
-        <v>0</v>
+        <v>16175</v>
       </c>
       <c r="E298" s="6">
-        <v>0</v>
+        <v>21221.6</v>
       </c>
       <c r="F298" s="6">
-        <v>0</v>
+        <v>360767.2</v>
       </c>
     </row>
     <row r="299" spans="1:6" customHeight="0">
       <c r="A299" s="6" t="inlineStr">
         <is>
-          <t>LH5420</t>
+          <t>LLDPE EXTRUSION MFI 0.99 SIN ADITIVO **WS**</t>
         </is>
       </c>
       <c r="B299" s="6">
-        <v>1.03</v>
+        <v>1.312</v>
       </c>
       <c r="C299" s="6">
-        <v>1.03</v>
+        <v>1.312</v>
       </c>
       <c r="D299" s="6">
-        <v>4675</v>
+        <v>5000</v>
       </c>
       <c r="E299" s="6">
-        <v>4815.25</v>
+        <v>6560</v>
       </c>
       <c r="F299" s="6">
-        <v>89082.125</v>
+        <v>111520</v>
       </c>
     </row>
     <row r="300" spans="1:6" customHeight="0">
       <c r="A300" s="6" t="inlineStr">
         <is>
-          <t>LH5420</t>
+          <t>LLDPE EXTRUSION MFI 0.99 SIN ADITIVO **WS**</t>
         </is>
       </c>
       <c r="B300" s="6">
-        <v>0.79</v>
+        <v>1.312</v>
       </c>
       <c r="C300" s="6">
-        <v>1.741654</v>
+        <v>1.312</v>
       </c>
       <c r="D300" s="6">
-        <v>25000</v>
+        <v>0</v>
       </c>
       <c r="E300" s="6">
-        <v>43541.3438</v>
+        <v>0</v>
       </c>
       <c r="F300" s="6">
-        <v>805514.8594</v>
+        <v>0</v>
       </c>
     </row>
     <row r="301" spans="1:6" customHeight="0">
       <c r="A301" s="6" t="inlineStr">
         <is>
-          <t>LH7350</t>
+          <t>LLDPE EXTRUSION MFI 1.0 SIN ADITIVO **WS**</t>
         </is>
       </c>
       <c r="B301" s="6">
-        <v>0.8971</v>
+        <v>1.312</v>
       </c>
       <c r="C301" s="6">
-        <v>0.8971</v>
+        <v>1.312</v>
       </c>
       <c r="D301" s="6">
-        <v>23000</v>
+        <v>0</v>
       </c>
       <c r="E301" s="6">
-        <v>20633.3</v>
+        <v>0</v>
       </c>
       <c r="F301" s="6">
-        <v>381716.05</v>
+        <v>0</v>
       </c>
     </row>
     <row r="302" spans="1:6" customHeight="0">
       <c r="A302" s="6" t="inlineStr">
         <is>
-          <t>LH7350</t>
+          <t>LLDPE F1 CON ADITIVOS</t>
         </is>
       </c>
       <c r="B302" s="6">
-        <v>0.8971</v>
+        <v>0.507</v>
       </c>
       <c r="C302" s="6">
-        <v>0.8971</v>
+        <v>1.117745</v>
       </c>
       <c r="D302" s="6">
-        <v>0</v>
+        <v>4100</v>
       </c>
       <c r="E302" s="6">
-        <v>0</v>
+        <v>4582.754</v>
       </c>
       <c r="F302" s="6">
-        <v>0</v>
+        <v>77906.8178</v>
       </c>
     </row>
     <row r="303" spans="1:6" customHeight="0">
       <c r="A303" s="6" t="inlineStr">
         <is>
-          <t>LL0218H CON ADITIVOS</t>
+          <t>LLDPE F1 CON ADITIVOS</t>
         </is>
       </c>
       <c r="B303" s="6">
-        <v>0.35</v>
+        <v>0.507</v>
       </c>
       <c r="C303" s="6">
-        <v>0.771619</v>
+        <v>1.117745</v>
       </c>
       <c r="D303" s="6">
-        <v>975</v>
+        <v>0</v>
       </c>
       <c r="E303" s="6">
-        <v>752.3283</v>
+        <v>0</v>
       </c>
       <c r="F303" s="6">
-        <v>13918.0732</v>
+        <v>0</v>
       </c>
     </row>
     <row r="304" spans="1:6" customHeight="0">
       <c r="A304" s="6" t="inlineStr">
         <is>
-          <t>LL0218H CON ADITIVOS</t>
+          <t>LLDPE F1 CON ADITIVOS</t>
         </is>
       </c>
       <c r="B304" s="6">
-        <v>0.345</v>
+        <v>0.507</v>
       </c>
       <c r="C304" s="6">
-        <v>0.760596</v>
+        <v>1.117745</v>
       </c>
       <c r="D304" s="6">
-        <v>1075</v>
+        <v>0</v>
       </c>
       <c r="E304" s="6">
-        <v>817.6403</v>
+        <v>0</v>
       </c>
       <c r="F304" s="6">
-        <v>15126.3455</v>
+        <v>0</v>
       </c>
     </row>
     <row r="305" spans="1:6" customHeight="0">
       <c r="A305" s="6" t="inlineStr">
         <is>
-          <t>LL0218H CON ADITIVOS</t>
+          <t>LLDPE F1 SIN ADITIVOS</t>
         </is>
       </c>
       <c r="B305" s="6">
-        <v>0.345</v>
+        <v>1.25</v>
       </c>
       <c r="C305" s="6">
-        <v>0.760596</v>
+        <v>1.25</v>
       </c>
       <c r="D305" s="6">
-        <v>100</v>
+        <v>4950</v>
       </c>
       <c r="E305" s="6">
-        <v>76.0596</v>
+        <v>6187.5</v>
       </c>
       <c r="F305" s="6">
-        <v>1407.1019</v>
+        <v>105187.5</v>
       </c>
     </row>
     <row r="306" spans="1:6" customHeight="0">
       <c r="A306" s="6" t="inlineStr">
         <is>
-          <t>LLDPE EXTRUSION CON ADITIVO GCLENE LLBF1 SA</t>
+          <t>LLDPE F2 CON ADITIVOS</t>
         </is>
       </c>
       <c r="B306" s="6">
-        <v>0.507</v>
+        <v>0.397</v>
       </c>
       <c r="C306" s="6">
-        <v>1.117745</v>
+        <v>0.875236</v>
       </c>
       <c r="D306" s="6">
-        <v>94100</v>
+        <v>4542</v>
       </c>
       <c r="E306" s="6">
-        <v>105179.7927</v>
+        <v>3975.3225</v>
       </c>
       <c r="F306" s="6">
-        <v>1945826.1656</v>
+        <v>67580.4822</v>
       </c>
     </row>
     <row r="307" spans="1:6" customHeight="0">
       <c r="A307" s="6" t="inlineStr">
         <is>
-          <t>LLDPE EXTRUSION CON ADITIVO GCLENE LLBF1 SA</t>
+          <t>LLDPE F2 CON ADITIVOS</t>
         </is>
       </c>
       <c r="B307" s="6">
-        <v>0.507</v>
+        <v>1.25</v>
       </c>
       <c r="C307" s="6">
-        <v>1.117745</v>
+        <v>1.25</v>
       </c>
       <c r="D307" s="6">
-        <v>0</v>
+        <v>18325</v>
       </c>
       <c r="E307" s="6">
-        <v>0</v>
+        <v>22906.25</v>
       </c>
       <c r="F307" s="6">
-        <v>0</v>
+        <v>389406.25</v>
       </c>
     </row>
     <row r="308" spans="1:6" customHeight="0">
       <c r="A308" s="6" t="inlineStr">
         <is>
-          <t>LLDPE EXTRUSION DFDA 7059 SIN ADITIVO</t>
+          <t>LLDPE F2 SIN ADITIVOS</t>
         </is>
       </c>
       <c r="B308" s="6">
-        <v>1.97</v>
+        <v>1.25</v>
       </c>
       <c r="C308" s="6">
-        <v>1.97</v>
+        <v>1.25</v>
       </c>
       <c r="D308" s="6">
-        <v>8225</v>
+        <v>14750</v>
       </c>
       <c r="E308" s="6">
-        <v>16203.25</v>
+        <v>18437.5</v>
       </c>
       <c r="F308" s="6">
-        <v>299760.125</v>
+        <v>313437.5</v>
       </c>
     </row>
     <row r="309" spans="1:6" customHeight="0">
       <c r="A309" s="6" t="inlineStr">
         <is>
-          <t>LLDPE EXTRUSION DFDA 7059 SIN ADITIVO</t>
+          <t>LLDPE LB1810E2 BUTENO MI 1 CON ADITIVOS</t>
         </is>
       </c>
       <c r="B309" s="6">
-        <v>1.97</v>
+        <v>1.03</v>
       </c>
       <c r="C309" s="6">
-        <v>1.97</v>
+        <v>1.03</v>
       </c>
       <c r="D309" s="6">
-        <v>1025</v>
+        <v>0</v>
       </c>
       <c r="E309" s="6">
-        <v>2019.25</v>
+        <v>0</v>
       </c>
       <c r="F309" s="6">
-        <v>37356.125</v>
+        <v>0</v>
       </c>
     </row>
     <row r="310" spans="1:6" customHeight="0">
       <c r="A310" s="6" t="inlineStr">
         <is>
-          <t>LLDPE EXTRUSION MFI 0.99 SIN ADITIVO **WS**</t>
+          <t>LLDPE LB1810E2 BUTENO MI 1 CON ADITIVOS</t>
         </is>
       </c>
       <c r="B310" s="6">
-        <v>1.312</v>
+        <v>1.03</v>
       </c>
       <c r="C310" s="6">
-        <v>1.312</v>
+        <v>1.03</v>
       </c>
       <c r="D310" s="6">
-        <v>25000</v>
+        <v>19825</v>
       </c>
       <c r="E310" s="6">
-        <v>32800</v>
+        <v>20419.75</v>
       </c>
       <c r="F310" s="6">
-        <v>606800</v>
+        <v>347135.75</v>
       </c>
     </row>
     <row r="311" spans="1:6" customHeight="0">
       <c r="A311" s="6" t="inlineStr">
         <is>
-          <t>LLDPE EXTRUSION MFI 0.99 SIN ADITIVO **WS**</t>
+          <t>LLDPE LB1810E2 BUTENO MI 1 CON ADITIVOS</t>
         </is>
       </c>
       <c r="B311" s="6">
-        <v>1.312</v>
+        <v>1.03</v>
       </c>
       <c r="C311" s="6">
-        <v>1.312</v>
+        <v>1.03</v>
       </c>
       <c r="D311" s="6">
-        <v>0</v>
+        <v>8050</v>
       </c>
       <c r="E311" s="6">
-        <v>0</v>
+        <v>8291.5</v>
       </c>
       <c r="F311" s="6">
-        <v>0</v>
+        <v>140955.5</v>
       </c>
     </row>
     <row r="312" spans="1:6" customHeight="0">
       <c r="A312" s="6" t="inlineStr">
         <is>
-          <t>LLDPE EXTRUSION MFI 1.0 SIN ADITIVO **WS**</t>
+          <t>LLDPE LB1810E2 BUTENO MI 1 CON ADITIVOS</t>
         </is>
       </c>
       <c r="B312" s="6">
-        <v>1.312</v>
+        <v>1.03</v>
       </c>
       <c r="C312" s="6">
-        <v>1.312</v>
+        <v>1.03</v>
       </c>
       <c r="D312" s="6">
-        <v>0</v>
+        <v>5000</v>
       </c>
       <c r="E312" s="6">
-        <v>0</v>
+        <v>5150</v>
       </c>
       <c r="F312" s="6">
-        <v>0</v>
+        <v>87550</v>
       </c>
     </row>
     <row r="313" spans="1:6" customHeight="0">
       <c r="A313" s="6" t="inlineStr">
         <is>
-          <t>LLDPE F1 SIN ADITIVOS</t>
+          <t>LLDPE LB1820B BUTENO MI 2 SIN ADITIVOS</t>
         </is>
       </c>
       <c r="B313" s="6">
         <v>1.25</v>
       </c>
       <c r="C313" s="6">
         <v>1.25</v>
       </c>
       <c r="D313" s="6">
-        <v>4950</v>
+        <v>4750</v>
       </c>
       <c r="E313" s="6">
-        <v>6187.5</v>
+        <v>5937.5</v>
       </c>
       <c r="F313" s="6">
-        <v>114468.75</v>
+        <v>100937.5</v>
       </c>
     </row>
     <row r="314" spans="1:6" customHeight="0">
       <c r="A314" s="6" t="inlineStr">
         <is>
-          <t>LLDPE F2 CON ADITIVOS</t>
+          <t>LLDPE LB1820B BUTENO MI 2 SIN ADITIVOS</t>
         </is>
       </c>
       <c r="B314" s="6">
-        <v>0.48</v>
+        <v>1.25</v>
       </c>
       <c r="C314" s="6">
-        <v>1.05822</v>
+        <v>1.25</v>
       </c>
       <c r="D314" s="6">
-        <v>850</v>
+        <v>2750</v>
       </c>
       <c r="E314" s="6">
-        <v>899.487</v>
+        <v>3437.5</v>
       </c>
       <c r="F314" s="6">
-        <v>16640.5095</v>
+        <v>58437.5</v>
       </c>
     </row>
     <row r="315" spans="1:6" customHeight="0">
       <c r="A315" s="6" t="inlineStr">
         <is>
-          <t>LLDPE F2 CON ADITIVOS</t>
+          <t>LLDPE LF1020 F2 CON ADITIVOS</t>
         </is>
       </c>
       <c r="B315" s="6">
-        <v>1.25</v>
+        <v>0.985</v>
       </c>
       <c r="C315" s="6">
-        <v>1.25</v>
+        <v>0.985</v>
       </c>
       <c r="D315" s="6">
-        <v>18325</v>
+        <v>50</v>
       </c>
       <c r="E315" s="6">
-        <v>22906.25</v>
+        <v>49.25</v>
       </c>
       <c r="F315" s="6">
-        <v>423765.625</v>
+        <v>837.25</v>
       </c>
     </row>
     <row r="316" spans="1:6" customHeight="0">
       <c r="A316" s="6" t="inlineStr">
         <is>
-          <t>LLDPE F2 SIN ADITIVOS</t>
+          <t>LLDPE LL0218 SIN ADITIVOS</t>
         </is>
       </c>
       <c r="B316" s="6">
-        <v>1.25</v>
+        <v>0.4</v>
       </c>
       <c r="C316" s="6">
-        <v>1.25</v>
+        <v>0.88185</v>
       </c>
       <c r="D316" s="6">
-        <v>17450</v>
+        <v>925</v>
       </c>
       <c r="E316" s="6">
-        <v>21812.5</v>
+        <v>815.7113</v>
       </c>
       <c r="F316" s="6">
-        <v>403531.25</v>
+        <v>13867.0913</v>
       </c>
     </row>
     <row r="317" spans="1:6" customHeight="0">
       <c r="A317" s="6" t="inlineStr">
         <is>
-          <t>LLDPE FP120 D NOVASCLAIR (F1)</t>
+          <t>LLDPE MFI 3 C AD</t>
         </is>
       </c>
       <c r="B317" s="6">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="C317" s="6">
-        <v>0.859804</v>
+        <v>0.88185</v>
       </c>
       <c r="D317" s="6">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="E317" s="6">
-        <v>8.598</v>
+        <v>0</v>
       </c>
       <c r="F317" s="6">
-        <v>159.0637</v>
+        <v>0</v>
       </c>
     </row>
     <row r="318" spans="1:6" customHeight="0">
       <c r="A318" s="6" t="inlineStr">
         <is>
-          <t>LLDPE FP120 D NOVASCLAIR (F1)</t>
+          <t>LLDPE OFFGRADE MI 1-2.8</t>
         </is>
       </c>
       <c r="B318" s="6">
-        <v>0.39</v>
+        <v>0.98</v>
       </c>
       <c r="C318" s="6">
-        <v>0.859804</v>
+        <v>0.98</v>
       </c>
       <c r="D318" s="6">
-        <v>10</v>
+        <v>200</v>
       </c>
       <c r="E318" s="6">
-        <v>8.598</v>
+        <v>196</v>
       </c>
       <c r="F318" s="6">
-        <v>159.0637</v>
+        <v>3332</v>
       </c>
     </row>
     <row r="319" spans="1:6" customHeight="0">
       <c r="A319" s="6" t="inlineStr">
         <is>
-          <t>LLDPE GCLENE LLBF2 SA (SACO LLDPE F2 CON AD)</t>
+          <t>LURAN 358N</t>
         </is>
       </c>
       <c r="B319" s="6">
-        <v>0.397</v>
+        <v>0</v>
       </c>
       <c r="C319" s="6">
-        <v>0.875236</v>
+        <v>0</v>
       </c>
       <c r="D319" s="6">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="E319" s="6">
         <v>0</v>
       </c>
       <c r="F319" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="320" spans="1:6" customHeight="0">
       <c r="A320" s="6" t="inlineStr">
         <is>
-          <t>LLDPE LB1810E2 BUTENO MI 1 CON ADITIVOS</t>
+          <t>LURAN 358N</t>
         </is>
       </c>
       <c r="B320" s="6">
-        <v>1.03</v>
+        <v>2.8</v>
       </c>
       <c r="C320" s="6">
-        <v>1.03</v>
+        <v>2.8</v>
       </c>
       <c r="D320" s="6">
-        <v>0</v>
+        <v>5500</v>
       </c>
       <c r="E320" s="6">
-        <v>0</v>
+        <v>15400</v>
       </c>
       <c r="F320" s="6">
-        <v>0</v>
+        <v>261800</v>
       </c>
     </row>
     <row r="321" spans="1:6" customHeight="0">
       <c r="A321" s="6" t="inlineStr">
         <is>
-          <t>LLDPE LB1810E2 BUTENO MI 1 CON ADITIVOS</t>
+          <t>LURAN 358N</t>
         </is>
       </c>
       <c r="B321" s="6">
-        <v>1.03</v>
+        <v>2.8</v>
       </c>
       <c r="C321" s="6">
-        <v>1.03</v>
+        <v>2.8</v>
       </c>
       <c r="D321" s="6">
-        <v>19825</v>
+        <v>16500</v>
       </c>
       <c r="E321" s="6">
-        <v>20419.75</v>
+        <v>46200</v>
       </c>
       <c r="F321" s="6">
-        <v>377765.375</v>
+        <v>785400</v>
       </c>
     </row>
     <row r="322" spans="1:6" customHeight="0">
       <c r="A322" s="6" t="inlineStr">
         <is>
-          <t>LLDPE LB1810E2 BUTENO MI 1 CON ADITIVOS</t>
+          <t>MAC 701 BK</t>
         </is>
       </c>
       <c r="B322" s="6">
-        <v>1.03</v>
+        <v>2.7</v>
       </c>
       <c r="C322" s="6">
-        <v>1.03</v>
+        <v>2.7</v>
       </c>
       <c r="D322" s="6">
-        <v>8050</v>
+        <v>38875</v>
       </c>
       <c r="E322" s="6">
-        <v>8291.5</v>
+        <v>104962.5</v>
       </c>
       <c r="F322" s="6">
-        <v>153392.75</v>
+        <v>1784362.5</v>
       </c>
     </row>
     <row r="323" spans="1:6" customHeight="0">
       <c r="A323" s="6" t="inlineStr">
         <is>
-          <t>LLDPE LB1810E2 BUTENO MI 1 CON ADITIVOS</t>
+          <t>MAC 701 BK</t>
         </is>
       </c>
       <c r="B323" s="6">
-        <v>1.03</v>
+        <v>2.95</v>
       </c>
       <c r="C323" s="6">
-        <v>1.03</v>
+        <v>2.95</v>
       </c>
       <c r="D323" s="6">
-        <v>5000</v>
+        <v>15</v>
       </c>
       <c r="E323" s="6">
-        <v>5150</v>
+        <v>44.25</v>
       </c>
       <c r="F323" s="6">
-        <v>95275</v>
+        <v>752.25</v>
       </c>
     </row>
     <row r="324" spans="1:6" customHeight="0">
       <c r="A324" s="6" t="inlineStr">
         <is>
-          <t>LLDPE LB1820B BUTENO MI 2 SIN ADITIVOS</t>
+          <t>MATERIAL PARA IMPRESORA 3D FC10130</t>
         </is>
       </c>
       <c r="B324" s="6">
-        <v>1.25</v>
+        <v>4.5</v>
       </c>
       <c r="C324" s="6">
-        <v>1.25</v>
+        <v>4.5</v>
       </c>
       <c r="D324" s="6">
-        <v>7500</v>
+        <v>9895</v>
       </c>
       <c r="E324" s="6">
-        <v>9375</v>
+        <v>44527.5</v>
       </c>
       <c r="F324" s="6">
-        <v>173437.5</v>
+        <v>756967.5</v>
       </c>
     </row>
     <row r="325" spans="1:6" customHeight="0">
       <c r="A325" s="6" t="inlineStr">
         <is>
-          <t>LLDPE LF1020 F2 CON ADITIVOS</t>
+          <t>MATERIAL PARA IMPRESORA 3D FC32230</t>
         </is>
       </c>
       <c r="B325" s="6">
-        <v>0.985</v>
+        <v>4.5</v>
       </c>
       <c r="C325" s="6">
-        <v>0.985</v>
+        <v>4.5</v>
       </c>
       <c r="D325" s="6">
-        <v>50</v>
+        <v>9970</v>
       </c>
       <c r="E325" s="6">
-        <v>49.25</v>
+        <v>44865</v>
       </c>
       <c r="F325" s="6">
-        <v>911.125</v>
+        <v>762705</v>
       </c>
     </row>
     <row r="326" spans="1:6" customHeight="0">
       <c r="A326" s="6" t="inlineStr">
         <is>
-          <t>LLDPE LL0218 SIN ADITIVOS</t>
+          <t>MATERIAL PARA IMPRESORA 3D FC45140</t>
         </is>
       </c>
       <c r="B326" s="6">
-        <v>0.4</v>
+        <v>4.5</v>
       </c>
       <c r="C326" s="6">
-        <v>0.88185</v>
+        <v>4.5</v>
       </c>
       <c r="D326" s="6">
-        <v>975</v>
+        <v>5000</v>
       </c>
       <c r="E326" s="6">
-        <v>859.8038</v>
+        <v>22500</v>
       </c>
       <c r="F326" s="6">
-        <v>15906.3694</v>
+        <v>382500</v>
       </c>
     </row>
     <row r="327" spans="1:6" customHeight="0">
       <c r="A327" s="6" t="inlineStr">
         <is>
-          <t>LLDPE MFI 3 C AD</t>
+          <t>MAX</t>
         </is>
       </c>
       <c r="B327" s="6">
-        <v>0.4</v>
+        <v>0.85</v>
       </c>
       <c r="C327" s="6">
-        <v>0.88185</v>
+        <v>0.85</v>
       </c>
       <c r="D327" s="6">
-        <v>0</v>
+        <v>775.2</v>
       </c>
       <c r="E327" s="6">
-        <v>0</v>
+        <v>658.92</v>
       </c>
       <c r="F327" s="6">
-        <v>0</v>
+        <v>11201.64</v>
       </c>
     </row>
     <row r="328" spans="1:6" customHeight="0">
       <c r="A328" s="6" t="inlineStr">
         <is>
-          <t>LLDPE OFFGRADE MI 1-2.8</t>
+          <t>MB CARBONATO DE CALCIO 80% E1</t>
         </is>
       </c>
       <c r="B328" s="6">
-        <v>0.98</v>
+        <v>0.412</v>
       </c>
       <c r="C328" s="6">
-        <v>0.98</v>
+        <v>0.412</v>
       </c>
       <c r="D328" s="6">
-        <v>1000</v>
+        <v>712.5</v>
       </c>
       <c r="E328" s="6">
-        <v>980</v>
+        <v>293.55</v>
       </c>
       <c r="F328" s="6">
-        <v>18130</v>
+        <v>4990.35</v>
       </c>
     </row>
     <row r="329" spans="1:6" customHeight="0">
       <c r="A329" s="6" t="inlineStr">
         <is>
-          <t>LLDPE OFFGRADE MI 1-2.8</t>
+          <t>MB CARBONATO DE CALCIO 80% E1</t>
         </is>
       </c>
       <c r="B329" s="6">
-        <v>0.98</v>
+        <v>0.412</v>
       </c>
       <c r="C329" s="6">
-        <v>0.98</v>
+        <v>0.412</v>
       </c>
       <c r="D329" s="6">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="E329" s="6">
-        <v>196</v>
+        <v>329.6</v>
       </c>
       <c r="F329" s="6">
-        <v>3626</v>
+        <v>5603.2</v>
       </c>
     </row>
     <row r="330" spans="1:6" customHeight="0">
       <c r="A330" s="6" t="inlineStr">
         <is>
-          <t>LURAN 358N</t>
+          <t>MB CARBONATO DE CALCIO 80% E1</t>
         </is>
       </c>
       <c r="B330" s="6">
-        <v>0</v>
+        <v>0.412</v>
       </c>
       <c r="C330" s="6">
-        <v>0</v>
+        <v>0.412</v>
       </c>
       <c r="D330" s="6">
-        <v>100</v>
+        <v>550</v>
       </c>
       <c r="E330" s="6">
-        <v>0</v>
+        <v>226.6</v>
       </c>
       <c r="F330" s="6">
-        <v>0</v>
+        <v>3852.2</v>
       </c>
     </row>
     <row r="331" spans="1:6" customHeight="0">
       <c r="A331" s="6" t="inlineStr">
         <is>
-          <t>LURAN 358N</t>
+          <t>MUESTRA RAUL HDZ PP RANDOM</t>
         </is>
       </c>
       <c r="B331" s="6">
-        <v>2.8</v>
+        <v>0</v>
       </c>
       <c r="C331" s="6">
-        <v>2.8</v>
+        <v>0</v>
       </c>
       <c r="D331" s="6">
-        <v>6875</v>
+        <v>20</v>
       </c>
       <c r="E331" s="6">
-        <v>19250</v>
+        <v>0</v>
       </c>
       <c r="F331" s="6">
-        <v>356125</v>
+        <v>0</v>
       </c>
     </row>
     <row r="332" spans="1:6" customHeight="0">
       <c r="A332" s="6" t="inlineStr">
         <is>
-          <t>LURAN 358N</t>
+          <t>MUESTRAS ASAHI</t>
         </is>
       </c>
       <c r="B332" s="6">
-        <v>2.8</v>
+        <v>0</v>
       </c>
       <c r="C332" s="6">
-        <v>2.8</v>
+        <v>0</v>
       </c>
       <c r="D332" s="6">
-        <v>16500</v>
+        <v>421.42</v>
       </c>
       <c r="E332" s="6">
-        <v>46200</v>
+        <v>0</v>
       </c>
       <c r="F332" s="6">
-        <v>854700</v>
+        <v>0</v>
       </c>
     </row>
     <row r="333" spans="1:6" customHeight="0">
       <c r="A333" s="6" t="inlineStr">
         <is>
-          <t>MAC 701 BK</t>
+          <t>MUESTRAS ASAHI</t>
         </is>
       </c>
       <c r="B333" s="6">
-        <v>2.7</v>
+        <v>1.1</v>
       </c>
       <c r="C333" s="6">
-        <v>2.7</v>
+        <v>1.1</v>
       </c>
       <c r="D333" s="6">
-        <v>39000</v>
+        <v>53.58</v>
       </c>
       <c r="E333" s="6">
-        <v>105300</v>
+        <v>58.938</v>
       </c>
       <c r="F333" s="6">
-        <v>1948050</v>
+        <v>1001.946</v>
       </c>
     </row>
     <row r="334" spans="1:6" customHeight="0">
       <c r="A334" s="6" t="inlineStr">
         <is>
-          <t>MAC 701 BK</t>
+          <t>NA204 (POLIETILENO CYNPOL LD0718)</t>
         </is>
       </c>
       <c r="B334" s="6">
-        <v>2.95</v>
+        <v>0.65</v>
       </c>
       <c r="C334" s="6">
-        <v>2.95</v>
+        <v>1.433006</v>
       </c>
       <c r="D334" s="6">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="E334" s="6">
-        <v>44.25</v>
+        <v>0</v>
       </c>
       <c r="F334" s="6">
-        <v>818.625</v>
+        <v>0</v>
       </c>
     </row>
     <row r="335" spans="1:6" customHeight="0">
       <c r="A335" s="6" t="inlineStr">
         <is>
-          <t>MATERIAL PARA IMPRESORA 3D FC10130</t>
+          <t>NAS 30</t>
         </is>
       </c>
       <c r="B335" s="6">
-        <v>4.5</v>
+        <v>3.26</v>
       </c>
       <c r="C335" s="6">
-        <v>4.5</v>
+        <v>3.26</v>
       </c>
       <c r="D335" s="6">
-        <v>9895</v>
+        <v>429</v>
       </c>
       <c r="E335" s="6">
-        <v>44527.5</v>
+        <v>1398.54</v>
       </c>
       <c r="F335" s="6">
-        <v>823758.75</v>
+        <v>23775.18</v>
       </c>
     </row>
     <row r="336" spans="1:6" customHeight="0">
       <c r="A336" s="6" t="inlineStr">
         <is>
-          <t>MATERIAL PARA IMPRESORA 3D FC32230</t>
+          <t>NAS 30</t>
         </is>
       </c>
       <c r="B336" s="6">
-        <v>4.5</v>
+        <v>3.59</v>
       </c>
       <c r="C336" s="6">
-        <v>4.5</v>
+        <v>3.59</v>
       </c>
       <c r="D336" s="6">
-        <v>9970</v>
+        <v>18876</v>
       </c>
       <c r="E336" s="6">
-        <v>44865</v>
+        <v>67764.84</v>
       </c>
       <c r="F336" s="6">
-        <v>830002.5</v>
+        <v>1152002.28</v>
       </c>
     </row>
     <row r="337" spans="1:6" customHeight="0">
       <c r="A337" s="6" t="inlineStr">
         <is>
-          <t>MATERIAL PARA IMPRESORA 3D FC45140</t>
+          <t>NEOPET 84FR</t>
         </is>
       </c>
       <c r="B337" s="6">
-        <v>4.5</v>
+        <v>1.175</v>
       </c>
       <c r="C337" s="6">
-        <v>4.5</v>
+        <v>1.175</v>
       </c>
       <c r="D337" s="6">
-        <v>5000</v>
+        <v>1100</v>
       </c>
       <c r="E337" s="6">
-        <v>22500</v>
+        <v>1292.5</v>
       </c>
       <c r="F337" s="6">
-        <v>416250</v>
+        <v>21972.5</v>
       </c>
     </row>
     <row r="338" spans="1:6" customHeight="0">
       <c r="A338" s="6" t="inlineStr">
         <is>
-          <t>MAX</t>
+          <t>NOROX 750</t>
         </is>
       </c>
       <c r="B338" s="6">
-        <v>0.85</v>
+        <v>19.62</v>
       </c>
       <c r="C338" s="6">
-        <v>0.85</v>
+        <v>19.62</v>
       </c>
       <c r="D338" s="6">
-        <v>775.2</v>
+        <v>3.63</v>
       </c>
       <c r="E338" s="6">
-        <v>658.92</v>
+        <v>71.2206</v>
       </c>
       <c r="F338" s="6">
-        <v>12190.02</v>
+        <v>1210.7502</v>
       </c>
     </row>
     <row r="339" spans="1:6" customHeight="0">
       <c r="A339" s="6" t="inlineStr">
         <is>
-          <t>MB CARBONATO DE CALCIO 80% E1</t>
+          <t>NOROX MEK 900</t>
         </is>
       </c>
       <c r="B339" s="6">
-        <v>0.412</v>
+        <v>184.3</v>
       </c>
       <c r="C339" s="6">
-        <v>0.412</v>
+        <v>184.3</v>
       </c>
       <c r="D339" s="6">
-        <v>712.5</v>
+        <v>0</v>
       </c>
       <c r="E339" s="6">
-        <v>293.55</v>
+        <v>0</v>
       </c>
       <c r="F339" s="6">
-        <v>5430.675</v>
+        <v>0</v>
       </c>
     </row>
     <row r="340" spans="1:6" customHeight="0">
       <c r="A340" s="6" t="inlineStr">
         <is>
-          <t>MB CARBONATO DE CALCIO 80% E1</t>
+          <t>NOROX MEK 900</t>
         </is>
       </c>
       <c r="B340" s="6">
-        <v>0.412</v>
+        <v>199.75</v>
       </c>
       <c r="C340" s="6">
-        <v>0.412</v>
+        <v>199.75</v>
       </c>
       <c r="D340" s="6">
-        <v>5800</v>
+        <v>116.16</v>
       </c>
       <c r="E340" s="6">
-        <v>2389.6</v>
+        <v>23202.96</v>
       </c>
       <c r="F340" s="6">
-        <v>44207.6</v>
+        <v>394450.32</v>
       </c>
     </row>
     <row r="341" spans="1:6" customHeight="0">
       <c r="A341" s="6" t="inlineStr">
         <is>
-          <t>MB CARBONATO DE CALCIO 80% E1</t>
+          <t>NORPOL C 14001</t>
         </is>
       </c>
       <c r="B341" s="6">
-        <v>0.412</v>
+        <v>119.8</v>
       </c>
       <c r="C341" s="6">
-        <v>0.412</v>
+        <v>119.8</v>
       </c>
       <c r="D341" s="6">
-        <v>550</v>
+        <v>0</v>
       </c>
       <c r="E341" s="6">
-        <v>226.6</v>
+        <v>0</v>
       </c>
       <c r="F341" s="6">
-        <v>4192.1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="342" spans="1:6" customHeight="0">
       <c r="A342" s="6" t="inlineStr">
         <is>
-          <t>MUESTRA RAUL HDZ PP RANDOM</t>
+          <t>NORPOL C 14001</t>
         </is>
       </c>
       <c r="B342" s="6">
-        <v>0</v>
+        <v>119.8</v>
       </c>
       <c r="C342" s="6">
-        <v>0</v>
+        <v>119.8</v>
       </c>
       <c r="D342" s="6">
-        <v>20</v>
+        <v>479</v>
       </c>
       <c r="E342" s="6">
-        <v>0</v>
+        <v>57384.2</v>
       </c>
       <c r="F342" s="6">
-        <v>0</v>
+        <v>975531.4</v>
       </c>
     </row>
     <row r="343" spans="1:6" customHeight="0">
       <c r="A343" s="6" t="inlineStr">
         <is>
-          <t>MUESTRAS ASAHI</t>
+          <t>NORPOL GSX10128H</t>
         </is>
       </c>
       <c r="B343" s="6">
-        <v>0</v>
+        <v>87.5</v>
       </c>
       <c r="C343" s="6">
-        <v>0</v>
+        <v>87.5</v>
       </c>
       <c r="D343" s="6">
-        <v>421.42</v>
+        <v>0</v>
       </c>
       <c r="E343" s="6">
         <v>0</v>
       </c>
       <c r="F343" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="344" spans="1:6" customHeight="0">
       <c r="A344" s="6" t="inlineStr">
         <is>
-          <t>MUESTRAS ASAHI</t>
+          <t>NORPOL GSX10128H</t>
         </is>
       </c>
       <c r="B344" s="6">
-        <v>1.1</v>
+        <v>87.5</v>
       </c>
       <c r="C344" s="6">
-        <v>1.1</v>
+        <v>87.5</v>
       </c>
       <c r="D344" s="6">
-        <v>53.58</v>
+        <v>1000</v>
       </c>
       <c r="E344" s="6">
-        <v>58.938</v>
+        <v>87500</v>
       </c>
       <c r="F344" s="6">
-        <v>1090.353</v>
+        <v>1487500</v>
       </c>
     </row>
     <row r="345" spans="1:6" customHeight="0">
       <c r="A345" s="6" t="inlineStr">
         <is>
-          <t>NA204 (POLIETILENO CYNPOL LD0718)</t>
+          <t>NY6 CCFV30 BK</t>
         </is>
       </c>
       <c r="B345" s="6">
-        <v>0.92</v>
+        <v>3.8</v>
       </c>
       <c r="C345" s="6">
-        <v>2.028255</v>
+        <v>3.8</v>
       </c>
       <c r="D345" s="6">
-        <v>12500</v>
+        <v>200</v>
       </c>
       <c r="E345" s="6">
-        <v>25353.1875</v>
+        <v>760</v>
       </c>
       <c r="F345" s="6">
-        <v>469033.9688</v>
+        <v>12920</v>
       </c>
     </row>
     <row r="346" spans="1:6" customHeight="0">
       <c r="A346" s="6" t="inlineStr">
         <is>
-          <t>NA204 (POLIETILENO CYNPOL LD0718)</t>
+          <t>NYLON 66 33% GF NYCAL 2150R33H</t>
         </is>
       </c>
       <c r="B346" s="6">
-        <v>0.92</v>
+        <v>3.8</v>
       </c>
       <c r="C346" s="6">
-        <v>2.028255</v>
+        <v>3.8</v>
       </c>
       <c r="D346" s="6">
-        <v>25000</v>
+        <v>242</v>
       </c>
       <c r="E346" s="6">
-        <v>50706.375</v>
+        <v>919.6</v>
       </c>
       <c r="F346" s="6">
-        <v>938067.9375</v>
+        <v>15633.2</v>
       </c>
     </row>
     <row r="347" spans="1:6" customHeight="0">
       <c r="A347" s="6" t="inlineStr">
         <is>
-          <t>NA204 (POLIETILENO CYNPOL LD0718)</t>
+          <t>NYLON PA6 NATURAL 34% FV</t>
         </is>
       </c>
       <c r="B347" s="6">
-        <v>0.92</v>
+        <v>3.03</v>
       </c>
       <c r="C347" s="6">
-        <v>2.028255</v>
+        <v>3.03</v>
       </c>
       <c r="D347" s="6">
-        <v>15000</v>
+        <v>7115</v>
       </c>
       <c r="E347" s="6">
-        <v>30423.825</v>
+        <v>21558.45</v>
       </c>
       <c r="F347" s="6">
-        <v>562840.7625</v>
+        <v>366493.65</v>
       </c>
     </row>
     <row r="348" spans="1:6" customHeight="0">
       <c r="A348" s="6" t="inlineStr">
         <is>
-          <t>NA204 (POLIETILENO CYNPOL LD0718)</t>
+          <t>NYLON POLIAMIDA 66 C112 HSNC107</t>
         </is>
       </c>
       <c r="B348" s="6">
-        <v>0.81</v>
+        <v>3.81</v>
       </c>
       <c r="C348" s="6">
-        <v>1.785746</v>
+        <v>3.81</v>
       </c>
       <c r="D348" s="6">
-        <v>82327</v>
+        <v>22550</v>
       </c>
       <c r="E348" s="6">
-        <v>147015.1315</v>
+        <v>85915.5</v>
       </c>
       <c r="F348" s="6">
-        <v>2719779.9332</v>
+        <v>1460563.5</v>
       </c>
     </row>
     <row r="349" spans="1:6" customHeight="0">
       <c r="A349" s="6" t="inlineStr">
         <is>
-          <t>NAS 30</t>
+          <t>NYLON POLIAMIDA 66 C112 HSNC107</t>
         </is>
       </c>
       <c r="B349" s="6">
-        <v>3.26</v>
+        <v>3.81</v>
       </c>
       <c r="C349" s="6">
-        <v>3.26</v>
+        <v>3.81</v>
       </c>
       <c r="D349" s="6">
-        <v>429</v>
+        <v>450</v>
       </c>
       <c r="E349" s="6">
-        <v>1398.54</v>
+        <v>1714.5</v>
       </c>
       <c r="F349" s="6">
-        <v>25872.99</v>
+        <v>29146.5</v>
       </c>
     </row>
     <row r="350" spans="1:6" customHeight="0">
       <c r="A350" s="6" t="inlineStr">
         <is>
-          <t>NEOPET 84FR</t>
+          <t>NYLON POLIAMIDA 66 G30 HS BK 161</t>
         </is>
       </c>
       <c r="B350" s="6">
-        <v>1.175</v>
+        <v>3.92</v>
       </c>
       <c r="C350" s="6">
-        <v>1.175</v>
+        <v>3.92</v>
       </c>
       <c r="D350" s="6">
-        <v>1100</v>
+        <v>7475</v>
       </c>
       <c r="E350" s="6">
-        <v>1292.5</v>
+        <v>29302</v>
       </c>
       <c r="F350" s="6">
-        <v>23911.25</v>
+        <v>498134</v>
       </c>
     </row>
     <row r="351" spans="1:6" customHeight="0">
       <c r="A351" s="6" t="inlineStr">
         <is>
-          <t>NOROX 750</t>
+          <t>NYLON POLIAMIDA 66 G30 HS NC</t>
         </is>
       </c>
       <c r="B351" s="6">
-        <v>19.62</v>
+        <v>3.92</v>
       </c>
       <c r="C351" s="6">
-        <v>19.62</v>
+        <v>3.92</v>
       </c>
       <c r="D351" s="6">
-        <v>3.63</v>
+        <v>3875</v>
       </c>
       <c r="E351" s="6">
-        <v>71.2206</v>
+        <v>15190</v>
       </c>
       <c r="F351" s="6">
-        <v>1317.5811</v>
+        <v>258230</v>
       </c>
     </row>
     <row r="352" spans="1:6" customHeight="0">
       <c r="A352" s="6" t="inlineStr">
         <is>
-          <t>NOROX MEK 900</t>
+          <t>NYLON POLIAMIDA 66 HI NATURAL</t>
         </is>
       </c>
       <c r="B352" s="6">
-        <v>184.3</v>
+        <v>3.92</v>
       </c>
       <c r="C352" s="6">
-        <v>184.3</v>
+        <v>3.92</v>
       </c>
       <c r="D352" s="6">
-        <v>0</v>
+        <v>6190</v>
       </c>
       <c r="E352" s="6">
-        <v>0</v>
+        <v>24264.8</v>
       </c>
       <c r="F352" s="6">
-        <v>0</v>
+        <v>412501.6</v>
       </c>
     </row>
     <row r="353" spans="1:6" customHeight="0">
       <c r="A353" s="6" t="inlineStr">
         <is>
-          <t>NOROX MEK 900</t>
+          <t>NYLON POLIAMIDA 66 HI NATURAL</t>
         </is>
       </c>
       <c r="B353" s="6">
-        <v>199.75</v>
+        <v>3.92</v>
       </c>
       <c r="C353" s="6">
-        <v>199.75</v>
+        <v>3.92</v>
       </c>
       <c r="D353" s="6">
-        <v>116.16</v>
+        <v>1725</v>
       </c>
       <c r="E353" s="6">
-        <v>23202.96</v>
+        <v>6762</v>
       </c>
       <c r="F353" s="6">
-        <v>429254.76</v>
+        <v>114954</v>
       </c>
     </row>
     <row r="354" spans="1:6" customHeight="0">
       <c r="A354" s="6" t="inlineStr">
         <is>
-          <t>NORPOL C 14001</t>
+          <t>PA 6 G30 A7H 60019</t>
         </is>
       </c>
       <c r="B354" s="6">
-        <v>119.8</v>
+        <v>3.02</v>
       </c>
       <c r="C354" s="6">
-        <v>119.8</v>
+        <v>3.02</v>
       </c>
       <c r="D354" s="6">
-        <v>0</v>
+        <v>3025</v>
       </c>
       <c r="E354" s="6">
-        <v>0</v>
+        <v>9135.5</v>
       </c>
       <c r="F354" s="6">
-        <v>0</v>
+        <v>155303.5</v>
       </c>
     </row>
     <row r="355" spans="1:6" customHeight="0">
       <c r="A355" s="6" t="inlineStr">
         <is>
-          <t>NORPOL C 14001</t>
+          <t>PA 6 G30 A7H 60019</t>
         </is>
       </c>
       <c r="B355" s="6">
-        <v>119.8</v>
+        <v>3.02</v>
       </c>
       <c r="C355" s="6">
-        <v>119.8</v>
+        <v>3.02</v>
       </c>
       <c r="D355" s="6">
-        <v>450</v>
+        <v>15975</v>
       </c>
       <c r="E355" s="6">
-        <v>53910</v>
+        <v>48244.5</v>
       </c>
       <c r="F355" s="6">
-        <v>997335</v>
+        <v>820156.5</v>
       </c>
     </row>
     <row r="356" spans="1:6" customHeight="0">
       <c r="A356" s="6" t="inlineStr">
         <is>
-          <t>NORPOL C 14001</t>
+          <t>PA 6 G30 A7H 60019</t>
         </is>
       </c>
       <c r="B356" s="6">
-        <v>119.8</v>
+        <v>3.21</v>
       </c>
       <c r="C356" s="6">
-        <v>119.8</v>
+        <v>3.21</v>
       </c>
       <c r="D356" s="6">
-        <v>29</v>
+        <v>7000</v>
       </c>
       <c r="E356" s="6">
-        <v>3474.2</v>
+        <v>22470</v>
       </c>
       <c r="F356" s="6">
-        <v>64272.7</v>
+        <v>381990</v>
       </c>
     </row>
     <row r="357" spans="1:6" customHeight="0">
       <c r="A357" s="6" t="inlineStr">
         <is>
-          <t>NORPOL GSX10128H</t>
+          <t>PA 6 G30 A7H 60019</t>
         </is>
       </c>
       <c r="B357" s="6">
-        <v>87.5</v>
+        <v>3.02</v>
       </c>
       <c r="C357" s="6">
-        <v>87.5</v>
+        <v>3.02</v>
       </c>
       <c r="D357" s="6">
-        <v>0</v>
+        <v>4000</v>
       </c>
       <c r="E357" s="6">
-        <v>0</v>
+        <v>12080</v>
       </c>
       <c r="F357" s="6">
-        <v>0</v>
+        <v>205360</v>
       </c>
     </row>
     <row r="358" spans="1:6" customHeight="0">
       <c r="A358" s="6" t="inlineStr">
         <is>
-          <t>NORPOL GSX10128H</t>
+          <t>PA 6 G30 A7H G0019</t>
         </is>
       </c>
       <c r="B358" s="6">
-        <v>87.5</v>
+        <v>3.21</v>
       </c>
       <c r="C358" s="6">
-        <v>87.5</v>
+        <v>3.21</v>
       </c>
       <c r="D358" s="6">
-        <v>1000</v>
+        <v>5750</v>
       </c>
       <c r="E358" s="6">
-        <v>87500</v>
+        <v>18457.5</v>
       </c>
       <c r="F358" s="6">
-        <v>1618750</v>
+        <v>313777.5</v>
       </c>
     </row>
     <row r="359" spans="1:6" customHeight="0">
       <c r="A359" s="6" t="inlineStr">
         <is>
-          <t>NORPOL GSX10128H</t>
+          <t>PA 6 G30 A7H G0019</t>
         </is>
       </c>
       <c r="B359" s="6">
-        <v>87.5</v>
+        <v>3.21</v>
       </c>
       <c r="C359" s="6">
-        <v>87.5</v>
+        <v>3.21</v>
       </c>
       <c r="D359" s="6">
-        <v>1000</v>
+        <v>250</v>
       </c>
       <c r="E359" s="6">
-        <v>87500</v>
+        <v>802.5</v>
       </c>
       <c r="F359" s="6">
-        <v>1618750</v>
+        <v>13642.5</v>
       </c>
     </row>
     <row r="360" spans="1:6" customHeight="0">
       <c r="A360" s="6" t="inlineStr">
         <is>
-          <t>NY6 CCFV30 BK</t>
+          <t>PA 6 G30 A7H G0019</t>
         </is>
       </c>
       <c r="B360" s="6">
-        <v>3.8</v>
+        <v>3.21</v>
       </c>
       <c r="C360" s="6">
-        <v>3.8</v>
+        <v>3.21</v>
       </c>
       <c r="D360" s="6">
-        <v>200</v>
+        <v>24000</v>
       </c>
       <c r="E360" s="6">
-        <v>760</v>
+        <v>77040</v>
       </c>
       <c r="F360" s="6">
-        <v>14060</v>
+        <v>1309680</v>
       </c>
     </row>
     <row r="361" spans="1:6" customHeight="0">
       <c r="A361" s="6" t="inlineStr">
         <is>
-          <t>NYLON 66 33% GF NYCAL 2150R33H</t>
+          <t>PA6 A2050/560 GF50 BK0002-00</t>
         </is>
       </c>
       <c r="B361" s="6">
-        <v>3.8</v>
+        <v>3.1</v>
       </c>
       <c r="C361" s="6">
-        <v>3.8</v>
+        <v>3.1</v>
       </c>
       <c r="D361" s="6">
-        <v>242</v>
+        <v>18800</v>
       </c>
       <c r="E361" s="6">
-        <v>919.6</v>
+        <v>58280</v>
       </c>
       <c r="F361" s="6">
-        <v>17012.6</v>
+        <v>990760</v>
       </c>
     </row>
     <row r="362" spans="1:6" customHeight="0">
       <c r="A362" s="6" t="inlineStr">
         <is>
-          <t>NYLON PA6 NATURAL 34% FV</t>
+          <t>PA6 C100 HSNC 123</t>
         </is>
       </c>
       <c r="B362" s="6">
-        <v>3.03</v>
+        <v>2.45</v>
       </c>
       <c r="C362" s="6">
-        <v>3.03</v>
+        <v>2.45</v>
       </c>
       <c r="D362" s="6">
-        <v>7140</v>
+        <v>2215</v>
       </c>
       <c r="E362" s="6">
-        <v>21634.2</v>
+        <v>5426.75</v>
       </c>
       <c r="F362" s="6">
-        <v>400232.7</v>
+        <v>92254.75</v>
       </c>
     </row>
     <row r="363" spans="1:6" customHeight="0">
       <c r="A363" s="6" t="inlineStr">
         <is>
-          <t>NYLON POLIAMIDA 66 C112 HSNC107</t>
+          <t>PA6-G30 HSBK016</t>
         </is>
       </c>
       <c r="B363" s="6">
-        <v>3.81</v>
+        <v>2.3</v>
       </c>
       <c r="C363" s="6">
-        <v>3.81</v>
+        <v>2.3</v>
       </c>
       <c r="D363" s="6">
-        <v>22550</v>
+        <v>4975</v>
       </c>
       <c r="E363" s="6">
-        <v>85915.5</v>
+        <v>11442.5</v>
       </c>
       <c r="F363" s="6">
-        <v>1589436.75</v>
+        <v>194522.5</v>
       </c>
     </row>
     <row r="364" spans="1:6" customHeight="0">
       <c r="A364" s="6" t="inlineStr">
         <is>
-          <t>NYLON POLIAMIDA 66 C112 HSNC107</t>
+          <t>PA6-G40 HSBK100</t>
         </is>
       </c>
       <c r="B364" s="6">
-        <v>3.81</v>
+        <v>2.5</v>
       </c>
       <c r="C364" s="6">
-        <v>3.81</v>
+        <v>2.5</v>
       </c>
       <c r="D364" s="6">
-        <v>450</v>
+        <v>3850</v>
       </c>
       <c r="E364" s="6">
-        <v>1714.5</v>
+        <v>9625</v>
       </c>
       <c r="F364" s="6">
-        <v>31718.25</v>
+        <v>163625</v>
       </c>
     </row>
     <row r="365" spans="1:6" customHeight="0">
       <c r="A365" s="6" t="inlineStr">
         <is>
-          <t>NYLON POLIAMIDA 66 G30 HS BK 161</t>
+          <t>PA6-G40 HSBK100</t>
         </is>
       </c>
       <c r="B365" s="6">
-        <v>3.92</v>
+        <v>2.5</v>
       </c>
       <c r="C365" s="6">
-        <v>3.92</v>
+        <v>2.5</v>
       </c>
       <c r="D365" s="6">
-        <v>7475</v>
+        <v>25</v>
       </c>
       <c r="E365" s="6">
-        <v>29302</v>
+        <v>62.5</v>
       </c>
       <c r="F365" s="6">
-        <v>542087</v>
+        <v>1062.5</v>
       </c>
     </row>
     <row r="366" spans="1:6" customHeight="0">
       <c r="A366" s="6" t="inlineStr">
         <is>
-          <t>NYLON POLIAMIDA 66 G30 HS NC</t>
+          <t>PA6050L NAT</t>
         </is>
       </c>
       <c r="B366" s="6">
-        <v>3.92</v>
+        <v>3.9</v>
       </c>
       <c r="C366" s="6">
-        <v>3.92</v>
+        <v>3.9</v>
       </c>
       <c r="D366" s="6">
-        <v>3875</v>
+        <v>1045</v>
       </c>
       <c r="E366" s="6">
-        <v>15190</v>
+        <v>4075.5</v>
       </c>
       <c r="F366" s="6">
-        <v>281015</v>
+        <v>69283.5</v>
       </c>
     </row>
     <row r="367" spans="1:6" customHeight="0">
       <c r="A367" s="6" t="inlineStr">
         <is>
-          <t>NYLON POLIAMIDA 66 HI NATURAL</t>
+          <t>PA6050L NAT</t>
         </is>
       </c>
       <c r="B367" s="6">
-        <v>3.92</v>
+        <v>3.9</v>
       </c>
       <c r="C367" s="6">
-        <v>3.92</v>
+        <v>3.9</v>
       </c>
       <c r="D367" s="6">
-        <v>6190</v>
+        <v>1465.85</v>
       </c>
       <c r="E367" s="6">
-        <v>24264.8</v>
+        <v>5716.815</v>
       </c>
       <c r="F367" s="6">
-        <v>448898.8</v>
+        <v>97185.855</v>
       </c>
     </row>
     <row r="368" spans="1:6" customHeight="0">
       <c r="A368" s="6" t="inlineStr">
         <is>
-          <t>NYLON POLIAMIDA 66 HI NATURAL</t>
+          <t>PA6050L NAT</t>
         </is>
       </c>
       <c r="B368" s="6">
-        <v>3.92</v>
+        <v>3.9</v>
       </c>
       <c r="C368" s="6">
-        <v>3.92</v>
+        <v>3.9</v>
       </c>
       <c r="D368" s="6">
-        <v>1725</v>
+        <v>4801.65</v>
       </c>
       <c r="E368" s="6">
-        <v>6762</v>
+        <v>18726.435</v>
       </c>
       <c r="F368" s="6">
-        <v>125097</v>
+        <v>318349.395</v>
       </c>
     </row>
     <row r="369" spans="1:6" customHeight="0">
       <c r="A369" s="6" t="inlineStr">
         <is>
-          <t>PA 6 G30 A7H 60019</t>
+          <t>PA6050L NAT</t>
         </is>
       </c>
       <c r="B369" s="6">
-        <v>3.02</v>
+        <v>3.9</v>
       </c>
       <c r="C369" s="6">
-        <v>3.02</v>
+        <v>3.9</v>
       </c>
       <c r="D369" s="6">
-        <v>3025</v>
+        <v>17.5</v>
       </c>
       <c r="E369" s="6">
-        <v>9135.5</v>
+        <v>68.25</v>
       </c>
       <c r="F369" s="6">
-        <v>169006.75</v>
+        <v>1160.25</v>
       </c>
     </row>
     <row r="370" spans="1:6" customHeight="0">
       <c r="A370" s="6" t="inlineStr">
         <is>
-          <t>PA 6 G30 A7H 60019</t>
+          <t>PA6050L NAT</t>
         </is>
       </c>
       <c r="B370" s="6">
-        <v>3.02</v>
+        <v>2.69</v>
       </c>
       <c r="C370" s="6">
-        <v>3.02</v>
+        <v>2.69</v>
       </c>
       <c r="D370" s="6">
-        <v>15975</v>
+        <v>0</v>
       </c>
       <c r="E370" s="6">
-        <v>48244.5</v>
+        <v>0</v>
       </c>
       <c r="F370" s="6">
-        <v>892523.25</v>
+        <v>0</v>
       </c>
     </row>
     <row r="371" spans="1:6" customHeight="0">
       <c r="A371" s="6" t="inlineStr">
         <is>
-          <t>PA 6 G30 A7H 60019</t>
+          <t>PA6050LUVBK</t>
         </is>
       </c>
       <c r="B371" s="6">
-        <v>3.21</v>
+        <v>3.79</v>
       </c>
       <c r="C371" s="6">
-        <v>3.21</v>
+        <v>3.79</v>
       </c>
       <c r="D371" s="6">
-        <v>7000</v>
+        <v>4437.41</v>
       </c>
       <c r="E371" s="6">
-        <v>22470</v>
+        <v>16817.7839</v>
       </c>
       <c r="F371" s="6">
-        <v>415695</v>
+        <v>285902.3263</v>
       </c>
     </row>
     <row r="372" spans="1:6" customHeight="0">
       <c r="A372" s="6" t="inlineStr">
         <is>
-          <t>PA 6 G30 A7H 60019</t>
+          <t>PA6050LUVBK</t>
         </is>
       </c>
       <c r="B372" s="6">
-        <v>3.02</v>
+        <v>3.79</v>
       </c>
       <c r="C372" s="6">
-        <v>3.02</v>
+        <v>3.79</v>
       </c>
       <c r="D372" s="6">
-        <v>4000</v>
+        <v>1121.85</v>
       </c>
       <c r="E372" s="6">
-        <v>12080</v>
+        <v>4251.8115</v>
       </c>
       <c r="F372" s="6">
-        <v>223480</v>
+        <v>72280.7955</v>
       </c>
     </row>
     <row r="373" spans="1:6" customHeight="0">
       <c r="A373" s="6" t="inlineStr">
         <is>
-          <t>PA 6 G30 A7H G0019</t>
+          <t>PA6050LUVBK</t>
         </is>
       </c>
       <c r="B373" s="6">
-        <v>3.21</v>
+        <v>3.79</v>
       </c>
       <c r="C373" s="6">
-        <v>3.21</v>
+        <v>3.79</v>
       </c>
       <c r="D373" s="6">
-        <v>5750</v>
+        <v>2498.91</v>
       </c>
       <c r="E373" s="6">
-        <v>18457.5</v>
+        <v>9470.8689</v>
       </c>
       <c r="F373" s="6">
-        <v>341463.75</v>
+        <v>161004.7713</v>
       </c>
     </row>
     <row r="374" spans="1:6" customHeight="0">
       <c r="A374" s="6" t="inlineStr">
         <is>
-          <t>PA 6 G30 A7H G0019</t>
+          <t>PA6050LUVBK</t>
         </is>
       </c>
       <c r="B374" s="6">
-        <v>3.21</v>
+        <v>3.79</v>
       </c>
       <c r="C374" s="6">
-        <v>3.21</v>
+        <v>3.79</v>
       </c>
       <c r="D374" s="6">
-        <v>250</v>
+        <v>25</v>
       </c>
       <c r="E374" s="6">
-        <v>802.5</v>
+        <v>94.75</v>
       </c>
       <c r="F374" s="6">
-        <v>14846.25</v>
+        <v>1610.75</v>
       </c>
     </row>
     <row r="375" spans="1:6" customHeight="0">
       <c r="A375" s="6" t="inlineStr">
         <is>
-          <t>PA 6 G30 A7H G0019</t>
+          <t>PA60GR10HSLUBK</t>
         </is>
       </c>
       <c r="B375" s="6">
-        <v>3.21</v>
+        <v>1.95</v>
       </c>
       <c r="C375" s="6">
-        <v>3.21</v>
+        <v>1.95</v>
       </c>
       <c r="D375" s="6">
-        <v>24000</v>
+        <v>45.36</v>
       </c>
       <c r="E375" s="6">
-        <v>77040</v>
+        <v>88.452</v>
       </c>
       <c r="F375" s="6">
-        <v>1425240</v>
+        <v>1503.684</v>
       </c>
     </row>
     <row r="376" spans="1:6" customHeight="0">
       <c r="A376" s="6" t="inlineStr">
         <is>
-          <t>PA6 A2050/560 GF50 BK0002-00</t>
+          <t>PA60GR15HSL NAT</t>
         </is>
       </c>
       <c r="B376" s="6">
-        <v>3.1</v>
+        <v>5.11</v>
       </c>
       <c r="C376" s="6">
-        <v>3.1</v>
+        <v>5.11</v>
       </c>
       <c r="D376" s="6">
-        <v>18800</v>
+        <v>2598.99</v>
       </c>
       <c r="E376" s="6">
-        <v>58280</v>
+        <v>13280.8389</v>
       </c>
       <c r="F376" s="6">
-        <v>1078180</v>
+        <v>225774.2613</v>
       </c>
     </row>
     <row r="377" spans="1:6" customHeight="0">
       <c r="A377" s="6" t="inlineStr">
         <is>
-          <t>PA6 C100 HSNC 123</t>
+          <t>PA60GR15HSLUBK</t>
         </is>
       </c>
       <c r="B377" s="6">
-        <v>2.45</v>
+        <v>4.19</v>
       </c>
       <c r="C377" s="6">
-        <v>2.45</v>
+        <v>4.19</v>
       </c>
       <c r="D377" s="6">
-        <v>2490</v>
+        <v>297.21</v>
       </c>
       <c r="E377" s="6">
-        <v>6100.5</v>
+        <v>1245.3099</v>
       </c>
       <c r="F377" s="6">
-        <v>112859.25</v>
+        <v>21170.2683</v>
       </c>
     </row>
     <row r="378" spans="1:6" customHeight="0">
       <c r="A378" s="6" t="inlineStr">
         <is>
-          <t>PA6-G30 HSBK016</t>
+          <t>PA66GR30HSL NATURAL</t>
         </is>
       </c>
       <c r="B378" s="6">
-        <v>2.3</v>
+        <v>5.42</v>
       </c>
       <c r="C378" s="6">
-        <v>2.3</v>
+        <v>5.42</v>
       </c>
       <c r="D378" s="6">
-        <v>5000</v>
+        <v>33</v>
       </c>
       <c r="E378" s="6">
-        <v>11500</v>
+        <v>178.86</v>
       </c>
       <c r="F378" s="6">
-        <v>212750</v>
+        <v>3040.62</v>
       </c>
     </row>
     <row r="379" spans="1:6" customHeight="0">
       <c r="A379" s="6" t="inlineStr">
         <is>
-          <t>PA6-G40 HSBK100</t>
+          <t>PA66GR30HSL NATURAL</t>
         </is>
       </c>
       <c r="B379" s="6">
-        <v>2.5</v>
+        <v>5.42</v>
       </c>
       <c r="C379" s="6">
-        <v>2.5</v>
+        <v>5.42</v>
       </c>
       <c r="D379" s="6">
-        <v>3875</v>
+        <v>801.56</v>
       </c>
       <c r="E379" s="6">
-        <v>9687.5</v>
+        <v>4344.4552</v>
       </c>
       <c r="F379" s="6">
-        <v>179218.75</v>
+        <v>73855.7384</v>
       </c>
     </row>
     <row r="380" spans="1:6" customHeight="0">
       <c r="A380" s="6" t="inlineStr">
         <is>
-          <t>PA6-G40 HSBK100</t>
+          <t>PA66HIN</t>
         </is>
       </c>
       <c r="B380" s="6">
-        <v>2.5</v>
+        <v>4</v>
       </c>
       <c r="C380" s="6">
-        <v>2.5</v>
+        <v>4</v>
       </c>
       <c r="D380" s="6">
-        <v>75</v>
+        <v>180</v>
       </c>
       <c r="E380" s="6">
-        <v>187.5</v>
+        <v>720</v>
       </c>
       <c r="F380" s="6">
-        <v>3468.75</v>
+        <v>12240</v>
       </c>
     </row>
     <row r="381" spans="1:6" customHeight="0">
       <c r="A381" s="6" t="inlineStr">
         <is>
-          <t>PA6050L NAT</t>
+          <t>PAGGF34%</t>
         </is>
       </c>
       <c r="B381" s="6">
-        <v>3.9</v>
+        <v>0</v>
       </c>
       <c r="C381" s="6">
-        <v>3.9</v>
+        <v>0</v>
       </c>
       <c r="D381" s="6">
-        <v>1045</v>
+        <v>25</v>
       </c>
       <c r="E381" s="6">
-        <v>4075.5</v>
+        <v>0</v>
       </c>
       <c r="F381" s="6">
-        <v>75396.75</v>
+        <v>0</v>
       </c>
     </row>
     <row r="382" spans="1:6" customHeight="0">
       <c r="A382" s="6" t="inlineStr">
         <is>
-          <t>PA6050L NAT</t>
+          <t>PBT C200 BK</t>
         </is>
       </c>
       <c r="B382" s="6">
-        <v>3.9</v>
+        <v>1</v>
       </c>
       <c r="C382" s="6">
-        <v>3.9</v>
+        <v>1</v>
       </c>
       <c r="D382" s="6">
-        <v>1565.85</v>
+        <v>25</v>
       </c>
       <c r="E382" s="6">
-        <v>6106.815</v>
+        <v>25</v>
       </c>
       <c r="F382" s="6">
-        <v>112976.0775</v>
+        <v>425</v>
       </c>
     </row>
     <row r="383" spans="1:6" customHeight="0">
       <c r="A383" s="6" t="inlineStr">
         <is>
-          <t>PA6050L NAT</t>
+          <t>PBT C200 NATURAL</t>
         </is>
       </c>
       <c r="B383" s="6">
-        <v>3.9</v>
+        <v>1</v>
       </c>
       <c r="C383" s="6">
-        <v>3.9</v>
+        <v>1</v>
       </c>
       <c r="D383" s="6">
-        <v>4801.65</v>
+        <v>25</v>
       </c>
       <c r="E383" s="6">
-        <v>18726.435</v>
+        <v>25</v>
       </c>
       <c r="F383" s="6">
-        <v>346439.0475</v>
+        <v>425</v>
       </c>
     </row>
     <row r="384" spans="1:6" customHeight="0">
       <c r="A384" s="6" t="inlineStr">
         <is>
-          <t>PA6050L NAT</t>
+          <t>PBT-C800 HFNC111</t>
         </is>
       </c>
       <c r="B384" s="6">
-        <v>3.9</v>
+        <v>1</v>
       </c>
       <c r="C384" s="6">
-        <v>3.9</v>
+        <v>1</v>
       </c>
       <c r="D384" s="6">
-        <v>17.5</v>
+        <v>23</v>
       </c>
       <c r="E384" s="6">
-        <v>68.25</v>
+        <v>23</v>
       </c>
       <c r="F384" s="6">
-        <v>1262.625</v>
+        <v>391</v>
       </c>
     </row>
     <row r="385" spans="1:6" customHeight="0">
       <c r="A385" s="6" t="inlineStr">
         <is>
-          <t>PA6050L NAT</t>
+          <t>PBT-G30 BK011 (USA)</t>
         </is>
       </c>
       <c r="B385" s="6">
-        <v>2.69</v>
+        <v>2.7314</v>
       </c>
       <c r="C385" s="6">
-        <v>2.69</v>
+        <v>2.7314</v>
       </c>
       <c r="D385" s="6">
-        <v>0</v>
+        <v>325</v>
       </c>
       <c r="E385" s="6">
-        <v>0</v>
+        <v>887.705</v>
       </c>
       <c r="F385" s="6">
-        <v>0</v>
+        <v>15090.985</v>
       </c>
     </row>
     <row r="386" spans="1:6" customHeight="0">
       <c r="A386" s="6" t="inlineStr">
         <is>
-          <t>PA6050LUVBK</t>
+          <t>PBT-G30 BK013</t>
         </is>
       </c>
       <c r="B386" s="6">
-        <v>3.79</v>
+        <v>3.4</v>
       </c>
       <c r="C386" s="6">
-        <v>3.79</v>
+        <v>3.4</v>
       </c>
       <c r="D386" s="6">
-        <v>5037.41</v>
+        <v>25</v>
       </c>
       <c r="E386" s="6">
-        <v>19091.7839</v>
+        <v>85</v>
       </c>
       <c r="F386" s="6">
-        <v>353198.0022</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="387" spans="1:6" customHeight="0">
       <c r="A387" s="6" t="inlineStr">
         <is>
-          <t>PA6050LUVBK</t>
+          <t>PBT-G30 BK013</t>
         </is>
       </c>
       <c r="B387" s="6">
-        <v>3.79</v>
+        <v>3.4</v>
       </c>
       <c r="C387" s="6">
-        <v>3.79</v>
+        <v>3.4</v>
       </c>
       <c r="D387" s="6">
-        <v>1496.85</v>
+        <v>14975</v>
       </c>
       <c r="E387" s="6">
-        <v>5673.0615</v>
+        <v>50915</v>
       </c>
       <c r="F387" s="6">
-        <v>104951.6378</v>
+        <v>865555</v>
       </c>
     </row>
     <row r="388" spans="1:6" customHeight="0">
       <c r="A388" s="6" t="inlineStr">
         <is>
-          <t>PA6050LUVBK</t>
+          <t>PBT-G30 BK013</t>
         </is>
       </c>
       <c r="B388" s="6">
-        <v>3.79</v>
+        <v>3.4</v>
       </c>
       <c r="C388" s="6">
-        <v>3.79</v>
+        <v>3.4</v>
       </c>
       <c r="D388" s="6">
-        <v>2498.91</v>
+        <v>24000</v>
       </c>
       <c r="E388" s="6">
-        <v>9470.8689</v>
+        <v>81600</v>
       </c>
       <c r="F388" s="6">
-        <v>175211.0747</v>
+        <v>1387200</v>
       </c>
     </row>
     <row r="389" spans="1:6" customHeight="0">
       <c r="A389" s="6" t="inlineStr">
         <is>
-          <t>PA6050LUVBK</t>
+          <t>PBT-G30 BK013</t>
         </is>
       </c>
       <c r="B389" s="6">
-        <v>3.79</v>
+        <v>3.4</v>
       </c>
       <c r="C389" s="6">
-        <v>3.79</v>
+        <v>3.4</v>
       </c>
       <c r="D389" s="6">
-        <v>25</v>
+        <v>24000</v>
       </c>
       <c r="E389" s="6">
-        <v>94.75</v>
+        <v>81600</v>
       </c>
       <c r="F389" s="6">
-        <v>1752.875</v>
+        <v>1387200</v>
       </c>
     </row>
     <row r="390" spans="1:6" customHeight="0">
       <c r="A390" s="6" t="inlineStr">
         <is>
-          <t>PA60GR10HSLUBK</t>
+          <t>PBT-G30 BK013</t>
         </is>
       </c>
       <c r="B390" s="6">
-        <v>1.95</v>
+        <v>4.4</v>
       </c>
       <c r="C390" s="6">
-        <v>1.95</v>
+        <v>4.4</v>
       </c>
       <c r="D390" s="6">
-        <v>45.36</v>
+        <v>748.6</v>
       </c>
       <c r="E390" s="6">
-        <v>88.452</v>
+        <v>3293.84</v>
       </c>
       <c r="F390" s="6">
-        <v>1636.362</v>
+        <v>55995.28</v>
       </c>
     </row>
     <row r="391" spans="1:6" customHeight="0">
       <c r="A391" s="6" t="inlineStr">
         <is>
-          <t>PA60GR15HSL NAT</t>
+          <t>PBT-G30 BK013</t>
         </is>
       </c>
       <c r="B391" s="6">
-        <v>5.11</v>
+        <v>3.4</v>
       </c>
       <c r="C391" s="6">
-        <v>5.11</v>
+        <v>3.4</v>
       </c>
       <c r="D391" s="6">
-        <v>2698.99</v>
+        <v>24000</v>
       </c>
       <c r="E391" s="6">
-        <v>13791.8389</v>
+        <v>81600</v>
       </c>
       <c r="F391" s="6">
-        <v>255149.0197</v>
+        <v>1387200</v>
       </c>
     </row>
     <row r="392" spans="1:6" customHeight="0">
       <c r="A392" s="6" t="inlineStr">
         <is>
-          <t>PA60GR15HSLUBK</t>
+          <t>PBT-G30 BK013</t>
         </is>
       </c>
       <c r="B392" s="6">
-        <v>4.19</v>
+        <v>3.4</v>
       </c>
       <c r="C392" s="6">
-        <v>4.19</v>
+        <v>3.4</v>
       </c>
       <c r="D392" s="6">
-        <v>422.21</v>
+        <v>24000</v>
       </c>
       <c r="E392" s="6">
-        <v>1769.0599</v>
+        <v>81600</v>
       </c>
       <c r="F392" s="6">
-        <v>32727.6082</v>
+        <v>1387200</v>
       </c>
     </row>
     <row r="393" spans="1:6" customHeight="0">
       <c r="A393" s="6" t="inlineStr">
         <is>
-          <t>PA66GR30HSL NATURAL</t>
+          <t>PBT-G30 BK013</t>
         </is>
       </c>
       <c r="B393" s="6">
-        <v>5.42</v>
+        <v>3.4</v>
       </c>
       <c r="C393" s="6">
-        <v>5.42</v>
+        <v>3.4</v>
       </c>
       <c r="D393" s="6">
-        <v>33</v>
+        <v>24000</v>
       </c>
       <c r="E393" s="6">
-        <v>178.86</v>
+        <v>81600</v>
       </c>
       <c r="F393" s="6">
-        <v>3308.91</v>
+        <v>1387200</v>
       </c>
     </row>
     <row r="394" spans="1:6" customHeight="0">
       <c r="A394" s="6" t="inlineStr">
         <is>
-          <t>PA66GR30HSL NATURAL</t>
+          <t>PBT-G30 BK013</t>
         </is>
       </c>
       <c r="B394" s="6">
-        <v>5.42</v>
+        <v>3.4</v>
       </c>
       <c r="C394" s="6">
-        <v>5.42</v>
+        <v>3.4</v>
       </c>
       <c r="D394" s="6">
-        <v>801.56</v>
+        <v>24000</v>
       </c>
       <c r="E394" s="6">
-        <v>4344.4552</v>
+        <v>81600</v>
       </c>
       <c r="F394" s="6">
-        <v>80372.4212</v>
+        <v>1387200</v>
       </c>
     </row>
     <row r="395" spans="1:6" customHeight="0">
       <c r="A395" s="6" t="inlineStr">
         <is>
-          <t>PA66HIN</t>
+          <t>PE HD 0355</t>
         </is>
       </c>
       <c r="B395" s="6">
-        <v>4</v>
+        <v>1.735</v>
       </c>
       <c r="C395" s="6">
-        <v>4</v>
+        <v>1.735</v>
       </c>
       <c r="D395" s="6">
-        <v>180</v>
+        <v>0</v>
       </c>
       <c r="E395" s="6">
-        <v>720</v>
+        <v>0</v>
       </c>
       <c r="F395" s="6">
-        <v>13320</v>
+        <v>0</v>
       </c>
     </row>
     <row r="396" spans="1:6" customHeight="0">
       <c r="A396" s="6" t="inlineStr">
         <is>
-          <t>PBT C200 BK</t>
+          <t>PE HD 0355</t>
         </is>
       </c>
       <c r="B396" s="6">
-        <v>1</v>
+        <v>2.1</v>
       </c>
       <c r="C396" s="6">
-        <v>1</v>
+        <v>2.1</v>
       </c>
       <c r="D396" s="6">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="E396" s="6">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="F396" s="6">
-        <v>462.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="397" spans="1:6" customHeight="0">
       <c r="A397" s="6" t="inlineStr">
         <is>
-          <t>PBT C200 NATURAL</t>
+          <t>PE HD 0355</t>
         </is>
       </c>
       <c r="B397" s="6">
-        <v>1</v>
+        <v>2.06</v>
       </c>
       <c r="C397" s="6">
-        <v>1</v>
+        <v>2.06</v>
       </c>
       <c r="D397" s="6">
-        <v>25</v>
+        <v>4000</v>
       </c>
       <c r="E397" s="6">
-        <v>25</v>
+        <v>8240</v>
       </c>
       <c r="F397" s="6">
-        <v>462.5</v>
+        <v>140080</v>
       </c>
     </row>
     <row r="398" spans="1:6" customHeight="0">
       <c r="A398" s="6" t="inlineStr">
         <is>
-          <t>PBT-C800 HFNC111</t>
+          <t>PE HD 0355</t>
         </is>
       </c>
       <c r="B398" s="6">
-        <v>1</v>
+        <v>1.4</v>
       </c>
       <c r="C398" s="6">
-        <v>1</v>
+        <v>1.4</v>
       </c>
       <c r="D398" s="6">
-        <v>23</v>
+        <v>27500</v>
       </c>
       <c r="E398" s="6">
-        <v>23</v>
+        <v>38500</v>
       </c>
       <c r="F398" s="6">
-        <v>425.5</v>
+        <v>654500</v>
       </c>
     </row>
     <row r="399" spans="1:6" customHeight="0">
       <c r="A399" s="6" t="inlineStr">
         <is>
-          <t>PBT-G30 BK011 (USA)</t>
+          <t>PE HD 0355</t>
         </is>
       </c>
       <c r="B399" s="6">
-        <v>2.7314</v>
+        <v>1.4</v>
       </c>
       <c r="C399" s="6">
-        <v>2.7314</v>
+        <v>1.4</v>
       </c>
       <c r="D399" s="6">
-        <v>325</v>
+        <v>27500</v>
       </c>
       <c r="E399" s="6">
-        <v>887.705</v>
+        <v>38500</v>
       </c>
       <c r="F399" s="6">
-        <v>16422.5425</v>
+        <v>654500</v>
       </c>
     </row>
     <row r="400" spans="1:6" customHeight="0">
       <c r="A400" s="6" t="inlineStr">
         <is>
-          <t>PBT-G30 BK013</t>
+          <t>PE HD WS MFI 10-40 (HDPEOG)</t>
         </is>
       </c>
       <c r="B400" s="6">
-        <v>3.39</v>
+        <v>0.86</v>
       </c>
       <c r="C400" s="6">
-        <v>3.39</v>
+        <v>0.86</v>
       </c>
       <c r="D400" s="6">
-        <v>25</v>
+        <v>4000</v>
       </c>
       <c r="E400" s="6">
-        <v>84.75</v>
+        <v>3440</v>
       </c>
       <c r="F400" s="6">
-        <v>1567.875</v>
+        <v>58480</v>
       </c>
     </row>
     <row r="401" spans="1:6" customHeight="0">
       <c r="A401" s="6" t="inlineStr">
         <is>
-          <t>PBT-G30 BK013</t>
+          <t>PE HD WS MFI 10-40 (HDPEOG)</t>
         </is>
       </c>
       <c r="B401" s="6">
-        <v>2.85</v>
+        <v>0.86</v>
       </c>
       <c r="C401" s="6">
-        <v>2.85</v>
+        <v>0.86</v>
       </c>
       <c r="D401" s="6">
-        <v>650</v>
+        <v>1375</v>
       </c>
       <c r="E401" s="6">
-        <v>1852.5</v>
+        <v>1182.5</v>
       </c>
       <c r="F401" s="6">
-        <v>34271.25</v>
+        <v>20102.5</v>
       </c>
     </row>
     <row r="402" spans="1:6" customHeight="0">
       <c r="A402" s="6" t="inlineStr">
         <is>
-          <t>PBT-G30 BK013</t>
+          <t>PE HD WS MFI 10-40 (HDPEOG)</t>
         </is>
       </c>
       <c r="B402" s="6">
-        <v>2.85</v>
+        <v>0.86</v>
       </c>
       <c r="C402" s="6">
-        <v>2.85</v>
+        <v>0.86</v>
       </c>
       <c r="D402" s="6">
-        <v>1350</v>
+        <v>1000</v>
       </c>
       <c r="E402" s="6">
-        <v>3847.5</v>
+        <v>860</v>
       </c>
       <c r="F402" s="6">
-        <v>71178.75</v>
+        <v>14620</v>
       </c>
     </row>
     <row r="403" spans="1:6" customHeight="0">
       <c r="A403" s="6" t="inlineStr">
         <is>
-          <t>PBT-G30 BK013</t>
+          <t>PE LD EXTRUSION NA345</t>
         </is>
       </c>
       <c r="B403" s="6">
-        <v>3.4</v>
+        <v>1.1904</v>
       </c>
       <c r="C403" s="6">
-        <v>3.4</v>
+        <v>1.1904</v>
       </c>
       <c r="D403" s="6">
-        <v>48000</v>
+        <v>25</v>
       </c>
       <c r="E403" s="6">
-        <v>163200</v>
+        <v>29.76</v>
       </c>
       <c r="F403" s="6">
-        <v>3019200</v>
+        <v>505.92</v>
       </c>
     </row>
     <row r="404" spans="1:6" customHeight="0">
       <c r="A404" s="6" t="inlineStr">
         <is>
-          <t>PBT-G30 BK013</t>
+          <t>PE LD0221F</t>
         </is>
       </c>
       <c r="B404" s="6">
-        <v>3.4</v>
+        <v>0.45</v>
       </c>
       <c r="C404" s="6">
-        <v>3.4</v>
+        <v>0.992081</v>
       </c>
       <c r="D404" s="6">
-        <v>48000</v>
+        <v>0</v>
       </c>
       <c r="E404" s="6">
-        <v>163200</v>
+        <v>0</v>
       </c>
       <c r="F404" s="6">
-        <v>3019200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="405" spans="1:6" customHeight="0">
       <c r="A405" s="6" t="inlineStr">
         <is>
-          <t>PBT-G30 BK013</t>
+          <t>PE LD0221F</t>
         </is>
       </c>
       <c r="B405" s="6">
-        <v>3.4</v>
+        <v>0.45</v>
       </c>
       <c r="C405" s="6">
-        <v>3.4</v>
+        <v>0.992081</v>
       </c>
       <c r="D405" s="6">
-        <v>24000</v>
+        <v>0</v>
       </c>
       <c r="E405" s="6">
-        <v>81600</v>
+        <v>0</v>
       </c>
       <c r="F405" s="6">
-        <v>1509600</v>
+        <v>0</v>
       </c>
     </row>
     <row r="406" spans="1:6" customHeight="0">
       <c r="A406" s="6" t="inlineStr">
         <is>
-          <t>PBT-G30 BK013</t>
+          <t>PELICULA SEPARADORA</t>
         </is>
       </c>
       <c r="B406" s="6">
-        <v>3.4</v>
+        <v>38.2</v>
       </c>
       <c r="C406" s="6">
-        <v>3.4</v>
+        <v>38.2</v>
       </c>
       <c r="D406" s="6">
-        <v>24000</v>
+        <v>0</v>
       </c>
       <c r="E406" s="6">
-        <v>81600</v>
+        <v>0</v>
       </c>
       <c r="F406" s="6">
-        <v>1509600</v>
+        <v>0</v>
       </c>
     </row>
     <row r="407" spans="1:6" customHeight="0">
       <c r="A407" s="6" t="inlineStr">
         <is>
-          <t>PE HD 0355</t>
+          <t>PELICULA SEPARADORA</t>
         </is>
       </c>
       <c r="B407" s="6">
-        <v>1.735</v>
+        <v>116.38</v>
       </c>
       <c r="C407" s="6">
-        <v>1.735</v>
+        <v>116.38</v>
       </c>
       <c r="D407" s="6">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="E407" s="6">
-        <v>0</v>
+        <v>9310.4</v>
       </c>
       <c r="F407" s="6">
-        <v>0</v>
+        <v>158276.8</v>
       </c>
     </row>
     <row r="408" spans="1:6" customHeight="0">
       <c r="A408" s="6" t="inlineStr">
         <is>
-          <t>PE HD 0355</t>
+          <t>PELLET AZUL MARINO</t>
         </is>
       </c>
       <c r="B408" s="6">
-        <v>1.03</v>
+        <v>0</v>
       </c>
       <c r="C408" s="6">
-        <v>1.03</v>
+        <v>0</v>
       </c>
       <c r="D408" s="6">
-        <v>1300</v>
+        <v>11</v>
       </c>
       <c r="E408" s="6">
-        <v>1339</v>
+        <v>0</v>
       </c>
       <c r="F408" s="6">
-        <v>24771.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="409" spans="1:6" customHeight="0">
       <c r="A409" s="6" t="inlineStr">
         <is>
-          <t>PE HD 0355</t>
+          <t>PELLET AZUL REY</t>
         </is>
       </c>
       <c r="B409" s="6">
-        <v>1.03</v>
+        <v>0</v>
       </c>
       <c r="C409" s="6">
-        <v>1.03</v>
+        <v>0</v>
       </c>
       <c r="D409" s="6">
-        <v>0</v>
+        <v>10.5</v>
       </c>
       <c r="E409" s="6">
         <v>0</v>
       </c>
       <c r="F409" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="410" spans="1:6" customHeight="0">
       <c r="A410" s="6" t="inlineStr">
         <is>
-          <t>PE HD 0355</t>
+          <t>PELLET MORADO</t>
         </is>
       </c>
       <c r="B410" s="6">
-        <v>2.1</v>
+        <v>0</v>
       </c>
       <c r="C410" s="6">
-        <v>2.1</v>
+        <v>0</v>
       </c>
       <c r="D410" s="6">
-        <v>800</v>
+        <v>7.5</v>
       </c>
       <c r="E410" s="6">
-        <v>1680</v>
+        <v>0</v>
       </c>
       <c r="F410" s="6">
-        <v>31080</v>
+        <v>0</v>
       </c>
     </row>
     <row r="411" spans="1:6" customHeight="0">
       <c r="A411" s="6" t="inlineStr">
         <is>
-          <t>PE HD 0355</t>
+          <t>PELLET NEGRO</t>
         </is>
       </c>
       <c r="B411" s="6">
-        <v>2.1</v>
+        <v>0</v>
       </c>
       <c r="C411" s="6">
-        <v>2.1</v>
+        <v>0</v>
       </c>
       <c r="D411" s="6">
-        <v>14000</v>
+        <v>12.9</v>
       </c>
       <c r="E411" s="6">
-        <v>29400</v>
+        <v>0</v>
       </c>
       <c r="F411" s="6">
-        <v>543900</v>
+        <v>0</v>
       </c>
     </row>
     <row r="412" spans="1:6" customHeight="0">
       <c r="A412" s="6" t="inlineStr">
         <is>
-          <t>PE HD 0355</t>
+          <t>PELLET ROJO</t>
         </is>
       </c>
       <c r="B412" s="6">
-        <v>2.06</v>
+        <v>0</v>
       </c>
       <c r="C412" s="6">
-        <v>2.06</v>
+        <v>0</v>
       </c>
       <c r="D412" s="6">
-        <v>6000</v>
+        <v>10</v>
       </c>
       <c r="E412" s="6">
-        <v>12360</v>
+        <v>0</v>
       </c>
       <c r="F412" s="6">
-        <v>228660</v>
+        <v>0</v>
       </c>
     </row>
     <row r="413" spans="1:6" customHeight="0">
       <c r="A413" s="6" t="inlineStr">
         <is>
-          <t>PE HD 0355</t>
+          <t>PELLET VERDE AGUA</t>
         </is>
       </c>
       <c r="B413" s="6">
-        <v>2.06</v>
+        <v>0</v>
       </c>
       <c r="C413" s="6">
-        <v>2.06</v>
+        <v>0</v>
       </c>
       <c r="D413" s="6">
-        <v>2500</v>
+        <v>7.5</v>
       </c>
       <c r="E413" s="6">
-        <v>5150</v>
+        <v>0</v>
       </c>
       <c r="F413" s="6">
-        <v>95275</v>
+        <v>0</v>
       </c>
     </row>
     <row r="414" spans="1:6" customHeight="0">
       <c r="A414" s="6" t="inlineStr">
         <is>
-          <t>PE HD 0355</t>
+          <t>PELLET VERDE CLARO</t>
         </is>
       </c>
       <c r="B414" s="6">
-        <v>2.06</v>
+        <v>0</v>
       </c>
       <c r="C414" s="6">
-        <v>2.06</v>
+        <v>0</v>
       </c>
       <c r="D414" s="6">
-        <v>27500</v>
+        <v>10.5</v>
       </c>
       <c r="E414" s="6">
-        <v>56650</v>
+        <v>0</v>
       </c>
       <c r="F414" s="6">
-        <v>1048025</v>
+        <v>0</v>
       </c>
     </row>
     <row r="415" spans="1:6" customHeight="0">
       <c r="A415" s="6" t="inlineStr">
         <is>
-          <t>PE HD WS MFI 10-40 (HDPEOG)</t>
+          <t>PET APE 80</t>
         </is>
       </c>
       <c r="B415" s="6">
-        <v>0.86</v>
+        <v>1.22</v>
       </c>
       <c r="C415" s="6">
-        <v>0.86</v>
+        <v>1.22</v>
       </c>
       <c r="D415" s="6">
-        <v>4000</v>
+        <v>88000</v>
       </c>
       <c r="E415" s="6">
-        <v>3440</v>
+        <v>107360</v>
       </c>
       <c r="F415" s="6">
-        <v>63640</v>
+        <v>1825120</v>
       </c>
     </row>
     <row r="416" spans="1:6" customHeight="0">
       <c r="A416" s="6" t="inlineStr">
         <is>
-          <t>PE HD WS MFI 10-40 (HDPEOG)</t>
+          <t>PET BOTTLE CHIPS 6801</t>
         </is>
       </c>
       <c r="B416" s="6">
-        <v>0.86</v>
+        <v>1.44</v>
       </c>
       <c r="C416" s="6">
-        <v>0.86</v>
+        <v>1.44</v>
       </c>
       <c r="D416" s="6">
-        <v>1375</v>
+        <v>0</v>
       </c>
       <c r="E416" s="6">
-        <v>1182.5</v>
+        <v>0</v>
       </c>
       <c r="F416" s="6">
-        <v>21876.25</v>
+        <v>0</v>
       </c>
     </row>
     <row r="417" spans="1:6" customHeight="0">
       <c r="A417" s="6" t="inlineStr">
         <is>
-          <t>PE HD WS MFI 10-40 (HDPEOG)</t>
+          <t>PET CZ-302</t>
         </is>
       </c>
       <c r="B417" s="6">
-        <v>0.86</v>
+        <v>1.15</v>
       </c>
       <c r="C417" s="6">
-        <v>0.86</v>
+        <v>1.15</v>
       </c>
       <c r="D417" s="6">
-        <v>1000</v>
+        <v>0</v>
       </c>
       <c r="E417" s="6">
-        <v>860</v>
+        <v>0</v>
       </c>
       <c r="F417" s="6">
-        <v>15910</v>
+        <v>0</v>
       </c>
     </row>
     <row r="418" spans="1:6" customHeight="0">
       <c r="A418" s="6" t="inlineStr">
         <is>
-          <t>PE LD EXTRUSION NA345</t>
+          <t>PET CZ-302</t>
         </is>
       </c>
       <c r="B418" s="6">
-        <v>1.1904</v>
+        <v>1.15</v>
       </c>
       <c r="C418" s="6">
-        <v>1.1904</v>
+        <v>1.15</v>
       </c>
       <c r="D418" s="6">
-        <v>25</v>
+        <v>1100</v>
       </c>
       <c r="E418" s="6">
-        <v>29.76</v>
+        <v>1265</v>
       </c>
       <c r="F418" s="6">
-        <v>550.56</v>
+        <v>21505</v>
       </c>
     </row>
     <row r="419" spans="1:6" customHeight="0">
       <c r="A419" s="6" t="inlineStr">
         <is>
-          <t>PE LD0221F</t>
+          <t>PET EB062</t>
         </is>
       </c>
       <c r="B419" s="6">
-        <v>0.45</v>
+        <v>36.28</v>
       </c>
       <c r="C419" s="6">
-        <v>0.992081</v>
+        <v>36.28</v>
       </c>
       <c r="D419" s="6">
-        <v>0</v>
+        <v>2970</v>
       </c>
       <c r="E419" s="6">
-        <v>0</v>
+        <v>107751.6</v>
       </c>
       <c r="F419" s="6">
-        <v>0</v>
+        <v>1831777.2</v>
       </c>
     </row>
     <row r="420" spans="1:6" customHeight="0">
       <c r="A420" s="6" t="inlineStr">
         <is>
-          <t>PE LD0221F</t>
+          <t>PET INFINITE S82</t>
         </is>
       </c>
       <c r="B420" s="6">
-        <v>0.45</v>
+        <v>1.43</v>
       </c>
       <c r="C420" s="6">
-        <v>0.45</v>
+        <v>1.43</v>
       </c>
       <c r="D420" s="6">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="E420" s="6">
-        <v>0</v>
+        <v>143</v>
       </c>
       <c r="F420" s="6">
-        <v>0</v>
+        <v>2431</v>
       </c>
     </row>
     <row r="421" spans="1:6" customHeight="0">
       <c r="A421" s="6" t="inlineStr">
         <is>
-          <t>PELICULA SEPARADORA</t>
+          <t>PET INFINITE S82</t>
         </is>
       </c>
       <c r="B421" s="6">
-        <v>38.2</v>
+        <v>1.47</v>
       </c>
       <c r="C421" s="6">
-        <v>38.2</v>
+        <v>1.47</v>
       </c>
       <c r="D421" s="6">
         <v>0</v>
       </c>
       <c r="E421" s="6">
         <v>0</v>
       </c>
       <c r="F421" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="422" spans="1:6" customHeight="0">
       <c r="A422" s="6" t="inlineStr">
         <is>
-          <t>PELICULA SEPARADORA</t>
+          <t>PET RECRON 6801</t>
         </is>
       </c>
       <c r="B422" s="6">
-        <v>116.38</v>
+        <v>1.54</v>
       </c>
       <c r="C422" s="6">
-        <v>116.38</v>
+        <v>1.54</v>
       </c>
       <c r="D422" s="6">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="E422" s="6">
-        <v>9310.4</v>
+        <v>0</v>
       </c>
       <c r="F422" s="6">
-        <v>172242.4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="423" spans="1:6" customHeight="0">
       <c r="A423" s="6" t="inlineStr">
         <is>
-          <t>PELLET AZUL MARINO</t>
+          <t>PET RECRON 6801</t>
         </is>
       </c>
       <c r="B423" s="6">
-        <v>0</v>
+        <v>1.54</v>
       </c>
       <c r="C423" s="6">
-        <v>0</v>
+        <v>1.54</v>
       </c>
       <c r="D423" s="6">
-        <v>11</v>
+        <v>1898</v>
       </c>
       <c r="E423" s="6">
-        <v>0</v>
+        <v>2922.92</v>
       </c>
       <c r="F423" s="6">
-        <v>0</v>
+        <v>49689.64</v>
       </c>
     </row>
     <row r="424" spans="1:6" customHeight="0">
       <c r="A424" s="6" t="inlineStr">
         <is>
-          <t>PELLET AZUL REY</t>
+          <t>PET RECRON 6868</t>
         </is>
       </c>
       <c r="B424" s="6">
-        <v>0</v>
+        <v>1.09</v>
       </c>
       <c r="C424" s="6">
-        <v>0</v>
+        <v>1.09</v>
       </c>
       <c r="D424" s="6">
-        <v>10.5</v>
+        <v>0</v>
       </c>
       <c r="E424" s="6">
         <v>0</v>
       </c>
       <c r="F424" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="425" spans="1:6" customHeight="0">
       <c r="A425" s="6" t="inlineStr">
         <is>
-          <t>PELLET MORADO</t>
+          <t>PET RECRON 6868</t>
         </is>
       </c>
       <c r="B425" s="6">
-        <v>0</v>
+        <v>1.54</v>
       </c>
       <c r="C425" s="6">
-        <v>0</v>
+        <v>1.54</v>
       </c>
       <c r="D425" s="6">
-        <v>7.5</v>
+        <v>0</v>
       </c>
       <c r="E425" s="6">
         <v>0</v>
       </c>
       <c r="F425" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="426" spans="1:6" customHeight="0">
       <c r="A426" s="6" t="inlineStr">
         <is>
-          <t>PELLET NEGRO</t>
+          <t>PET T94</t>
         </is>
       </c>
       <c r="B426" s="6">
-        <v>0</v>
+        <v>1.58</v>
       </c>
       <c r="C426" s="6">
-        <v>0</v>
+        <v>1.58</v>
       </c>
       <c r="D426" s="6">
-        <v>12.9</v>
+        <v>0</v>
       </c>
       <c r="E426" s="6">
         <v>0</v>
       </c>
       <c r="F426" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="427" spans="1:6" customHeight="0">
       <c r="A427" s="6" t="inlineStr">
         <is>
-          <t>PELLET ROJO</t>
+          <t>PET T94</t>
         </is>
       </c>
       <c r="B427" s="6">
-        <v>0</v>
+        <v>1.58</v>
       </c>
       <c r="C427" s="6">
-        <v>0</v>
+        <v>1.58</v>
       </c>
       <c r="D427" s="6">
-        <v>10</v>
+        <v>24158</v>
       </c>
       <c r="E427" s="6">
-        <v>0</v>
+        <v>38169.64</v>
       </c>
       <c r="F427" s="6">
-        <v>0</v>
+        <v>648883.88</v>
       </c>
     </row>
     <row r="428" spans="1:6" customHeight="0">
       <c r="A428" s="6" t="inlineStr">
         <is>
-          <t>PELLET VERDE AGUA</t>
+          <t>PET T94</t>
         </is>
       </c>
       <c r="B428" s="6">
-        <v>0</v>
+        <v>1.58</v>
       </c>
       <c r="C428" s="6">
-        <v>0</v>
+        <v>1.58</v>
       </c>
       <c r="D428" s="6">
-        <v>7.5</v>
+        <v>26728</v>
       </c>
       <c r="E428" s="6">
-        <v>0</v>
+        <v>42230.24</v>
       </c>
       <c r="F428" s="6">
-        <v>0</v>
+        <v>717914.08</v>
       </c>
     </row>
     <row r="429" spans="1:6" customHeight="0">
       <c r="A429" s="6" t="inlineStr">
         <is>
-          <t>PELLET VERDE CLARO</t>
+          <t>PET T94</t>
         </is>
       </c>
       <c r="B429" s="6">
-        <v>0</v>
+        <v>1.58</v>
       </c>
       <c r="C429" s="6">
-        <v>0</v>
+        <v>1.58</v>
       </c>
       <c r="D429" s="6">
-        <v>10.5</v>
+        <v>22169.2</v>
       </c>
       <c r="E429" s="6">
-        <v>0</v>
+        <v>35027.336</v>
       </c>
       <c r="F429" s="6">
-        <v>0</v>
+        <v>595464.712</v>
       </c>
     </row>
     <row r="430" spans="1:6" customHeight="0">
       <c r="A430" s="6" t="inlineStr">
         <is>
-          <t>PET BOTTLE CHIPS 6801</t>
+          <t>PIGMENTO AMARILLO PASTA</t>
         </is>
       </c>
       <c r="B430" s="6">
-        <v>1.44</v>
+        <v>137.93</v>
       </c>
       <c r="C430" s="6">
-        <v>1.44</v>
+        <v>137.93</v>
       </c>
       <c r="D430" s="6">
         <v>0</v>
       </c>
       <c r="E430" s="6">
         <v>0</v>
       </c>
       <c r="F430" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="431" spans="1:6" customHeight="0">
       <c r="A431" s="6" t="inlineStr">
         <is>
-          <t>PET CZ-302</t>
+          <t>PIGMENTO NEGRO</t>
         </is>
       </c>
       <c r="B431" s="6">
-        <v>1.15</v>
+        <v>99.4</v>
       </c>
       <c r="C431" s="6">
-        <v>1.15</v>
+        <v>99.4</v>
       </c>
       <c r="D431" s="6">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="E431" s="6">
-        <v>0</v>
+        <v>9940</v>
       </c>
       <c r="F431" s="6">
-        <v>0</v>
+        <v>168980</v>
       </c>
     </row>
     <row r="432" spans="1:6" customHeight="0">
       <c r="A432" s="6" t="inlineStr">
         <is>
-          <t>PET CZ-302</t>
+          <t>PIGMENTO ROJO PASTA</t>
         </is>
       </c>
       <c r="B432" s="6">
-        <v>1.15</v>
+        <v>145.03</v>
       </c>
       <c r="C432" s="6">
-        <v>1.15</v>
+        <v>145.03</v>
       </c>
       <c r="D432" s="6">
-        <v>1100</v>
+        <v>0</v>
       </c>
       <c r="E432" s="6">
-        <v>1265</v>
+        <v>0</v>
       </c>
       <c r="F432" s="6">
-        <v>23402.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="433" spans="1:6" customHeight="0">
       <c r="A433" s="6" t="inlineStr">
         <is>
-          <t>PET EB062</t>
+          <t>PIGMENTO ROJO PASTA</t>
         </is>
       </c>
       <c r="B433" s="6">
-        <v>36.28</v>
+        <v>145.03</v>
       </c>
       <c r="C433" s="6">
-        <v>36.28</v>
+        <v>145.03</v>
       </c>
       <c r="D433" s="6">
-        <v>2970</v>
+        <v>5</v>
       </c>
       <c r="E433" s="6">
-        <v>107751.6</v>
+        <v>725.15</v>
       </c>
       <c r="F433" s="6">
-        <v>1993404.6</v>
+        <v>12327.55</v>
       </c>
     </row>
     <row r="434" spans="1:6" customHeight="0">
       <c r="A434" s="6" t="inlineStr">
         <is>
-          <t>PET INFINITE S82</t>
+          <t>PIGMENTO VERDE PASTA</t>
         </is>
       </c>
       <c r="B434" s="6">
-        <v>1.43</v>
+        <v>125.73</v>
       </c>
       <c r="C434" s="6">
-        <v>1.43</v>
+        <v>125.73</v>
       </c>
       <c r="D434" s="6">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="E434" s="6">
-        <v>143</v>
+        <v>0</v>
       </c>
       <c r="F434" s="6">
-        <v>2645.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="435" spans="1:6" customHeight="0">
       <c r="A435" s="6" t="inlineStr">
         <is>
-          <t>PET INFINITE S82</t>
+          <t>PMMA ACRILICO ROJO MOLIDO</t>
         </is>
       </c>
       <c r="B435" s="6">
-        <v>1.47</v>
+        <v>15</v>
       </c>
       <c r="C435" s="6">
-        <v>1.47</v>
+        <v>15</v>
       </c>
       <c r="D435" s="6">
-        <v>0</v>
+        <v>1826</v>
       </c>
       <c r="E435" s="6">
-        <v>0</v>
+        <v>27390</v>
       </c>
       <c r="F435" s="6">
-        <v>0</v>
+        <v>465630</v>
       </c>
     </row>
     <row r="436" spans="1:6" customHeight="0">
       <c r="A436" s="6" t="inlineStr">
         <is>
-          <t>PET INFINITE S82</t>
+          <t>POLIACETAL FM025</t>
         </is>
       </c>
       <c r="B436" s="6">
-        <v>1.2</v>
+        <v>1.3</v>
       </c>
       <c r="C436" s="6">
-        <v>1.2</v>
+        <v>1.3</v>
       </c>
       <c r="D436" s="6">
-        <v>14300</v>
+        <v>25</v>
       </c>
       <c r="E436" s="6">
-        <v>17160</v>
+        <v>32.5</v>
       </c>
       <c r="F436" s="6">
-        <v>317460</v>
+        <v>552.5</v>
       </c>
     </row>
     <row r="437" spans="1:6" customHeight="0">
       <c r="A437" s="6" t="inlineStr">
         <is>
-          <t>PET INFINITE S82</t>
+          <t>POLIACETAL FM090 ACETAL</t>
         </is>
       </c>
       <c r="B437" s="6">
-        <v>1.2</v>
+        <v>1.72</v>
       </c>
       <c r="C437" s="6">
-        <v>1.2</v>
+        <v>1.72</v>
       </c>
       <c r="D437" s="6">
-        <v>1985</v>
+        <v>0</v>
       </c>
       <c r="E437" s="6">
-        <v>2382</v>
+        <v>0</v>
       </c>
       <c r="F437" s="6">
-        <v>44067</v>
+        <v>0</v>
       </c>
     </row>
     <row r="438" spans="1:6" customHeight="0">
       <c r="A438" s="6" t="inlineStr">
         <is>
-          <t>PET RAMAPET P184</t>
+          <t>POLIACETAL FM090 ACETAL</t>
         </is>
       </c>
       <c r="B438" s="6">
-        <v>1.315</v>
+        <v>1.3</v>
       </c>
       <c r="C438" s="6">
-        <v>1.315</v>
+        <v>1.3</v>
       </c>
       <c r="D438" s="6">
-        <v>4400</v>
+        <v>12275</v>
       </c>
       <c r="E438" s="6">
-        <v>5786</v>
+        <v>15957.5</v>
       </c>
       <c r="F438" s="6">
-        <v>107041</v>
+        <v>271277.5</v>
       </c>
     </row>
     <row r="439" spans="1:6" customHeight="0">
       <c r="A439" s="6" t="inlineStr">
         <is>
-          <t>PET RECRON 6801</t>
+          <t>POLIAMIDA 66 CON 25% FV CON ADITIVOS EN COLOR NEGRO</t>
         </is>
       </c>
       <c r="B439" s="6">
-        <v>1.54</v>
+        <v>7.95</v>
       </c>
       <c r="C439" s="6">
-        <v>1.54</v>
+        <v>7.95</v>
       </c>
       <c r="D439" s="6">
-        <v>0</v>
+        <v>5000</v>
       </c>
       <c r="E439" s="6">
-        <v>0</v>
+        <v>39750</v>
       </c>
       <c r="F439" s="6">
-        <v>0</v>
+        <v>675750</v>
       </c>
     </row>
     <row r="440" spans="1:6" customHeight="0">
       <c r="A440" s="6" t="inlineStr">
         <is>
-          <t>PET RECRON 6801</t>
+          <t>POLIAMIDA 66 CON 25% FV CON ADITIVOS EN COLOR NEGRO</t>
         </is>
       </c>
       <c r="B440" s="6">
-        <v>1.54</v>
+        <v>7.95</v>
       </c>
       <c r="C440" s="6">
-        <v>1.54</v>
+        <v>7.95</v>
       </c>
       <c r="D440" s="6">
-        <v>1898</v>
+        <v>50</v>
       </c>
       <c r="E440" s="6">
-        <v>2922.92</v>
+        <v>397.5</v>
       </c>
       <c r="F440" s="6">
-        <v>54074.02</v>
+        <v>6757.5</v>
       </c>
     </row>
     <row r="441" spans="1:6" customHeight="0">
       <c r="A441" s="6" t="inlineStr">
         <is>
-          <t>PET RECRON 6868</t>
+          <t>POLIAMIDA 66 CON 25% FV CON ADITIVOS EN COLOR NEGRO</t>
         </is>
       </c>
       <c r="B441" s="6">
-        <v>1.09</v>
+        <v>7.95</v>
       </c>
       <c r="C441" s="6">
-        <v>1.09</v>
+        <v>7.95</v>
       </c>
       <c r="D441" s="6">
-        <v>0</v>
+        <v>6000</v>
       </c>
       <c r="E441" s="6">
-        <v>0</v>
+        <v>47700</v>
       </c>
       <c r="F441" s="6">
-        <v>0</v>
+        <v>810900</v>
       </c>
     </row>
     <row r="442" spans="1:6" customHeight="0">
       <c r="A442" s="6" t="inlineStr">
         <is>
-          <t>PET RECRON 6868</t>
+          <t>POLIAMIDA PA6 C100 HSBK 101</t>
         </is>
       </c>
       <c r="B442" s="6">
-        <v>1.54</v>
+        <v>2.45</v>
       </c>
       <c r="C442" s="6">
-        <v>1.54</v>
+        <v>2.45</v>
       </c>
       <c r="D442" s="6">
-        <v>0</v>
+        <v>900</v>
       </c>
       <c r="E442" s="6">
-        <v>0</v>
+        <v>2205</v>
       </c>
       <c r="F442" s="6">
-        <v>0</v>
+        <v>37485</v>
       </c>
     </row>
     <row r="443" spans="1:6" customHeight="0">
       <c r="A443" s="6" t="inlineStr">
         <is>
-          <t>PET T94</t>
+          <t>POLIAMIDA PA6 C100 HSBK 101</t>
         </is>
       </c>
       <c r="B443" s="6">
-        <v>1.58</v>
+        <v>2.45</v>
       </c>
       <c r="C443" s="6">
-        <v>1.58</v>
+        <v>2.45</v>
       </c>
       <c r="D443" s="6">
-        <v>0</v>
+        <v>9500</v>
       </c>
       <c r="E443" s="6">
-        <v>0</v>
+        <v>23275</v>
       </c>
       <c r="F443" s="6">
-        <v>0</v>
+        <v>395675</v>
       </c>
     </row>
     <row r="444" spans="1:6" customHeight="0">
       <c r="A444" s="6" t="inlineStr">
         <is>
-          <t>PET T94</t>
+          <t>POLIAMIDA PA66-C200-BK152</t>
         </is>
       </c>
       <c r="B444" s="6">
-        <v>1.58</v>
+        <v>1</v>
       </c>
       <c r="C444" s="6">
-        <v>1.58</v>
+        <v>1</v>
       </c>
       <c r="D444" s="6">
-        <v>23473.7</v>
+        <v>25</v>
       </c>
       <c r="E444" s="6">
-        <v>37088.446</v>
+        <v>25</v>
       </c>
       <c r="F444" s="6">
-        <v>686136.251</v>
+        <v>425</v>
       </c>
     </row>
     <row r="445" spans="1:6" customHeight="0">
       <c r="A445" s="6" t="inlineStr">
         <is>
-          <t>PIGMENTO AMARILLO PASTA</t>
+          <t>POLIAMIDA PA66-RPG25 BK001 CON 25% FV</t>
         </is>
       </c>
       <c r="B445" s="6">
-        <v>137.93</v>
+        <v>6.65</v>
       </c>
       <c r="C445" s="6">
-        <v>137.93</v>
+        <v>6.65</v>
       </c>
       <c r="D445" s="6">
         <v>0</v>
       </c>
       <c r="E445" s="6">
         <v>0</v>
       </c>
       <c r="F445" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="446" spans="1:6" customHeight="0">
       <c r="A446" s="6" t="inlineStr">
         <is>
-          <t>PIGMENTO AZUL PASTA</t>
+          <t>POLIAMIDA PA66-RPG25 BK001 CON 25% FV</t>
         </is>
       </c>
       <c r="B446" s="6">
-        <v>125.73</v>
+        <v>6.65</v>
       </c>
       <c r="C446" s="6">
-        <v>125.73</v>
+        <v>6.65</v>
       </c>
       <c r="D446" s="6">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="E446" s="6">
-        <v>0</v>
+        <v>166.25</v>
       </c>
       <c r="F446" s="6">
-        <v>0</v>
+        <v>2826.25</v>
       </c>
     </row>
     <row r="447" spans="1:6" customHeight="0">
       <c r="A447" s="6" t="inlineStr">
         <is>
-          <t>PIGMENTO NEGRO</t>
+          <t>POLIAMIDA PA66-RPG25 BK001 CON 25% FV</t>
         </is>
       </c>
       <c r="B447" s="6">
-        <v>99.4</v>
+        <v>6.65</v>
       </c>
       <c r="C447" s="6">
-        <v>99.4</v>
+        <v>6.65</v>
       </c>
       <c r="D447" s="6">
-        <v>100</v>
+        <v>3000</v>
       </c>
       <c r="E447" s="6">
-        <v>9940</v>
+        <v>19950</v>
       </c>
       <c r="F447" s="6">
-        <v>183890</v>
+        <v>339150</v>
       </c>
     </row>
     <row r="448" spans="1:6" customHeight="0">
       <c r="A448" s="6" t="inlineStr">
         <is>
-          <t>PIGMENTO ROJO PASTA</t>
+          <t>POLICARBONATO 5012 CON ABS NEGRO</t>
         </is>
       </c>
       <c r="B448" s="6">
-        <v>145.03</v>
+        <v>2.62</v>
       </c>
       <c r="C448" s="6">
-        <v>145.03</v>
+        <v>2.62</v>
       </c>
       <c r="D448" s="6">
-        <v>0</v>
+        <v>679.77</v>
       </c>
       <c r="E448" s="6">
-        <v>0</v>
+        <v>1780.9974</v>
       </c>
       <c r="F448" s="6">
-        <v>0</v>
+        <v>30276.9558</v>
       </c>
     </row>
     <row r="449" spans="1:6" customHeight="0">
       <c r="A449" s="6" t="inlineStr">
         <is>
-          <t>PIGMENTO ROJO PASTA</t>
+          <t>POLICARBONATO IR1700</t>
         </is>
       </c>
       <c r="B449" s="6">
-        <v>145.03</v>
+        <v>2.29</v>
       </c>
       <c r="C449" s="6">
-        <v>145.03</v>
+        <v>2.29</v>
       </c>
       <c r="D449" s="6">
-        <v>5</v>
+        <v>475</v>
       </c>
       <c r="E449" s="6">
-        <v>725.15</v>
+        <v>1087.75</v>
       </c>
       <c r="F449" s="6">
-        <v>13415.275</v>
+        <v>18491.75</v>
       </c>
     </row>
     <row r="450" spans="1:6" customHeight="0">
       <c r="A450" s="6" t="inlineStr">
         <is>
-          <t>PIGMENTO VERDE PASTA</t>
+          <t>POLICARBONATO IR1700 WW</t>
         </is>
       </c>
       <c r="B450" s="6">
-        <v>125.73</v>
+        <v>1.9</v>
       </c>
       <c r="C450" s="6">
-        <v>125.73</v>
+        <v>1.9</v>
       </c>
       <c r="D450" s="6">
-        <v>0</v>
+        <v>6500</v>
       </c>
       <c r="E450" s="6">
-        <v>0</v>
+        <v>12350</v>
       </c>
       <c r="F450" s="6">
-        <v>0</v>
+        <v>209950</v>
       </c>
     </row>
     <row r="451" spans="1:6" customHeight="0">
       <c r="A451" s="6" t="inlineStr">
         <is>
-          <t>PMMA ACRILICO ROJO MOLIDO</t>
+          <t>POLICARBONATO IR1700 WW</t>
         </is>
       </c>
       <c r="B451" s="6">
-        <v>15</v>
+        <v>1.9</v>
       </c>
       <c r="C451" s="6">
-        <v>15</v>
+        <v>1.9</v>
       </c>
       <c r="D451" s="6">
-        <v>1826</v>
+        <v>300</v>
       </c>
       <c r="E451" s="6">
-        <v>27390</v>
+        <v>570</v>
       </c>
       <c r="F451" s="6">
-        <v>506715</v>
+        <v>9690</v>
       </c>
     </row>
     <row r="452" spans="1:6" customHeight="0">
       <c r="A452" s="6" t="inlineStr">
         <is>
-          <t>POLIACETAL FM025</t>
+          <t>POLICARBONATO IR1700 WW</t>
         </is>
       </c>
       <c r="B452" s="6">
-        <v>1.3</v>
+        <v>2.97</v>
       </c>
       <c r="C452" s="6">
-        <v>1.3</v>
+        <v>2.97</v>
       </c>
       <c r="D452" s="6">
-        <v>25</v>
+        <v>16000</v>
       </c>
       <c r="E452" s="6">
-        <v>32.5</v>
+        <v>47520</v>
       </c>
       <c r="F452" s="6">
-        <v>601.25</v>
+        <v>807840</v>
       </c>
     </row>
     <row r="453" spans="1:6" customHeight="0">
       <c r="A453" s="6" t="inlineStr">
         <is>
-          <t>POLIACETAL FM090 ACETAL</t>
+          <t>POLICARBONATO IR2200R WW</t>
         </is>
       </c>
       <c r="B453" s="6">
-        <v>1.72</v>
+        <v>2.36</v>
       </c>
       <c r="C453" s="6">
-        <v>1.72</v>
+        <v>2.36</v>
       </c>
       <c r="D453" s="6">
-        <v>0</v>
+        <v>800</v>
       </c>
       <c r="E453" s="6">
-        <v>0</v>
+        <v>1888</v>
       </c>
       <c r="F453" s="6">
-        <v>0</v>
+        <v>32096</v>
       </c>
     </row>
     <row r="454" spans="1:6" customHeight="0">
       <c r="A454" s="6" t="inlineStr">
         <is>
-          <t>POLIACETAL FM090 ACETAL</t>
+          <t>POLICARBONATO IR2200R WW</t>
         </is>
       </c>
       <c r="B454" s="6">
-        <v>1.3</v>
+        <v>2.36</v>
       </c>
       <c r="C454" s="6">
-        <v>1.3</v>
+        <v>2.36</v>
       </c>
       <c r="D454" s="6">
-        <v>16400</v>
+        <v>6000</v>
       </c>
       <c r="E454" s="6">
-        <v>21320</v>
+        <v>14160</v>
       </c>
       <c r="F454" s="6">
-        <v>394420</v>
+        <v>240720</v>
       </c>
     </row>
     <row r="455" spans="1:6" customHeight="0">
       <c r="A455" s="6" t="inlineStr">
         <is>
-          <t>POLIAMIDA 66 CON 25% FV CON ADITIVOS EN COLOR NEGRO</t>
+          <t>POLICARBONATO IR2200R WW</t>
         </is>
       </c>
       <c r="B455" s="6">
-        <v>7.95</v>
+        <v>2.36</v>
       </c>
       <c r="C455" s="6">
-        <v>7.95</v>
+        <v>2.36</v>
       </c>
       <c r="D455" s="6">
-        <v>9000</v>
+        <v>2000</v>
       </c>
       <c r="E455" s="6">
-        <v>71550</v>
+        <v>4720</v>
       </c>
       <c r="F455" s="6">
-        <v>1323675</v>
+        <v>80240</v>
       </c>
     </row>
     <row r="456" spans="1:6" customHeight="0">
       <c r="A456" s="6" t="inlineStr">
         <is>
-          <t>POLIAMIDA 66 CON 25% FV CON ADITIVOS EN COLOR NEGRO</t>
+          <t>POLICARBONATO IR2200R WW</t>
         </is>
       </c>
       <c r="B456" s="6">
-        <v>7.95</v>
+        <v>2.36</v>
       </c>
       <c r="C456" s="6">
-        <v>7.95</v>
+        <v>2.36</v>
       </c>
       <c r="D456" s="6">
-        <v>6000</v>
+        <v>16000</v>
       </c>
       <c r="E456" s="6">
-        <v>47700</v>
+        <v>37760</v>
       </c>
       <c r="F456" s="6">
-        <v>882450</v>
+        <v>641920</v>
       </c>
     </row>
     <row r="457" spans="1:6" customHeight="0">
       <c r="A457" s="6" t="inlineStr">
         <is>
-          <t>POLIAMIDA PA6 C100 HSBK 101</t>
+          <t>POLICARBONATO IR2200R WW</t>
         </is>
       </c>
       <c r="B457" s="6">
-        <v>2.45</v>
+        <v>2.29</v>
       </c>
       <c r="C457" s="6">
-        <v>2.45</v>
+        <v>2.29</v>
       </c>
       <c r="D457" s="6">
-        <v>900</v>
+        <v>25</v>
       </c>
       <c r="E457" s="6">
-        <v>2205</v>
+        <v>57.25</v>
       </c>
       <c r="F457" s="6">
-        <v>40792.5</v>
+        <v>973.25</v>
       </c>
     </row>
     <row r="458" spans="1:6" customHeight="0">
       <c r="A458" s="6" t="inlineStr">
         <is>
-          <t>POLIAMIDA PA6 C100 HSBK 101</t>
+          <t>POLICARBONATO IR2200R WW</t>
         </is>
       </c>
       <c r="B458" s="6">
-        <v>2.45</v>
+        <v>1.84</v>
       </c>
       <c r="C458" s="6">
-        <v>2.45</v>
+        <v>1.84</v>
       </c>
       <c r="D458" s="6">
-        <v>9800</v>
+        <v>16000</v>
       </c>
       <c r="E458" s="6">
-        <v>24010</v>
+        <v>29440</v>
       </c>
       <c r="F458" s="6">
-        <v>444185</v>
+        <v>500480</v>
       </c>
     </row>
     <row r="459" spans="1:6" customHeight="0">
       <c r="A459" s="6" t="inlineStr">
         <is>
-          <t>POLIAMIDA PA66-C200-BK152</t>
+          <t>POLICARBONATO IV1900R WW</t>
         </is>
       </c>
       <c r="B459" s="6">
-        <v>1</v>
+        <v>1.89</v>
       </c>
       <c r="C459" s="6">
-        <v>1</v>
+        <v>1.89</v>
       </c>
       <c r="D459" s="6">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="E459" s="6">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="F459" s="6">
-        <v>462.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="460" spans="1:6" customHeight="0">
       <c r="A460" s="6" t="inlineStr">
         <is>
-          <t>POLIAMIDA PA66-RPG25 BK001 CON 25% FV</t>
+          <t>POLICARBONATO IV1900R WW</t>
         </is>
       </c>
       <c r="B460" s="6">
-        <v>6.65</v>
+        <v>1.89</v>
       </c>
       <c r="C460" s="6">
-        <v>6.65</v>
+        <v>1.89</v>
       </c>
       <c r="D460" s="6">
         <v>0</v>
       </c>
       <c r="E460" s="6">
         <v>0</v>
       </c>
       <c r="F460" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="461" spans="1:6" customHeight="0">
       <c r="A461" s="6" t="inlineStr">
         <is>
-          <t>POLIAMIDA PA66-RPG25 BK001 CON 25% FV</t>
+          <t>POLICARBONATO IV1900R WW</t>
         </is>
       </c>
       <c r="B461" s="6">
-        <v>6.65</v>
+        <v>1.89</v>
       </c>
       <c r="C461" s="6">
-        <v>6.65</v>
+        <v>1.89</v>
       </c>
       <c r="D461" s="6">
-        <v>1000</v>
+        <v>0</v>
       </c>
       <c r="E461" s="6">
-        <v>6650</v>
+        <v>0</v>
       </c>
       <c r="F461" s="6">
-        <v>123025</v>
+        <v>0</v>
       </c>
     </row>
     <row r="462" spans="1:6" customHeight="0">
       <c r="A462" s="6" t="inlineStr">
         <is>
-          <t>POLIAMIDA PA66-RPG25 BK001 CON 25% FV</t>
+          <t>POLICARBONATO IV2200R WW</t>
         </is>
       </c>
       <c r="B462" s="6">
-        <v>6.65</v>
+        <v>2.02</v>
       </c>
       <c r="C462" s="6">
-        <v>6.65</v>
+        <v>2.02</v>
       </c>
       <c r="D462" s="6">
-        <v>475</v>
+        <v>775</v>
       </c>
       <c r="E462" s="6">
-        <v>3158.75</v>
+        <v>1565.5</v>
       </c>
       <c r="F462" s="6">
-        <v>58436.875</v>
+        <v>26613.5</v>
       </c>
     </row>
     <row r="463" spans="1:6" customHeight="0">
       <c r="A463" s="6" t="inlineStr">
         <is>
-          <t>POLIAMIDA PA66-RPG25 BK001 CON 25% FV</t>
+          <t>POLICARBONATO IV2200R WW</t>
         </is>
       </c>
       <c r="B463" s="6">
-        <v>6.65</v>
+        <v>2.41</v>
       </c>
       <c r="C463" s="6">
-        <v>6.65</v>
+        <v>2.41</v>
       </c>
       <c r="D463" s="6">
-        <v>11025</v>
+        <v>2925</v>
       </c>
       <c r="E463" s="6">
-        <v>73316.25</v>
+        <v>7049.25</v>
       </c>
       <c r="F463" s="6">
-        <v>1356350.625</v>
+        <v>119837.25</v>
       </c>
     </row>
     <row r="464" spans="1:6" customHeight="0">
       <c r="A464" s="6" t="inlineStr">
         <is>
-          <t>POLICARBONATO 5012 CON ABS NEGRO</t>
+          <t>POLICARBONATO IV2200R WW</t>
         </is>
       </c>
       <c r="B464" s="6">
-        <v>2.62</v>
+        <v>2.41</v>
       </c>
       <c r="C464" s="6">
-        <v>2.62</v>
+        <v>2.41</v>
       </c>
       <c r="D464" s="6">
-        <v>679.77</v>
+        <v>5000</v>
       </c>
       <c r="E464" s="6">
-        <v>1780.9974</v>
+        <v>12050</v>
       </c>
       <c r="F464" s="6">
-        <v>32948.4519</v>
+        <v>204850</v>
       </c>
     </row>
     <row r="465" spans="1:6" customHeight="0">
       <c r="A465" s="6" t="inlineStr">
         <is>
-          <t>POLICARBONATO IR1700</t>
+          <t>POLICARBONATO MOLIDO</t>
         </is>
       </c>
       <c r="B465" s="6">
-        <v>2.29</v>
+        <v>30</v>
       </c>
       <c r="C465" s="6">
-        <v>2.29</v>
+        <v>30</v>
       </c>
       <c r="D465" s="6">
-        <v>475</v>
+        <v>2676</v>
       </c>
       <c r="E465" s="6">
-        <v>1087.75</v>
+        <v>80280</v>
       </c>
       <c r="F465" s="6">
-        <v>20123.375</v>
+        <v>1364760</v>
       </c>
     </row>
     <row r="466" spans="1:6" customHeight="0">
       <c r="A466" s="6" t="inlineStr">
         <is>
-          <t>POLICARBONATO IR1700 WW</t>
+          <t>POLICARBONATO MOLIDO CON BARNIZ</t>
         </is>
       </c>
       <c r="B466" s="6">
-        <v>1.9</v>
+        <v>35</v>
       </c>
       <c r="C466" s="6">
-        <v>1.9</v>
+        <v>35</v>
       </c>
       <c r="D466" s="6">
-        <v>6500</v>
+        <v>113.5</v>
       </c>
       <c r="E466" s="6">
-        <v>12350</v>
+        <v>3972.5</v>
       </c>
       <c r="F466" s="6">
-        <v>228475</v>
+        <v>67532.5</v>
       </c>
     </row>
     <row r="467" spans="1:6" customHeight="0">
       <c r="A467" s="6" t="inlineStr">
         <is>
-          <t>POLICARBONATO IR1700 WW</t>
+          <t>POLICARBONATO MOLIDO CON BARNIZ</t>
         </is>
       </c>
       <c r="B467" s="6">
-        <v>1.9</v>
+        <v>35</v>
       </c>
       <c r="C467" s="6">
-        <v>1.9</v>
+        <v>35</v>
       </c>
       <c r="D467" s="6">
-        <v>600</v>
+        <v>765</v>
       </c>
       <c r="E467" s="6">
-        <v>1140</v>
+        <v>26775</v>
       </c>
       <c r="F467" s="6">
-        <v>21090</v>
+        <v>455175</v>
       </c>
     </row>
     <row r="468" spans="1:6" customHeight="0">
       <c r="A468" s="6" t="inlineStr">
         <is>
-          <t>POLICARBONATO IR1700 WW</t>
+          <t>POLICARBONATO MOLIDO CON BARNIZ</t>
         </is>
       </c>
       <c r="B468" s="6">
-        <v>2.97</v>
+        <v>41.5</v>
       </c>
       <c r="C468" s="6">
-        <v>2.97</v>
+        <v>41.5</v>
       </c>
       <c r="D468" s="6">
-        <v>16000</v>
+        <v>5056</v>
       </c>
       <c r="E468" s="6">
-        <v>47520</v>
+        <v>209824</v>
       </c>
       <c r="F468" s="6">
-        <v>879120</v>
+        <v>3567008</v>
       </c>
     </row>
     <row r="469" spans="1:6" customHeight="0">
       <c r="A469" s="6" t="inlineStr">
         <is>
-          <t>POLICARBONATO IR1900 WW</t>
+          <t>POLICARBONATO MOLIDO CON BARNIZ</t>
         </is>
       </c>
       <c r="B469" s="6">
-        <v>1.9</v>
+        <v>41.5</v>
       </c>
       <c r="C469" s="6">
-        <v>1.9</v>
+        <v>41.5</v>
       </c>
       <c r="D469" s="6">
-        <v>800</v>
+        <v>0</v>
       </c>
       <c r="E469" s="6">
-        <v>1520</v>
+        <v>0</v>
       </c>
       <c r="F469" s="6">
-        <v>28120</v>
+        <v>0</v>
       </c>
     </row>
     <row r="470" spans="1:6" customHeight="0">
       <c r="A470" s="6" t="inlineStr">
         <is>
-          <t>POLICARBONATO IR1900 WW</t>
+          <t>POLICARBONATO MOLIDO SIN BARNIZ</t>
         </is>
       </c>
       <c r="B470" s="6">
-        <v>1.84</v>
+        <v>37.75</v>
       </c>
       <c r="C470" s="6">
-        <v>1.84</v>
+        <v>37.75</v>
       </c>
       <c r="D470" s="6">
-        <v>5500</v>
+        <v>0</v>
       </c>
       <c r="E470" s="6">
-        <v>10120</v>
+        <v>0</v>
       </c>
       <c r="F470" s="6">
-        <v>187220</v>
+        <v>0</v>
       </c>
     </row>
     <row r="471" spans="1:6" customHeight="0">
       <c r="A471" s="6" t="inlineStr">
         <is>
-          <t>POLICARBONATO IR2200R WW</t>
+          <t>POLICARBONATO MOLIDO SIN BARNIZ</t>
         </is>
       </c>
       <c r="B471" s="6">
-        <v>2.36</v>
+        <v>38.5</v>
       </c>
       <c r="C471" s="6">
-        <v>2.36</v>
+        <v>38.5</v>
       </c>
       <c r="D471" s="6">
-        <v>825</v>
+        <v>3750</v>
       </c>
       <c r="E471" s="6">
-        <v>1947</v>
+        <v>144375</v>
       </c>
       <c r="F471" s="6">
-        <v>36019.5</v>
+        <v>2454375</v>
       </c>
     </row>
     <row r="472" spans="1:6" customHeight="0">
       <c r="A472" s="6" t="inlineStr">
         <is>
-          <t>POLICARBONATO IR2200R WW</t>
+          <t>POLICARBONATO MOLIDO SIN BARNIZ</t>
         </is>
       </c>
       <c r="B472" s="6">
-        <v>2.36</v>
+        <v>38.5</v>
       </c>
       <c r="C472" s="6">
-        <v>2.36</v>
+        <v>38.5</v>
       </c>
       <c r="D472" s="6">
-        <v>6000</v>
+        <v>1360</v>
       </c>
       <c r="E472" s="6">
-        <v>14160</v>
+        <v>52360</v>
       </c>
       <c r="F472" s="6">
-        <v>261960</v>
+        <v>890120</v>
       </c>
     </row>
     <row r="473" spans="1:6" customHeight="0">
       <c r="A473" s="6" t="inlineStr">
         <is>
-          <t>POLICARBONATO IR2200R WW</t>
+          <t>POLICARBONATO VIRGEN (SS)</t>
         </is>
       </c>
       <c r="B473" s="6">
-        <v>2.36</v>
+        <v>37</v>
       </c>
       <c r="C473" s="6">
-        <v>2.36</v>
+        <v>37</v>
       </c>
       <c r="D473" s="6">
-        <v>2000</v>
+        <v>1000</v>
       </c>
       <c r="E473" s="6">
-        <v>4720</v>
+        <v>37000</v>
       </c>
       <c r="F473" s="6">
-        <v>87320</v>
+        <v>629000</v>
       </c>
     </row>
     <row r="474" spans="1:6" customHeight="0">
       <c r="A474" s="6" t="inlineStr">
         <is>
-          <t>POLICARBONATO IR2200R WW</t>
+          <t>POLICARBONATO VIRGEN (SS)</t>
         </is>
       </c>
       <c r="B474" s="6">
-        <v>2.36</v>
+        <v>37</v>
       </c>
       <c r="C474" s="6">
-        <v>2.36</v>
+        <v>37</v>
       </c>
       <c r="D474" s="6">
-        <v>16000</v>
+        <v>1500</v>
       </c>
       <c r="E474" s="6">
-        <v>37760</v>
+        <v>55500</v>
       </c>
       <c r="F474" s="6">
-        <v>698560</v>
+        <v>943500</v>
       </c>
     </row>
     <row r="475" spans="1:6" customHeight="0">
       <c r="A475" s="6" t="inlineStr">
         <is>
-          <t>POLICARBONATO IR2200R WW</t>
+          <t>POLICARBONATO VIRGEN (SS)</t>
         </is>
       </c>
       <c r="B475" s="6">
-        <v>2.29</v>
+        <v>37</v>
       </c>
       <c r="C475" s="6">
-        <v>2.29</v>
+        <v>37</v>
       </c>
       <c r="D475" s="6">
-        <v>25</v>
+        <v>2525</v>
       </c>
       <c r="E475" s="6">
-        <v>57.25</v>
+        <v>93425</v>
       </c>
       <c r="F475" s="6">
-        <v>1059.125</v>
+        <v>1588225</v>
       </c>
     </row>
     <row r="476" spans="1:6" customHeight="0">
       <c r="A476" s="6" t="inlineStr">
         <is>
-          <t>POLICARBONATO IR2200R WW</t>
+          <t>POLICARBONATO XS1600 CLEAR</t>
         </is>
       </c>
       <c r="B476" s="6">
-        <v>1.84</v>
+        <v>2.77</v>
       </c>
       <c r="C476" s="6">
-        <v>1.84</v>
+        <v>2.77</v>
       </c>
       <c r="D476" s="6">
         <v>16000</v>
       </c>
       <c r="E476" s="6">
-        <v>29440</v>
+        <v>44320</v>
       </c>
       <c r="F476" s="6">
-        <v>544640</v>
+        <v>753440</v>
       </c>
     </row>
     <row r="477" spans="1:6" customHeight="0">
       <c r="A477" s="6" t="inlineStr">
         <is>
-          <t>POLICARBONATO IV1900R WW</t>
+          <t>POLICARBONATO XS1600 CLEAR</t>
         </is>
       </c>
       <c r="B477" s="6">
-        <v>1.89</v>
+        <v>1</v>
       </c>
       <c r="C477" s="6">
-        <v>1.89</v>
+        <v>1</v>
       </c>
       <c r="D477" s="6">
-        <v>1575</v>
+        <v>25</v>
       </c>
       <c r="E477" s="6">
-        <v>2976.75</v>
+        <v>25</v>
       </c>
       <c r="F477" s="6">
-        <v>55069.875</v>
+        <v>425</v>
       </c>
     </row>
     <row r="478" spans="1:6" customHeight="0">
       <c r="A478" s="6" t="inlineStr">
         <is>
-          <t>POLICARBONATO IV1900R WW</t>
+          <t>POLIESTIRENO 1300</t>
         </is>
       </c>
       <c r="B478" s="6">
-        <v>1.89</v>
+        <v>1</v>
       </c>
       <c r="C478" s="6">
-        <v>1.89</v>
+        <v>1</v>
       </c>
       <c r="D478" s="6">
         <v>0</v>
       </c>
       <c r="E478" s="6">
         <v>0</v>
       </c>
       <c r="F478" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="479" spans="1:6" customHeight="0">
       <c r="A479" s="6" t="inlineStr">
         <is>
-          <t>POLICARBONATO IV1900R WW</t>
+          <t>POLIESTIRENO CRISTAL 3601</t>
         </is>
       </c>
       <c r="B479" s="6">
-        <v>1.89</v>
+        <v>2.03</v>
       </c>
       <c r="C479" s="6">
-        <v>1.89</v>
+        <v>2.03</v>
       </c>
       <c r="D479" s="6">
-        <v>0</v>
+        <v>42.2</v>
       </c>
       <c r="E479" s="6">
-        <v>0</v>
+        <v>85.666</v>
       </c>
       <c r="F479" s="6">
-        <v>0</v>
+        <v>1456.322</v>
       </c>
     </row>
     <row r="480" spans="1:6" customHeight="0">
       <c r="A480" s="6" t="inlineStr">
         <is>
-          <t>POLICARBONATO IV1900R WW</t>
+          <t>POLIESTIRENO CRISTAL GPPS THH102</t>
         </is>
       </c>
       <c r="B480" s="6">
-        <v>1.89</v>
+        <v>1.37</v>
       </c>
       <c r="C480" s="6">
-        <v>1.89</v>
+        <v>1.37</v>
       </c>
       <c r="D480" s="6">
-        <v>0</v>
+        <v>500</v>
       </c>
       <c r="E480" s="6">
-        <v>0</v>
+        <v>685</v>
       </c>
       <c r="F480" s="6">
-        <v>0</v>
+        <v>11645</v>
       </c>
     </row>
     <row r="481" spans="1:6" customHeight="0">
       <c r="A481" s="6" t="inlineStr">
         <is>
-          <t>POLICARBONATO IV2200R WW</t>
+          <t>POLIESTIRENO GPPS VNPS 525N</t>
         </is>
       </c>
       <c r="B481" s="6">
-        <v>2.02</v>
+        <v>1.36</v>
       </c>
       <c r="C481" s="6">
-        <v>2.02</v>
+        <v>1.36</v>
       </c>
       <c r="D481" s="6">
-        <v>775</v>
+        <v>7950</v>
       </c>
       <c r="E481" s="6">
-        <v>1565.5</v>
+        <v>10812</v>
       </c>
       <c r="F481" s="6">
-        <v>28961.75</v>
+        <v>183804</v>
       </c>
     </row>
     <row r="482" spans="1:6" customHeight="0">
       <c r="A482" s="6" t="inlineStr">
         <is>
-          <t>POLICARBONATO IV2200R WW</t>
+          <t>POLIESTIRENO HIPS H350</t>
         </is>
       </c>
       <c r="B482" s="6">
-        <v>2.41</v>
+        <v>1.44</v>
       </c>
       <c r="C482" s="6">
-        <v>2.41</v>
+        <v>1.44</v>
       </c>
       <c r="D482" s="6">
-        <v>2925</v>
+        <v>149</v>
       </c>
       <c r="E482" s="6">
-        <v>7049.25</v>
+        <v>214.56</v>
       </c>
       <c r="F482" s="6">
-        <v>130411.125</v>
+        <v>3647.52</v>
       </c>
     </row>
     <row r="483" spans="1:6" customHeight="0">
       <c r="A483" s="6" t="inlineStr">
         <is>
-          <t>POLICARBONATO IV2200R WW</t>
+          <t>POLIESTIRENO REPROCESADO</t>
         </is>
       </c>
       <c r="B483" s="6">
-        <v>2.41</v>
+        <v>1.35</v>
       </c>
       <c r="C483" s="6">
-        <v>2.41</v>
+        <v>1.35</v>
       </c>
       <c r="D483" s="6">
-        <v>5000</v>
+        <v>50</v>
       </c>
       <c r="E483" s="6">
-        <v>12050</v>
+        <v>67.5</v>
       </c>
       <c r="F483" s="6">
-        <v>222925</v>
+        <v>1147.5</v>
       </c>
     </row>
     <row r="484" spans="1:6" customHeight="0">
       <c r="A484" s="6" t="inlineStr">
         <is>
-          <t>POLICARBONATO MOLIDO</t>
+          <t>POLIESTIRENO WS</t>
         </is>
       </c>
       <c r="B484" s="6">
-        <v>30</v>
+        <v>0.46</v>
       </c>
       <c r="C484" s="6">
-        <v>30</v>
+        <v>1.014128</v>
       </c>
       <c r="D484" s="6">
-        <v>2676</v>
+        <v>0</v>
       </c>
       <c r="E484" s="6">
-        <v>80280</v>
+        <v>0</v>
       </c>
       <c r="F484" s="6">
-        <v>1485180</v>
+        <v>0</v>
       </c>
     </row>
     <row r="485" spans="1:6" customHeight="0">
       <c r="A485" s="6" t="inlineStr">
         <is>
-          <t>POLICARBONATO MOLIDO CON BARNIZ</t>
+          <t>POLIETILENO ALTA DENSIDAD F17</t>
         </is>
       </c>
       <c r="B485" s="6">
-        <v>35</v>
+        <v>0.905</v>
       </c>
       <c r="C485" s="6">
-        <v>35</v>
+        <v>0.905</v>
       </c>
       <c r="D485" s="6">
-        <v>113.5</v>
+        <v>4025</v>
       </c>
       <c r="E485" s="6">
-        <v>3972.5</v>
+        <v>3642.625</v>
       </c>
       <c r="F485" s="6">
-        <v>73491.25</v>
+        <v>61924.625</v>
       </c>
     </row>
     <row r="486" spans="1:6" customHeight="0">
       <c r="A486" s="6" t="inlineStr">
         <is>
-          <t>POLICARBONATO MOLIDO CON BARNIZ</t>
+          <t>POLIETILENO COPOLIMERO 250 IM</t>
         </is>
       </c>
       <c r="B486" s="6">
-        <v>35</v>
+        <v>0.44</v>
       </c>
       <c r="C486" s="6">
-        <v>35</v>
+        <v>0.970035</v>
       </c>
       <c r="D486" s="6">
-        <v>3860</v>
+        <v>0</v>
       </c>
       <c r="E486" s="6">
-        <v>135100</v>
+        <v>0</v>
       </c>
       <c r="F486" s="6">
-        <v>2499350</v>
+        <v>0</v>
       </c>
     </row>
     <row r="487" spans="1:6" customHeight="0">
       <c r="A487" s="6" t="inlineStr">
         <is>
-          <t>POLICARBONATO MOLIDO CON BARNIZ</t>
+          <t>POLIETILENO COPOLIMERO 250 IM</t>
         </is>
       </c>
       <c r="B487" s="6">
-        <v>35</v>
+        <v>0.44</v>
       </c>
       <c r="C487" s="6">
-        <v>35</v>
+        <v>0.970035</v>
       </c>
       <c r="D487" s="6">
-        <v>0</v>
+        <v>4075</v>
       </c>
       <c r="E487" s="6">
-        <v>0</v>
+        <v>3952.8926</v>
       </c>
       <c r="F487" s="6">
-        <v>0</v>
+        <v>67199.1746</v>
       </c>
     </row>
     <row r="488" spans="1:6" customHeight="0">
       <c r="A488" s="6" t="inlineStr">
         <is>
-          <t>POLICARBONATO MOLIDO CON BARNIZ</t>
+          <t>POLIETILENO CYNPOL HD 0653-- LH5207</t>
         </is>
       </c>
       <c r="B488" s="6">
-        <v>35</v>
+        <v>0.36</v>
       </c>
       <c r="C488" s="6">
-        <v>35</v>
+        <v>0.793665</v>
       </c>
       <c r="D488" s="6">
-        <v>1960</v>
+        <v>0</v>
       </c>
       <c r="E488" s="6">
-        <v>68600</v>
+        <v>0</v>
       </c>
       <c r="F488" s="6">
-        <v>1269100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="489" spans="1:6" customHeight="0">
       <c r="A489" s="6" t="inlineStr">
         <is>
-          <t>POLICARBONATO MOLIDO SIN BARNIZ</t>
+          <t>POLIETILENO CYNPOL HD 2055</t>
         </is>
       </c>
       <c r="B489" s="6">
-        <v>38.5</v>
+        <v>0.345</v>
       </c>
       <c r="C489" s="6">
-        <v>38.5</v>
+        <v>0.760596</v>
       </c>
       <c r="D489" s="6">
-        <v>938</v>
+        <v>575</v>
       </c>
       <c r="E489" s="6">
-        <v>36113</v>
+        <v>437.3425</v>
       </c>
       <c r="F489" s="6">
-        <v>668090.5</v>
+        <v>7434.8222</v>
       </c>
     </row>
     <row r="490" spans="1:6" customHeight="0">
       <c r="A490" s="6" t="inlineStr">
         <is>
-          <t>POLICARBONATO MOLIDO SIN BARNIZ</t>
+          <t>POLIETILENO CYNPOL HD 2055</t>
         </is>
       </c>
       <c r="B490" s="6">
-        <v>38.5</v>
+        <v>0.79</v>
       </c>
       <c r="C490" s="6">
-        <v>38.5</v>
+        <v>1.741654</v>
       </c>
       <c r="D490" s="6">
-        <v>2741.5</v>
+        <v>32300</v>
       </c>
       <c r="E490" s="6">
-        <v>105547.75</v>
+        <v>56255.4161</v>
       </c>
       <c r="F490" s="6">
-        <v>1952633.375</v>
+        <v>956342.0741</v>
       </c>
     </row>
     <row r="491" spans="1:6" customHeight="0">
       <c r="A491" s="6" t="inlineStr">
         <is>
-          <t>POLICARBONATO MOLIDO SIN BARNIZ</t>
+          <t>POLIETILENO CYNPOL HD 2055</t>
         </is>
       </c>
       <c r="B491" s="6">
-        <v>38.5</v>
+        <v>0.79</v>
       </c>
       <c r="C491" s="6">
-        <v>38.5</v>
+        <v>1.741654</v>
       </c>
       <c r="D491" s="6">
-        <v>1220</v>
+        <v>12000</v>
       </c>
       <c r="E491" s="6">
-        <v>46970</v>
+        <v>20899.845</v>
       </c>
       <c r="F491" s="6">
-        <v>868945</v>
+        <v>355297.365</v>
       </c>
     </row>
     <row r="492" spans="1:6" customHeight="0">
       <c r="A492" s="6" t="inlineStr">
         <is>
-          <t>POLICARBONATO MOLIDO SIN BARNIZ</t>
+          <t>POLIETILENO HD 2055</t>
         </is>
       </c>
       <c r="B492" s="6">
-        <v>38.5</v>
+        <v>0.36</v>
       </c>
       <c r="C492" s="6">
-        <v>38.5</v>
+        <v>0.793665</v>
       </c>
       <c r="D492" s="6">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="E492" s="6">
-        <v>0</v>
+        <v>19.8416</v>
       </c>
       <c r="F492" s="6">
-        <v>0</v>
+        <v>337.3076</v>
       </c>
     </row>
     <row r="493" spans="1:6" customHeight="0">
       <c r="A493" s="6" t="inlineStr">
         <is>
-          <t>POLICARBONATO MOLIDO SIN BARNIZ</t>
+          <t>POLIETILENO HD 5595</t>
         </is>
       </c>
       <c r="B493" s="6">
-        <v>38.5</v>
+        <v>0.99</v>
       </c>
       <c r="C493" s="6">
-        <v>38.5</v>
+        <v>0.99</v>
       </c>
       <c r="D493" s="6">
-        <v>3674</v>
+        <v>6975</v>
       </c>
       <c r="E493" s="6">
-        <v>141449</v>
+        <v>6905.25</v>
       </c>
       <c r="F493" s="6">
-        <v>2616806.5</v>
+        <v>117389.25</v>
       </c>
     </row>
     <row r="494" spans="1:6" customHeight="0">
       <c r="A494" s="6" t="inlineStr">
         <is>
-          <t>POLICARBONATO MOLIDO SIN BARNIZ</t>
+          <t>POLIETILENO HD 6007</t>
         </is>
       </c>
       <c r="B494" s="6">
-        <v>38.5</v>
+        <v>0.39</v>
       </c>
       <c r="C494" s="6">
-        <v>38.5</v>
+        <v>0.859804</v>
       </c>
       <c r="D494" s="6">
-        <v>350</v>
+        <v>100</v>
       </c>
       <c r="E494" s="6">
-        <v>13475</v>
+        <v>85.9804</v>
       </c>
       <c r="F494" s="6">
-        <v>249287.5</v>
+        <v>1461.6664</v>
       </c>
     </row>
     <row r="495" spans="1:6" customHeight="0">
       <c r="A495" s="6" t="inlineStr">
         <is>
-          <t>POLICARBONATO MOLIDO SIN BARNIZ</t>
+          <t>POLIETILENO HD 6007</t>
         </is>
       </c>
       <c r="B495" s="6">
-        <v>38.5</v>
+        <v>0.69</v>
       </c>
       <c r="C495" s="6">
-        <v>38.5</v>
+        <v>1.521191</v>
       </c>
       <c r="D495" s="6">
-        <v>1062</v>
+        <v>0</v>
       </c>
       <c r="E495" s="6">
-        <v>40887</v>
+        <v>0</v>
       </c>
       <c r="F495" s="6">
-        <v>756409.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="496" spans="1:6" customHeight="0">
       <c r="A496" s="6" t="inlineStr">
         <is>
-          <t>POLICARBONATO VIRGEN (SS)</t>
+          <t>POLIETILENO HD 6007</t>
         </is>
       </c>
       <c r="B496" s="6">
-        <v>37</v>
+        <v>0.62</v>
       </c>
       <c r="C496" s="6">
-        <v>37</v>
+        <v>1.366868</v>
       </c>
       <c r="D496" s="6">
-        <v>1000</v>
+        <v>10125</v>
       </c>
       <c r="E496" s="6">
-        <v>37000</v>
+        <v>13839.5334</v>
       </c>
       <c r="F496" s="6">
-        <v>684500</v>
+        <v>235272.0684</v>
       </c>
     </row>
     <row r="497" spans="1:6" customHeight="0">
       <c r="A497" s="6" t="inlineStr">
         <is>
-          <t>POLICARBONATO VIRGEN (SS)</t>
+          <t>POLIETILENO HD 6007</t>
         </is>
       </c>
       <c r="B497" s="6">
-        <v>37</v>
+        <v>0.445</v>
       </c>
       <c r="C497" s="6">
-        <v>37</v>
+        <v>0.445</v>
       </c>
       <c r="D497" s="6">
-        <v>1500</v>
+        <v>28875</v>
       </c>
       <c r="E497" s="6">
-        <v>55500</v>
+        <v>12849.375</v>
       </c>
       <c r="F497" s="6">
-        <v>1026750</v>
+        <v>218439.375</v>
       </c>
     </row>
     <row r="498" spans="1:6" customHeight="0">
       <c r="A498" s="6" t="inlineStr">
         <is>
-          <t>POLICARBONATO VIRGEN (SS)</t>
+          <t>POLIETILENO HD 6007</t>
         </is>
       </c>
       <c r="B498" s="6">
-        <v>37</v>
+        <v>0.445</v>
       </c>
       <c r="C498" s="6">
-        <v>37</v>
+        <v>0.445</v>
       </c>
       <c r="D498" s="6">
-        <v>2525</v>
+        <v>0</v>
       </c>
       <c r="E498" s="6">
-        <v>93425</v>
+        <v>0</v>
       </c>
       <c r="F498" s="6">
-        <v>1728362.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="499" spans="1:6" customHeight="0">
       <c r="A499" s="6" t="inlineStr">
         <is>
-          <t>POLICARBONATO XS1600 CLEAR</t>
+          <t>POLIETILENO HD 6007</t>
         </is>
       </c>
       <c r="B499" s="6">
-        <v>2.77</v>
+        <v>0.5</v>
       </c>
       <c r="C499" s="6">
-        <v>2.77</v>
+        <v>0.5</v>
       </c>
       <c r="D499" s="6">
-        <v>16000</v>
+        <v>19500</v>
       </c>
       <c r="E499" s="6">
-        <v>44320</v>
+        <v>9750</v>
       </c>
       <c r="F499" s="6">
-        <v>819920</v>
+        <v>165750</v>
       </c>
     </row>
     <row r="500" spans="1:6" customHeight="0">
       <c r="A500" s="6" t="inlineStr">
         <is>
-          <t>POLICARBONATO XS1600 CLEAR</t>
+          <t>POLIETILENO HD 6007</t>
         </is>
       </c>
       <c r="B500" s="6">
-        <v>1</v>
+        <v>0.5</v>
       </c>
       <c r="C500" s="6">
-        <v>1</v>
+        <v>1.102313</v>
       </c>
       <c r="D500" s="6">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="E500" s="6">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="F500" s="6">
-        <v>462.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="501" spans="1:6" customHeight="0">
       <c r="A501" s="6" t="inlineStr">
         <is>
-          <t>POLIESTIRENO 1300</t>
+          <t>POLIETILENO HD 6007</t>
         </is>
       </c>
       <c r="B501" s="6">
-        <v>1</v>
+        <v>0.495</v>
       </c>
       <c r="C501" s="6">
-        <v>1</v>
+        <v>0.495</v>
       </c>
       <c r="D501" s="6">
-        <v>0</v>
+        <v>95209</v>
       </c>
       <c r="E501" s="6">
-        <v>0</v>
+        <v>47128.455</v>
       </c>
       <c r="F501" s="6">
-        <v>0</v>
+        <v>801183.735</v>
       </c>
     </row>
     <row r="502" spans="1:6" customHeight="0">
       <c r="A502" s="6" t="inlineStr">
         <is>
-          <t>POLIESTIRENO CRISTAL 3601</t>
+          <t>POLIETILENO HD 6007</t>
         </is>
       </c>
       <c r="B502" s="6">
-        <v>2.03</v>
+        <v>0.495</v>
       </c>
       <c r="C502" s="6">
-        <v>2.03</v>
+        <v>0.495</v>
       </c>
       <c r="D502" s="6">
-        <v>42.2</v>
+        <v>90000</v>
       </c>
       <c r="E502" s="6">
-        <v>85.666</v>
+        <v>44550</v>
       </c>
       <c r="F502" s="6">
-        <v>1584.821</v>
+        <v>757350</v>
       </c>
     </row>
     <row r="503" spans="1:6" customHeight="0">
       <c r="A503" s="6" t="inlineStr">
         <is>
-          <t>POLIESTIRENO CRISTAL GPPS THH102</t>
+          <t>POLIETILENO HD 8904</t>
         </is>
       </c>
       <c r="B503" s="6">
-        <v>1.37</v>
+        <v>1.58</v>
       </c>
       <c r="C503" s="6">
-        <v>1.37</v>
+        <v>1.58</v>
       </c>
       <c r="D503" s="6">
-        <v>500</v>
+        <v>1275</v>
       </c>
       <c r="E503" s="6">
-        <v>685</v>
+        <v>2014.5</v>
       </c>
       <c r="F503" s="6">
-        <v>12672.5</v>
+        <v>34246.5</v>
       </c>
     </row>
     <row r="504" spans="1:6" customHeight="0">
       <c r="A504" s="6" t="inlineStr">
         <is>
-          <t>POLIESTIRENO GPPS VNPS 525N</t>
+          <t>POLIETILENO HD INYECCION 17450</t>
         </is>
       </c>
       <c r="B504" s="6">
-        <v>1.36</v>
+        <v>1.48</v>
       </c>
       <c r="C504" s="6">
-        <v>1.36</v>
+        <v>1.48</v>
       </c>
       <c r="D504" s="6">
-        <v>12950</v>
+        <v>24325</v>
       </c>
       <c r="E504" s="6">
-        <v>17612</v>
+        <v>36001</v>
       </c>
       <c r="F504" s="6">
-        <v>325822</v>
+        <v>612017</v>
       </c>
     </row>
     <row r="505" spans="1:6" customHeight="0">
       <c r="A505" s="6" t="inlineStr">
         <is>
-          <t>POLIESTIRENO GPPS VNPS 550P</t>
+          <t>POLIETILENO HD INYECCION F20</t>
         </is>
       </c>
       <c r="B505" s="6">
-        <v>1.36</v>
+        <v>0.41</v>
       </c>
       <c r="C505" s="6">
-        <v>1.36</v>
+        <v>0.903896</v>
       </c>
       <c r="D505" s="6">
-        <v>24950</v>
+        <v>1375</v>
       </c>
       <c r="E505" s="6">
-        <v>33932</v>
+        <v>1242.8573</v>
       </c>
       <c r="F505" s="6">
-        <v>627742</v>
+        <v>21128.5748</v>
       </c>
     </row>
     <row r="506" spans="1:6" customHeight="0">
       <c r="A506" s="6" t="inlineStr">
         <is>
-          <t>POLIESTIRENO HIPS H350</t>
+          <t>POLIETILENO HD M5372</t>
         </is>
       </c>
       <c r="B506" s="6">
-        <v>1.44</v>
+        <v>1.745</v>
       </c>
       <c r="C506" s="6">
-        <v>1.44</v>
+        <v>1.745</v>
       </c>
       <c r="D506" s="6">
-        <v>149</v>
+        <v>0</v>
       </c>
       <c r="E506" s="6">
-        <v>214.56</v>
+        <v>0</v>
       </c>
       <c r="F506" s="6">
-        <v>3969.36</v>
+        <v>0</v>
       </c>
     </row>
     <row r="507" spans="1:6" customHeight="0">
       <c r="A507" s="6" t="inlineStr">
         <is>
-          <t>POLIESTIRENO REPROCESADO</t>
+          <t>POLIETILENO HD SOPLO 5502</t>
         </is>
       </c>
       <c r="B507" s="6">
-        <v>1.35</v>
+        <v>1.25</v>
       </c>
       <c r="C507" s="6">
-        <v>1.35</v>
+        <v>1.25</v>
       </c>
       <c r="D507" s="6">
-        <v>50</v>
+        <v>850</v>
       </c>
       <c r="E507" s="6">
-        <v>67.5</v>
+        <v>1062.5</v>
       </c>
       <c r="F507" s="6">
-        <v>1248.75</v>
+        <v>18062.5</v>
       </c>
     </row>
     <row r="508" spans="1:6" customHeight="0">
       <c r="A508" s="6" t="inlineStr">
         <is>
-          <t>POLIESTIRENO WS</t>
+          <t>POLIETILENO HD SOPLO 5502</t>
         </is>
       </c>
       <c r="B508" s="6">
-        <v>0.46</v>
+        <v>1.4</v>
       </c>
       <c r="C508" s="6">
-        <v>1.014128</v>
+        <v>1.4</v>
       </c>
       <c r="D508" s="6">
-        <v>4654</v>
+        <v>12000</v>
       </c>
       <c r="E508" s="6">
-        <v>4719.7494</v>
+        <v>16800</v>
       </c>
       <c r="F508" s="6">
-        <v>87315.3636</v>
+        <v>285600</v>
       </c>
     </row>
     <row r="509" spans="1:6" customHeight="0">
       <c r="A509" s="6" t="inlineStr">
         <is>
-          <t>POLIESTIRENO WS</t>
+          <t>POLIETILENO HD SOPLO 5503 (HDPE5503) (F0.4)</t>
         </is>
       </c>
       <c r="B509" s="6">
-        <v>0.46</v>
+        <v>0.395</v>
       </c>
       <c r="C509" s="6">
-        <v>1.014128</v>
+        <v>0.870827</v>
       </c>
       <c r="D509" s="6">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="E509" s="6">
-        <v>0</v>
+        <v>21.7707</v>
       </c>
       <c r="F509" s="6">
-        <v>0</v>
+        <v>370.1014</v>
       </c>
     </row>
     <row r="510" spans="1:6" customHeight="0">
       <c r="A510" s="6" t="inlineStr">
         <is>
-          <t>POLIESTIRENO WS</t>
+          <t>POLIETILENO HD SOPLO 5503 (HDPE5503) (F0.4)</t>
         </is>
       </c>
       <c r="B510" s="6">
-        <v>0.46</v>
+        <v>0.395</v>
       </c>
       <c r="C510" s="6">
-        <v>1.014128</v>
+        <v>0.870827</v>
       </c>
       <c r="D510" s="6">
-        <v>3400</v>
+        <v>1025</v>
       </c>
       <c r="E510" s="6">
-        <v>3448.0335</v>
+        <v>892.5975</v>
       </c>
       <c r="F510" s="6">
-        <v>63788.6198</v>
+        <v>15174.1583</v>
       </c>
     </row>
     <row r="511" spans="1:6" customHeight="0">
       <c r="A511" s="6" t="inlineStr">
         <is>
-          <t>POLIESTIRENO WS</t>
+          <t>POLIETILENO HD SOPLO 6200 DMDA</t>
         </is>
       </c>
       <c r="B511" s="6">
-        <v>0.46</v>
+        <v>1.63</v>
       </c>
       <c r="C511" s="6">
-        <v>0.46</v>
+        <v>1.63</v>
       </c>
       <c r="D511" s="6">
-        <v>1800</v>
+        <v>75</v>
       </c>
       <c r="E511" s="6">
-        <v>828</v>
+        <v>122.25</v>
       </c>
       <c r="F511" s="6">
-        <v>15318</v>
+        <v>2078.25</v>
       </c>
     </row>
     <row r="512" spans="1:6" customHeight="0">
       <c r="A512" s="6" t="inlineStr">
         <is>
-          <t>POLIESTIRENO WS</t>
+          <t>POLIETILENO HD SOPLO 6200 DMDA</t>
         </is>
       </c>
       <c r="B512" s="6">
-        <v>0.46</v>
+        <v>1.63</v>
       </c>
       <c r="C512" s="6">
-        <v>0.46</v>
+        <v>1.63</v>
       </c>
       <c r="D512" s="6">
-        <v>11050</v>
+        <v>12175</v>
       </c>
       <c r="E512" s="6">
-        <v>5083</v>
+        <v>19845.25</v>
       </c>
       <c r="F512" s="6">
-        <v>94035.5</v>
+        <v>337369.25</v>
       </c>
     </row>
     <row r="513" spans="1:6" customHeight="0">
       <c r="A513" s="6" t="inlineStr">
         <is>
-          <t>POLIESTIRENO WS</t>
+          <t>POLIETILENO HD SOPLO 6200 DMDA</t>
         </is>
       </c>
       <c r="B513" s="6">
-        <v>0.46</v>
+        <v>1.45</v>
       </c>
       <c r="C513" s="6">
-        <v>0.46</v>
+        <v>1.45</v>
       </c>
       <c r="D513" s="6">
-        <v>2801.9</v>
+        <v>24750</v>
       </c>
       <c r="E513" s="6">
-        <v>1288.874</v>
+        <v>35887.5</v>
       </c>
       <c r="F513" s="6">
-        <v>23844.169</v>
+        <v>610087.5</v>
       </c>
     </row>
     <row r="514" spans="1:6" customHeight="0">
       <c r="A514" s="6" t="inlineStr">
         <is>
-          <t>POLIESTIRENO WS</t>
+          <t>POLIETILENO HD SOPLO HD0358</t>
         </is>
       </c>
       <c r="B514" s="6">
-        <v>0.46</v>
+        <v>1.42</v>
       </c>
       <c r="C514" s="6">
-        <v>0.46</v>
+        <v>1.42</v>
       </c>
       <c r="D514" s="6">
-        <v>2508</v>
+        <v>27500</v>
       </c>
       <c r="E514" s="6">
-        <v>1153.68</v>
+        <v>39050</v>
       </c>
       <c r="F514" s="6">
-        <v>21343.08</v>
+        <v>663850</v>
       </c>
     </row>
     <row r="515" spans="1:6" customHeight="0">
       <c r="A515" s="6" t="inlineStr">
         <is>
-          <t>POLIESTIRENO WS</t>
+          <t>POLIETILENO HD SOPLO HD0358 (L5840)</t>
         </is>
       </c>
       <c r="B515" s="6">
-        <v>0.46</v>
+        <v>0.43</v>
       </c>
       <c r="C515" s="6">
-        <v>0.46</v>
+        <v>0.947989</v>
       </c>
       <c r="D515" s="6">
-        <v>34</v>
+        <v>93621</v>
       </c>
       <c r="E515" s="6">
-        <v>15.64</v>
+        <v>88751.6548</v>
       </c>
       <c r="F515" s="6">
-        <v>289.34</v>
+        <v>1508778.131</v>
       </c>
     </row>
     <row r="516" spans="1:6" customHeight="0">
       <c r="A516" s="6" t="inlineStr">
         <is>
-          <t>POLIESTIRENO WS</t>
+          <t>POLIETILENO HD SOPLO HD0358 (L5840)</t>
         </is>
       </c>
       <c r="B516" s="6">
-        <v>0.46</v>
+        <v>0.43</v>
       </c>
       <c r="C516" s="6">
-        <v>0.46</v>
+        <v>0.947989</v>
       </c>
       <c r="D516" s="6">
-        <v>36</v>
+        <v>92351</v>
       </c>
       <c r="E516" s="6">
-        <v>16.56</v>
+        <v>87547.7091</v>
       </c>
       <c r="F516" s="6">
-        <v>306.36</v>
+        <v>1488311.0539</v>
       </c>
     </row>
     <row r="517" spans="1:6" customHeight="0">
       <c r="A517" s="6" t="inlineStr">
         <is>
-          <t>POLIESTIRENO WS</t>
+          <t>POLIETILENO HD STL FS7000</t>
         </is>
       </c>
       <c r="B517" s="6">
-        <v>0.46</v>
+        <v>1.625</v>
       </c>
       <c r="C517" s="6">
-        <v>0.46</v>
+        <v>1.625</v>
       </c>
       <c r="D517" s="6">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="E517" s="6">
-        <v>17.94</v>
+        <v>0</v>
       </c>
       <c r="F517" s="6">
-        <v>331.89</v>
+        <v>0</v>
       </c>
     </row>
     <row r="518" spans="1:6" customHeight="0">
       <c r="A518" s="6" t="inlineStr">
         <is>
-          <t>POLIESTIRENO WS</t>
+          <t>POLIETILENO HDF8000</t>
         </is>
       </c>
       <c r="B518" s="6">
-        <v>0.46</v>
+        <v>0.98</v>
       </c>
       <c r="C518" s="6">
-        <v>0.46</v>
+        <v>0.98</v>
       </c>
       <c r="D518" s="6">
-        <v>21.1</v>
+        <v>25</v>
       </c>
       <c r="E518" s="6">
-        <v>9.706</v>
+        <v>24.5</v>
       </c>
       <c r="F518" s="6">
-        <v>179.561</v>
+        <v>416.5</v>
       </c>
     </row>
     <row r="519" spans="1:6" customHeight="0">
       <c r="A519" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO ALTA DENSIDAD F17</t>
+          <t>POLIETILENO HDF8000</t>
         </is>
       </c>
       <c r="B519" s="6">
-        <v>0.905</v>
+        <v>1.38</v>
       </c>
       <c r="C519" s="6">
-        <v>0.905</v>
+        <v>1.38</v>
       </c>
       <c r="D519" s="6">
-        <v>4025</v>
+        <v>27000</v>
       </c>
       <c r="E519" s="6">
-        <v>3642.625</v>
+        <v>37260</v>
       </c>
       <c r="F519" s="6">
-        <v>67388.5625</v>
+        <v>633420</v>
       </c>
     </row>
     <row r="520" spans="1:6" customHeight="0">
       <c r="A520" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO COPOLIMERO 250 IM</t>
+          <t>POLIETILENO HDF8000 ws</t>
         </is>
       </c>
       <c r="B520" s="6">
-        <v>0.44</v>
+        <v>0.425</v>
       </c>
       <c r="C520" s="6">
-        <v>0.970035</v>
+        <v>0.936966</v>
       </c>
       <c r="D520" s="6">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="E520" s="6">
-        <v>0</v>
+        <v>23.4241</v>
       </c>
       <c r="F520" s="6">
-        <v>0</v>
+        <v>398.2104</v>
       </c>
     </row>
     <row r="521" spans="1:6" customHeight="0">
       <c r="A521" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO COPOLIMERO 250 IM</t>
+          <t>POLIETILENO HMW E924</t>
         </is>
       </c>
       <c r="B521" s="6">
-        <v>0.44</v>
+        <v>0.83</v>
       </c>
       <c r="C521" s="6">
-        <v>0.970035</v>
+        <v>1.829839</v>
       </c>
       <c r="D521" s="6">
-        <v>4075</v>
+        <v>700</v>
       </c>
       <c r="E521" s="6">
-        <v>3952.8926</v>
+        <v>1280.8871</v>
       </c>
       <c r="F521" s="6">
-        <v>73128.5136</v>
+        <v>21775.0811</v>
       </c>
     </row>
     <row r="522" spans="1:6" customHeight="0">
       <c r="A522" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO CYNPOL HD 0653-- LH5207</t>
+          <t>POLIETILENO HMW E924</t>
         </is>
       </c>
       <c r="B522" s="6">
-        <v>0.36</v>
+        <v>0.62</v>
       </c>
       <c r="C522" s="6">
-        <v>0.793665</v>
+        <v>1.366868</v>
       </c>
       <c r="D522" s="6">
-        <v>0</v>
+        <v>5500</v>
       </c>
       <c r="E522" s="6">
-        <v>0</v>
+        <v>7517.7713</v>
       </c>
       <c r="F522" s="6">
-        <v>0</v>
+        <v>127802.1113</v>
       </c>
     </row>
     <row r="523" spans="1:6" customHeight="0">
       <c r="A523" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO CYNPOL HD 0753</t>
+          <t>POLIETILENO HMW E924</t>
         </is>
       </c>
       <c r="B523" s="6">
-        <v>0.345</v>
+        <v>0.62</v>
       </c>
       <c r="C523" s="6">
-        <v>0.345</v>
+        <v>1.366868</v>
       </c>
       <c r="D523" s="6">
-        <v>0</v>
+        <v>13300</v>
       </c>
       <c r="E523" s="6">
-        <v>0</v>
+        <v>18179.3378</v>
       </c>
       <c r="F523" s="6">
-        <v>0</v>
+        <v>309048.7418</v>
       </c>
     </row>
     <row r="524" spans="1:6" customHeight="0">
       <c r="A524" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO CYNPOL HD 2055</t>
+          <t>POLIETILENO HMW E924</t>
         </is>
       </c>
       <c r="B524" s="6">
-        <v>0.345</v>
+        <v>0.62</v>
       </c>
       <c r="C524" s="6">
-        <v>0.760596</v>
+        <v>1.366868</v>
       </c>
       <c r="D524" s="6">
-        <v>675</v>
+        <v>0</v>
       </c>
       <c r="E524" s="6">
-        <v>513.402</v>
+        <v>0</v>
       </c>
       <c r="F524" s="6">
-        <v>9497.9379</v>
+        <v>0</v>
       </c>
     </row>
     <row r="525" spans="1:6" customHeight="0">
       <c r="A525" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO CYNPOL HD 2055</t>
+          <t>POLIETILENO HMW E924</t>
         </is>
       </c>
       <c r="B525" s="6">
-        <v>0.79</v>
+        <v>0.62</v>
       </c>
       <c r="C525" s="6">
-        <v>1.741654</v>
+        <v>1.366868</v>
       </c>
       <c r="D525" s="6">
-        <v>5000</v>
+        <v>11250</v>
       </c>
       <c r="E525" s="6">
-        <v>8708.2688</v>
+        <v>15377.2594</v>
       </c>
       <c r="F525" s="6">
-        <v>161102.9719</v>
+        <v>261413.4094</v>
       </c>
     </row>
     <row r="526" spans="1:6" customHeight="0">
       <c r="A526" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO CYNPOL HD 2055</t>
+          <t>POLIETILENO HMW E924</t>
         </is>
       </c>
       <c r="B526" s="6">
-        <v>0.79</v>
+        <v>0.435</v>
       </c>
       <c r="C526" s="6">
-        <v>1.741654</v>
+        <v>0.959012</v>
       </c>
       <c r="D526" s="6">
-        <v>12500</v>
+        <v>89725</v>
       </c>
       <c r="E526" s="6">
-        <v>21770.6719</v>
+        <v>86047.3405</v>
       </c>
       <c r="F526" s="6">
-        <v>402757.4297</v>
+        <v>1462804.7882</v>
       </c>
     </row>
     <row r="527" spans="1:6" customHeight="0">
       <c r="A527" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO HD 2055</t>
+          <t>POLIETILENO HMW HM6015</t>
         </is>
       </c>
       <c r="B527" s="6">
-        <v>0.36</v>
+        <v>0.43</v>
       </c>
       <c r="C527" s="6">
-        <v>0.793665</v>
+        <v>0.947989</v>
       </c>
       <c r="D527" s="6">
-        <v>325</v>
+        <v>94664</v>
       </c>
       <c r="E527" s="6">
-        <v>257.9411</v>
+        <v>89740.407</v>
       </c>
       <c r="F527" s="6">
-        <v>4771.9108</v>
+        <v>1525586.9195</v>
       </c>
     </row>
     <row r="528" spans="1:6" customHeight="0">
       <c r="A528" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO HD 5595</t>
+          <t>POLIETILENO HMW HM6015</t>
         </is>
       </c>
       <c r="B528" s="6">
-        <v>0.99</v>
+        <v>0.43</v>
       </c>
       <c r="C528" s="6">
-        <v>0.99</v>
+        <v>0.43</v>
       </c>
       <c r="D528" s="6">
-        <v>6975</v>
+        <v>92487</v>
       </c>
       <c r="E528" s="6">
-        <v>6905.25</v>
+        <v>39769.41</v>
       </c>
       <c r="F528" s="6">
-        <v>127747.125</v>
+        <v>676079.97</v>
       </c>
     </row>
     <row r="529" spans="1:6" customHeight="0">
       <c r="A529" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO HD 6007</t>
+          <t>POLIETILENO HMW HM6015</t>
         </is>
       </c>
       <c r="B529" s="6">
-        <v>0.39</v>
+        <v>0.49</v>
       </c>
       <c r="C529" s="6">
-        <v>0.859804</v>
+        <v>1.080266</v>
       </c>
       <c r="D529" s="6">
-        <v>100</v>
+        <v>90492</v>
       </c>
       <c r="E529" s="6">
-        <v>85.9804</v>
+        <v>97755.4535</v>
       </c>
       <c r="F529" s="6">
-        <v>1590.6369</v>
+        <v>1661842.7094</v>
       </c>
     </row>
     <row r="530" spans="1:6" customHeight="0">
       <c r="A530" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO HD 6007</t>
+          <t>POLIETILENO HMW HM6015</t>
         </is>
       </c>
       <c r="B530" s="6">
-        <v>0.36</v>
+        <v>0.49</v>
       </c>
       <c r="C530" s="6">
-        <v>0.793665</v>
+        <v>1.080266</v>
       </c>
       <c r="D530" s="6">
-        <v>0</v>
+        <v>90356</v>
       </c>
       <c r="E530" s="6">
-        <v>0</v>
+        <v>97608.5373</v>
       </c>
       <c r="F530" s="6">
-        <v>0</v>
+        <v>1659345.1338</v>
       </c>
     </row>
     <row r="531" spans="1:6" customHeight="0">
       <c r="A531" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO HD 6007</t>
+          <t>POLIETILENO HMW HM6015</t>
         </is>
       </c>
       <c r="B531" s="6">
-        <v>0.33</v>
+        <v>0.49</v>
       </c>
       <c r="C531" s="6">
-        <v>0.727526</v>
+        <v>0.49</v>
       </c>
       <c r="D531" s="6">
-        <v>0</v>
+        <v>95073</v>
       </c>
       <c r="E531" s="6">
-        <v>0</v>
+        <v>46585.77</v>
       </c>
       <c r="F531" s="6">
-        <v>0</v>
+        <v>791958.09</v>
       </c>
     </row>
     <row r="532" spans="1:6" customHeight="0">
       <c r="A532" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO HD 6007</t>
+          <t>POLIETILENO INYECCIÓN HD2000-GP</t>
         </is>
       </c>
       <c r="B532" s="6">
-        <v>0.69</v>
+        <v>0.725</v>
       </c>
       <c r="C532" s="6">
-        <v>1.521191</v>
+        <v>1.598353</v>
       </c>
       <c r="D532" s="6">
-        <v>0</v>
+        <v>20000</v>
       </c>
       <c r="E532" s="6">
-        <v>0</v>
+        <v>31967.0625</v>
       </c>
       <c r="F532" s="6">
-        <v>0</v>
+        <v>543440.0625</v>
       </c>
     </row>
     <row r="533" spans="1:6" customHeight="0">
       <c r="A533" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO HD 6007</t>
+          <t>POLIETILENO INYECCIÓN HD2000-GP</t>
         </is>
       </c>
       <c r="B533" s="6">
-        <v>0.69</v>
+        <v>0.725</v>
       </c>
       <c r="C533" s="6">
-        <v>1.521191</v>
+        <v>1.598353</v>
       </c>
       <c r="D533" s="6">
-        <v>25000</v>
+        <v>20000</v>
       </c>
       <c r="E533" s="6">
-        <v>38029.7813</v>
+        <v>31967.0625</v>
       </c>
       <c r="F533" s="6">
-        <v>703550.9531</v>
+        <v>543440.0625</v>
       </c>
     </row>
     <row r="534" spans="1:6" customHeight="0">
       <c r="A534" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO HD 6007</t>
+          <t>POLIETILENO LD FILM LD 2023 S1</t>
         </is>
       </c>
       <c r="B534" s="6">
-        <v>0.69</v>
+        <v>1.45</v>
       </c>
       <c r="C534" s="6">
-        <v>1.521191</v>
+        <v>1.45</v>
       </c>
       <c r="D534" s="6">
-        <v>12750</v>
+        <v>25000</v>
       </c>
       <c r="E534" s="6">
-        <v>19395.1884</v>
+        <v>36250</v>
       </c>
       <c r="F534" s="6">
-        <v>358810.9861</v>
+        <v>616250</v>
       </c>
     </row>
     <row r="535" spans="1:6" customHeight="0">
       <c r="A535" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO HD 6007</t>
+          <t>POLIETILENO LD NA321013</t>
         </is>
       </c>
       <c r="B535" s="6">
-        <v>0.407</v>
+        <v>0.978</v>
       </c>
       <c r="C535" s="6">
-        <v>0.897282</v>
+        <v>0.978</v>
       </c>
       <c r="D535" s="6">
         <v>0</v>
       </c>
       <c r="E535" s="6">
         <v>0</v>
       </c>
       <c r="F535" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="536" spans="1:6" customHeight="0">
       <c r="A536" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO HD 6007</t>
+          <t>POLIETILENO LD NA983085 CON ADITIVOS</t>
         </is>
       </c>
       <c r="B536" s="6">
-        <v>0.62</v>
+        <v>0.51</v>
       </c>
       <c r="C536" s="6">
-        <v>1.366868</v>
+        <v>1.124359</v>
       </c>
       <c r="D536" s="6">
-        <v>90000</v>
+        <v>25</v>
       </c>
       <c r="E536" s="6">
-        <v>123018.075</v>
+        <v>28.109</v>
       </c>
       <c r="F536" s="6">
-        <v>2275834.3875</v>
+        <v>477.8525</v>
       </c>
     </row>
     <row r="537" spans="1:6" customHeight="0">
       <c r="A537" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO HD 6007</t>
+          <t>POLIETILENO LD OFF GRADE</t>
         </is>
       </c>
       <c r="B537" s="6">
-        <v>0.62</v>
+        <v>1.175</v>
       </c>
       <c r="C537" s="6">
-        <v>1.366868</v>
+        <v>1.175</v>
       </c>
       <c r="D537" s="6">
-        <v>90000</v>
+        <v>3215</v>
       </c>
       <c r="E537" s="6">
-        <v>123018.075</v>
+        <v>3777.625</v>
       </c>
       <c r="F537" s="6">
-        <v>2275834.3875</v>
+        <v>64219.625</v>
       </c>
     </row>
     <row r="538" spans="1:6" customHeight="0">
       <c r="A538" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO HD 6007</t>
+          <t>POLIETILENO LD OG MI B1.0</t>
         </is>
       </c>
       <c r="B538" s="6">
-        <v>0.62</v>
+        <v>1.53</v>
       </c>
       <c r="C538" s="6">
-        <v>1.366868</v>
+        <v>1.53</v>
       </c>
       <c r="D538" s="6">
-        <v>88246</v>
+        <v>20173</v>
       </c>
       <c r="E538" s="6">
-        <v>120620.5894</v>
+        <v>30864.69</v>
       </c>
       <c r="F538" s="6">
-        <v>2231480.904</v>
+        <v>524699.73</v>
       </c>
     </row>
     <row r="539" spans="1:6" customHeight="0">
       <c r="A539" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO HD INYECCION 17450</t>
+          <t>POLIETILENO LD0223 F2 SIN ADITIVOS</t>
         </is>
       </c>
       <c r="B539" s="6">
-        <v>1.7</v>
+        <v>0.39</v>
       </c>
       <c r="C539" s="6">
-        <v>1.7</v>
+        <v>0.859804</v>
       </c>
       <c r="D539" s="6">
-        <v>24750</v>
+        <v>0</v>
       </c>
       <c r="E539" s="6">
-        <v>42075</v>
+        <v>0</v>
       </c>
       <c r="F539" s="6">
-        <v>778387.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="540" spans="1:6" customHeight="0">
       <c r="A540" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO HD INYECCION F20</t>
+          <t>POLIETILENO LD0223 F2 SIN ADITIVOS</t>
         </is>
       </c>
       <c r="B540" s="6">
-        <v>0.41</v>
+        <v>0.45</v>
       </c>
       <c r="C540" s="6">
-        <v>0.903896</v>
+        <v>0.992081</v>
       </c>
       <c r="D540" s="6">
-        <v>1375</v>
+        <v>0</v>
       </c>
       <c r="E540" s="6">
-        <v>1242.8573</v>
+        <v>0</v>
       </c>
       <c r="F540" s="6">
-        <v>22992.8609</v>
+        <v>0</v>
       </c>
     </row>
     <row r="541" spans="1:6" customHeight="0">
       <c r="A541" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO HD INYECCION HDI0653U1</t>
+          <t>POLIETILENO LD0223 F2 SIN ADITIVOS</t>
         </is>
       </c>
       <c r="B541" s="6">
-        <v>59</v>
+        <v>0.45</v>
       </c>
       <c r="C541" s="6">
-        <v>59</v>
+        <v>0.992081</v>
       </c>
       <c r="D541" s="6">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="E541" s="6">
-        <v>1475</v>
+        <v>0</v>
       </c>
       <c r="F541" s="6">
-        <v>27287.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="542" spans="1:6" customHeight="0">
       <c r="A542" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO HD INYECCION HDI0653U1</t>
+          <t>POLIETILENO LD0223 F2 SIN ADITIVOS</t>
         </is>
       </c>
       <c r="B542" s="6">
-        <v>1</v>
+        <v>0.45</v>
       </c>
       <c r="C542" s="6">
-        <v>1</v>
+        <v>0.992081</v>
       </c>
       <c r="D542" s="6">
-        <v>150</v>
+        <v>3000</v>
       </c>
       <c r="E542" s="6">
-        <v>150</v>
+        <v>2976.2438</v>
       </c>
       <c r="F542" s="6">
-        <v>2775</v>
+        <v>50596.1438</v>
       </c>
     </row>
     <row r="543" spans="1:6" customHeight="0">
       <c r="A543" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO HD M5372</t>
+          <t>POLIETILENO LD0223 F2 SIN ADITIVOS</t>
         </is>
       </c>
       <c r="B543" s="6">
-        <v>1.745</v>
+        <v>0.545</v>
       </c>
       <c r="C543" s="6">
-        <v>1.745</v>
+        <v>1.201521</v>
       </c>
       <c r="D543" s="6">
-        <v>0</v>
+        <v>90000</v>
       </c>
       <c r="E543" s="6">
-        <v>0</v>
+        <v>108136.8563</v>
       </c>
       <c r="F543" s="6">
-        <v>0</v>
+        <v>1838326.5563</v>
       </c>
     </row>
     <row r="544" spans="1:6" customHeight="0">
       <c r="A544" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO HD SOPLO 5502</t>
+          <t>POLIETILENO LD0223F (F2 CON ADITIVO)</t>
         </is>
       </c>
       <c r="B544" s="6">
-        <v>1.25</v>
+        <v>0.46</v>
       </c>
       <c r="C544" s="6">
-        <v>1.25</v>
+        <v>1.014128</v>
       </c>
       <c r="D544" s="6">
-        <v>850</v>
+        <v>37</v>
       </c>
       <c r="E544" s="6">
-        <v>1062.5</v>
+        <v>37.5227</v>
       </c>
       <c r="F544" s="6">
-        <v>19656.25</v>
+        <v>637.8862</v>
       </c>
     </row>
     <row r="545" spans="1:6" customHeight="0">
       <c r="A545" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO HD SOPLO 5502</t>
+          <t>POLIETILENO LD0223F (F2 CON ADITIVO)</t>
         </is>
       </c>
       <c r="B545" s="6">
-        <v>1.4</v>
+        <v>0.46</v>
       </c>
       <c r="C545" s="6">
-        <v>1.4</v>
+        <v>1.014128</v>
       </c>
       <c r="D545" s="6">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="E545" s="6">
-        <v>16800</v>
+        <v>0</v>
       </c>
       <c r="F545" s="6">
-        <v>310800</v>
+        <v>0</v>
       </c>
     </row>
     <row r="546" spans="1:6" customHeight="0">
       <c r="A546" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO HD SOPLO 5503 (HDPE5503) (F0.4)</t>
+          <t>POLIETILENO LD0223F (F2 CON ADITIVO)</t>
         </is>
       </c>
       <c r="B546" s="6">
-        <v>0.395</v>
+        <v>0.45</v>
       </c>
       <c r="C546" s="6">
-        <v>0.870827</v>
+        <v>0.992081</v>
       </c>
       <c r="D546" s="6">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="E546" s="6">
-        <v>21.7707</v>
+        <v>0</v>
       </c>
       <c r="F546" s="6">
-        <v>402.7574</v>
+        <v>0</v>
       </c>
     </row>
     <row r="547" spans="1:6" customHeight="0">
       <c r="A547" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO HD SOPLO 5503 (HDPE5503) (F0.4)</t>
+          <t>POLIETILENO LD0223F (F2 CON ADITIVO)</t>
         </is>
       </c>
       <c r="B547" s="6">
-        <v>0.395</v>
+        <v>0.53</v>
       </c>
       <c r="C547" s="6">
-        <v>0.870827</v>
+        <v>1.168451</v>
       </c>
       <c r="D547" s="6">
-        <v>1025</v>
+        <v>0</v>
       </c>
       <c r="E547" s="6">
-        <v>892.5975</v>
+        <v>0</v>
       </c>
       <c r="F547" s="6">
-        <v>16513.0546</v>
+        <v>0</v>
       </c>
     </row>
     <row r="548" spans="1:6" customHeight="0">
       <c r="A548" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO HD SOPLO 6200 DMDA</t>
+          <t>POLIETILENO LD0223F (F2 CON ADITIVO)</t>
         </is>
       </c>
       <c r="B548" s="6">
-        <v>1.63</v>
+        <v>0.65</v>
       </c>
       <c r="C548" s="6">
-        <v>1.63</v>
+        <v>1.433006</v>
       </c>
       <c r="D548" s="6">
-        <v>24750</v>
+        <v>0</v>
       </c>
       <c r="E548" s="6">
-        <v>40342.5</v>
+        <v>0</v>
       </c>
       <c r="F548" s="6">
-        <v>746336.25</v>
+        <v>0</v>
       </c>
     </row>
     <row r="549" spans="1:6" customHeight="0">
       <c r="A549" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO HD STL FS7000</t>
+          <t>POLIETILENO LD0223F (F2 CON ADITIVO)</t>
         </is>
       </c>
       <c r="B549" s="6">
-        <v>1.625</v>
+        <v>0.82</v>
       </c>
       <c r="C549" s="6">
-        <v>1.625</v>
+        <v>0.82</v>
       </c>
       <c r="D549" s="6">
-        <v>220000</v>
+        <v>0</v>
       </c>
       <c r="E549" s="6">
-        <v>357500</v>
+        <v>0</v>
       </c>
       <c r="F549" s="6">
-        <v>6613750</v>
+        <v>0</v>
       </c>
     </row>
     <row r="550" spans="1:6" customHeight="0">
       <c r="A550" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO HDF8000</t>
+          <t>POLIETILENO LD0223F (F2 CON ADITIVO)</t>
         </is>
       </c>
       <c r="B550" s="6">
-        <v>0.98</v>
+        <v>0.82</v>
       </c>
       <c r="C550" s="6">
-        <v>0.98</v>
+        <v>0.82</v>
       </c>
       <c r="D550" s="6">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="E550" s="6">
-        <v>24.5</v>
+        <v>0</v>
       </c>
       <c r="F550" s="6">
-        <v>453.25</v>
+        <v>0</v>
       </c>
     </row>
     <row r="551" spans="1:6" customHeight="0">
       <c r="A551" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO HDF8000 ws</t>
+          <t>POLIETILENO LD0223F (F2 CON ADITIVO)</t>
         </is>
       </c>
       <c r="B551" s="6">
-        <v>0.425</v>
+        <v>0.53</v>
       </c>
       <c r="C551" s="6">
-        <v>0.936966</v>
+        <v>0.53</v>
       </c>
       <c r="D551" s="6">
-        <v>25</v>
+        <v>95450</v>
       </c>
       <c r="E551" s="6">
-        <v>23.4241</v>
+        <v>50588.5</v>
       </c>
       <c r="F551" s="6">
-        <v>433.3466</v>
+        <v>860004.5</v>
       </c>
     </row>
     <row r="552" spans="1:6" customHeight="0">
       <c r="A552" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO HMW E924</t>
+          <t>POLIETILENO LD0223F (F2 CON ADITIVO)</t>
         </is>
       </c>
       <c r="B552" s="6">
-        <v>0.83</v>
+        <v>0.545</v>
       </c>
       <c r="C552" s="6">
-        <v>1.829839</v>
+        <v>0.545</v>
       </c>
       <c r="D552" s="6">
-        <v>0</v>
+        <v>90000</v>
       </c>
       <c r="E552" s="6">
-        <v>0</v>
+        <v>49050</v>
       </c>
       <c r="F552" s="6">
-        <v>0</v>
+        <v>833850</v>
       </c>
     </row>
     <row r="553" spans="1:6" customHeight="0">
       <c r="A553" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO HMW E924</t>
+          <t>POLIETILENO LD0223F (F2 CON ADITIVO)</t>
         </is>
       </c>
       <c r="B553" s="6">
-        <v>0.77</v>
+        <v>0.545</v>
       </c>
       <c r="C553" s="6">
-        <v>1.697561</v>
+        <v>0.545</v>
       </c>
       <c r="D553" s="6">
-        <v>25713</v>
+        <v>90000</v>
       </c>
       <c r="E553" s="6">
-        <v>43649.3924</v>
+        <v>49050</v>
       </c>
       <c r="F553" s="6">
-        <v>807513.7598</v>
+        <v>833850</v>
       </c>
     </row>
     <row r="554" spans="1:6" customHeight="0">
       <c r="A554" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO HMW E924</t>
+          <t>POLIETILENO LDF-219A</t>
         </is>
       </c>
       <c r="B554" s="6">
-        <v>0.77</v>
+        <v>1.97</v>
       </c>
       <c r="C554" s="6">
-        <v>0.77</v>
+        <v>1.97</v>
       </c>
       <c r="D554" s="6">
-        <v>88197</v>
+        <v>650</v>
       </c>
       <c r="E554" s="6">
-        <v>67911.69</v>
+        <v>1280.5</v>
       </c>
       <c r="F554" s="6">
-        <v>1256366.265</v>
+        <v>21768.5</v>
       </c>
     </row>
     <row r="555" spans="1:6" customHeight="0">
       <c r="A555" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO HMW E924</t>
+          <t>POLIETILENO LDF-219A</t>
         </is>
       </c>
       <c r="B555" s="6">
-        <v>0.62</v>
+        <v>1.97</v>
       </c>
       <c r="C555" s="6">
-        <v>0.62</v>
+        <v>1.97</v>
       </c>
       <c r="D555" s="6">
-        <v>87180</v>
+        <v>16600</v>
       </c>
       <c r="E555" s="6">
-        <v>54051.6</v>
+        <v>32702</v>
       </c>
       <c r="F555" s="6">
-        <v>999954.6</v>
+        <v>555934</v>
       </c>
     </row>
     <row r="556" spans="1:6" customHeight="0">
       <c r="A556" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO HMW E924</t>
+          <t>POLIETILENO LDF-219A</t>
         </is>
       </c>
       <c r="B556" s="6">
-        <v>0.62</v>
+        <v>1.97</v>
       </c>
       <c r="C556" s="6">
-        <v>0.62</v>
+        <v>1.97</v>
       </c>
       <c r="D556" s="6">
-        <v>86046</v>
+        <v>9600</v>
       </c>
       <c r="E556" s="6">
-        <v>53348.52</v>
+        <v>18912</v>
       </c>
       <c r="F556" s="6">
-        <v>986947.62</v>
+        <v>321504</v>
       </c>
     </row>
     <row r="557" spans="1:6" customHeight="0">
       <c r="A557" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO HMW E924</t>
+          <t>POLIETILENO LDF-219A</t>
         </is>
       </c>
       <c r="B557" s="6">
-        <v>0.61</v>
+        <v>1.97</v>
       </c>
       <c r="C557" s="6">
-        <v>1.344821</v>
+        <v>1.97</v>
       </c>
       <c r="D557" s="6">
-        <v>90000</v>
+        <v>14600</v>
       </c>
       <c r="E557" s="6">
-        <v>121033.9125</v>
+        <v>28762</v>
       </c>
       <c r="F557" s="6">
-        <v>2239127.3813</v>
+        <v>488954</v>
       </c>
     </row>
     <row r="558" spans="1:6" customHeight="0">
       <c r="A558" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO INYECCIÓN HD2000-GP</t>
+          <t>POLIETILENO LDPE LD-718LA</t>
         </is>
       </c>
       <c r="B558" s="6">
-        <v>0.725</v>
+        <v>1.21</v>
       </c>
       <c r="C558" s="6">
-        <v>1.598353</v>
+        <v>1.21</v>
       </c>
       <c r="D558" s="6">
-        <v>20000</v>
+        <v>4210</v>
       </c>
       <c r="E558" s="6">
-        <v>31967.0625</v>
+        <v>5094.1</v>
       </c>
       <c r="F558" s="6">
-        <v>591390.6563</v>
+        <v>86599.7</v>
       </c>
     </row>
     <row r="559" spans="1:6" customHeight="0">
       <c r="A559" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO INYECCIÓN HD2000-GP</t>
+          <t>POLIETILENO LINEAL GCELENE CON ADITIVOS LLBF2 SA</t>
         </is>
       </c>
       <c r="B559" s="6">
-        <v>0.725</v>
+        <v>0.476</v>
       </c>
       <c r="C559" s="6">
-        <v>1.598353</v>
+        <v>1.049402</v>
       </c>
       <c r="D559" s="6">
-        <v>20000</v>
+        <v>90000</v>
       </c>
       <c r="E559" s="6">
-        <v>31967.0625</v>
+        <v>94446.135</v>
       </c>
       <c r="F559" s="6">
-        <v>591390.6563</v>
+        <v>1605584.295</v>
       </c>
     </row>
     <row r="560" spans="1:6" customHeight="0">
       <c r="A560" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LD FILM 20020X</t>
+          <t>POLIETILENO LINEAL GCELENE CON ADITIVOS LLBF2 SA</t>
         </is>
       </c>
       <c r="B560" s="6">
-        <v>23</v>
+        <v>0.476</v>
       </c>
       <c r="C560" s="6">
-        <v>23</v>
+        <v>1.049402</v>
       </c>
       <c r="D560" s="6">
-        <v>5100</v>
+        <v>90000</v>
       </c>
       <c r="E560" s="6">
-        <v>117300</v>
+        <v>94446.135</v>
       </c>
       <c r="F560" s="6">
-        <v>2170050</v>
+        <v>1605584.295</v>
       </c>
     </row>
     <row r="561" spans="1:6" customHeight="0">
       <c r="A561" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LD FRACCIONAL FR2233C SIN ADITIVO</t>
+          <t>POLIETILENO LLD 0219AB CON ADS</t>
         </is>
       </c>
       <c r="B561" s="6">
-        <v>0.47</v>
+        <v>1.4</v>
       </c>
       <c r="C561" s="6">
-        <v>1.036174</v>
+        <v>1.4</v>
       </c>
       <c r="D561" s="6">
-        <v>11650</v>
+        <v>28000</v>
       </c>
       <c r="E561" s="6">
-        <v>12071.4242</v>
+        <v>39200</v>
       </c>
       <c r="F561" s="6">
-        <v>223321.3475</v>
+        <v>666400</v>
       </c>
     </row>
     <row r="562" spans="1:6" customHeight="0">
       <c r="A562" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LD FRACCIONAL FR2233C SIN ADITIVO</t>
+          <t>POLIETILENO LLD CON ADITIVOS LLB200SA</t>
         </is>
       </c>
       <c r="B562" s="6">
-        <v>0.47</v>
+        <v>0.75</v>
       </c>
       <c r="C562" s="6">
-        <v>1.036174</v>
+        <v>1.653469</v>
       </c>
       <c r="D562" s="6">
-        <v>2650</v>
+        <v>0</v>
       </c>
       <c r="E562" s="6">
-        <v>2745.8604</v>
+        <v>0</v>
       </c>
       <c r="F562" s="6">
-        <v>50798.4181</v>
+        <v>0</v>
       </c>
     </row>
     <row r="563" spans="1:6" customHeight="0">
       <c r="A563" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LD NA321013</t>
+          <t>POLIETILENO LLD CON ADITIVOS LLB200SA</t>
         </is>
       </c>
       <c r="B563" s="6">
-        <v>0.978</v>
+        <v>0.75</v>
       </c>
       <c r="C563" s="6">
-        <v>0.978</v>
+        <v>1.653469</v>
       </c>
       <c r="D563" s="6">
-        <v>4725</v>
+        <v>250</v>
       </c>
       <c r="E563" s="6">
-        <v>4621.05</v>
+        <v>413.3672</v>
       </c>
       <c r="F563" s="6">
-        <v>85489.425</v>
+        <v>7027.2422</v>
       </c>
     </row>
     <row r="564" spans="1:6" customHeight="0">
       <c r="A564" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LD NA321013</t>
+          <t>POLIETILENO LLD CON ADITIVOS LLB200SA</t>
         </is>
       </c>
       <c r="B564" s="6">
-        <v>0.978</v>
+        <v>0.75</v>
       </c>
       <c r="C564" s="6">
-        <v>0.978</v>
+        <v>1.653469</v>
       </c>
       <c r="D564" s="6">
-        <v>3000</v>
+        <v>8325</v>
       </c>
       <c r="E564" s="6">
-        <v>2934</v>
+        <v>13765.1273</v>
       </c>
       <c r="F564" s="6">
-        <v>54279</v>
+        <v>234007.1648</v>
       </c>
     </row>
     <row r="565" spans="1:6" customHeight="0">
       <c r="A565" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LD NA983085 CON ADITIVOS</t>
+          <t>POLIETILENO LLD CON ADITIVOS LLB200SA</t>
         </is>
       </c>
       <c r="B565" s="6">
-        <v>0.51</v>
+        <v>0.75</v>
       </c>
       <c r="C565" s="6">
-        <v>1.124359</v>
+        <v>0.75</v>
       </c>
       <c r="D565" s="6">
-        <v>25</v>
+        <v>275</v>
       </c>
       <c r="E565" s="6">
-        <v>28.109</v>
+        <v>206.25</v>
       </c>
       <c r="F565" s="6">
-        <v>520.0159</v>
+        <v>3506.25</v>
       </c>
     </row>
     <row r="566" spans="1:6" customHeight="0">
       <c r="A566" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LD OFF GRADE</t>
+          <t>POLIETILENO LLD EXCEED 1518RA</t>
         </is>
       </c>
       <c r="B566" s="6">
-        <v>1.175</v>
+        <v>1.33</v>
       </c>
       <c r="C566" s="6">
-        <v>1.175</v>
+        <v>1.33</v>
       </c>
       <c r="D566" s="6">
-        <v>3215</v>
+        <v>1875</v>
       </c>
       <c r="E566" s="6">
-        <v>3777.625</v>
+        <v>2493.75</v>
       </c>
       <c r="F566" s="6">
-        <v>69886.0625</v>
+        <v>42393.75</v>
       </c>
     </row>
     <row r="567" spans="1:6" customHeight="0">
       <c r="A567" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LD OG MI B1.0</t>
+          <t>POLIETILENO LLD F2 CON ADITIVOS LL0218F</t>
         </is>
       </c>
       <c r="B567" s="6">
-        <v>1.53</v>
+        <v>1.86</v>
       </c>
       <c r="C567" s="6">
-        <v>1.53</v>
+        <v>1.86</v>
       </c>
       <c r="D567" s="6">
-        <v>20173</v>
+        <v>5500</v>
       </c>
       <c r="E567" s="6">
-        <v>30864.69</v>
+        <v>10230</v>
       </c>
       <c r="F567" s="6">
-        <v>570996.765</v>
+        <v>173910</v>
       </c>
     </row>
     <row r="568" spans="1:6" customHeight="0">
       <c r="A568" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LD0223 F2 SIN ADITIVOS</t>
+          <t>POLIETILENO LLD F2 CON ADITIVOS LL0218F</t>
         </is>
       </c>
       <c r="B568" s="6">
-        <v>0.39</v>
+        <v>1.86</v>
       </c>
       <c r="C568" s="6">
-        <v>0.859804</v>
+        <v>1.86</v>
       </c>
       <c r="D568" s="6">
         <v>0</v>
       </c>
       <c r="E568" s="6">
         <v>0</v>
       </c>
       <c r="F568" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="569" spans="1:6" customHeight="0">
       <c r="A569" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LD0223 F2 SIN ADITIVOS</t>
+          <t>POLIETILENO LLD F2 CON ADITIVOS LL0218F</t>
         </is>
       </c>
       <c r="B569" s="6">
-        <v>0.45</v>
+        <v>1.86</v>
       </c>
       <c r="C569" s="6">
-        <v>0.992081</v>
+        <v>1.86</v>
       </c>
       <c r="D569" s="6">
-        <v>0</v>
+        <v>15300</v>
       </c>
       <c r="E569" s="6">
-        <v>0</v>
+        <v>28458</v>
       </c>
       <c r="F569" s="6">
-        <v>0</v>
+        <v>483786</v>
       </c>
     </row>
     <row r="570" spans="1:6" customHeight="0">
       <c r="A570" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LD0223 F2 SIN ADITIVOS</t>
+          <t>POLIETILENO LLD F2 CON ADITIVOS LL0218F</t>
         </is>
       </c>
       <c r="B570" s="6">
-        <v>0.45</v>
+        <v>1.86</v>
       </c>
       <c r="C570" s="6">
-        <v>0.992081</v>
+        <v>1.86</v>
       </c>
       <c r="D570" s="6">
-        <v>5000</v>
+        <v>1275</v>
       </c>
       <c r="E570" s="6">
-        <v>4960.4063</v>
+        <v>2371.5</v>
       </c>
       <c r="F570" s="6">
-        <v>91767.5156</v>
+        <v>40315.5</v>
       </c>
     </row>
     <row r="571" spans="1:6" customHeight="0">
       <c r="A571" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LD0223 F2 SIN ADITIVOS</t>
+          <t>POLIETILENO LLD F2 CON ADITIVOS LL0218F</t>
         </is>
       </c>
       <c r="B571" s="6">
-        <v>0.45</v>
+        <v>1.86</v>
       </c>
       <c r="C571" s="6">
-        <v>0.992081</v>
+        <v>1.86</v>
       </c>
       <c r="D571" s="6">
-        <v>0</v>
+        <v>425</v>
       </c>
       <c r="E571" s="6">
-        <v>0</v>
+        <v>790.5</v>
       </c>
       <c r="F571" s="6">
-        <v>0</v>
+        <v>13438.5</v>
       </c>
     </row>
     <row r="572" spans="1:6" customHeight="0">
       <c r="A572" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LD0223 F2 SIN ADITIVOS</t>
+          <t>POLIETILENO LLD F2 CON ADITIVOS LL0218F</t>
         </is>
       </c>
       <c r="B572" s="6">
-        <v>0.45</v>
+        <v>1.86</v>
       </c>
       <c r="C572" s="6">
-        <v>0.992081</v>
+        <v>1.86</v>
       </c>
       <c r="D572" s="6">
-        <v>10950</v>
+        <v>0</v>
       </c>
       <c r="E572" s="6">
-        <v>10863.2897</v>
+        <v>0</v>
       </c>
       <c r="F572" s="6">
-        <v>200970.8592</v>
+        <v>0</v>
       </c>
     </row>
     <row r="573" spans="1:6" customHeight="0">
       <c r="A573" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LD0223F (F2 CON ADITIVO)</t>
+          <t>POLIETILENO LLD F2 CON ADITIVOS LL0218F</t>
         </is>
       </c>
       <c r="B573" s="6">
-        <v>0.46</v>
+        <v>1.86</v>
       </c>
       <c r="C573" s="6">
-        <v>1.014128</v>
+        <v>1.86</v>
       </c>
       <c r="D573" s="6">
-        <v>37</v>
+        <v>19500</v>
       </c>
       <c r="E573" s="6">
-        <v>37.5227</v>
+        <v>36270</v>
       </c>
       <c r="F573" s="6">
-        <v>694.1703</v>
+        <v>616590</v>
       </c>
     </row>
     <row r="574" spans="1:6" customHeight="0">
       <c r="A574" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LD0223F (F2 CON ADITIVO)</t>
+          <t>POLIETILENO LLD INYECCION DLJ2650B F50</t>
         </is>
       </c>
       <c r="B574" s="6">
-        <v>0.46</v>
+        <v>0.34</v>
       </c>
       <c r="C574" s="6">
-        <v>1.014128</v>
+        <v>0.749573</v>
       </c>
       <c r="D574" s="6">
-        <v>0</v>
+        <v>270</v>
       </c>
       <c r="E574" s="6">
-        <v>0</v>
+        <v>202.3846</v>
       </c>
       <c r="F574" s="6">
-        <v>0</v>
+        <v>3440.5378</v>
       </c>
     </row>
     <row r="575" spans="1:6" customHeight="0">
       <c r="A575" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LD0223F (F2 CON ADITIVO)</t>
+          <t>POLIETILENO LLD INYECCION DLJ2650B F50</t>
         </is>
       </c>
       <c r="B575" s="6">
-        <v>0.45</v>
+        <v>0.48</v>
       </c>
       <c r="C575" s="6">
-        <v>0.992081</v>
+        <v>1.05822</v>
       </c>
       <c r="D575" s="6">
-        <v>9740</v>
+        <v>0</v>
       </c>
       <c r="E575" s="6">
-        <v>9662.8714</v>
+        <v>0</v>
       </c>
       <c r="F575" s="6">
-        <v>178763.1204</v>
+        <v>0</v>
       </c>
     </row>
     <row r="576" spans="1:6" customHeight="0">
       <c r="A576" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LD0223F (F2 CON ADITIVO)</t>
+          <t>POLIETILENO LLD INYECCION DLJ2650B F50</t>
         </is>
       </c>
       <c r="B576" s="6">
-        <v>0.45</v>
+        <v>0.48</v>
       </c>
       <c r="C576" s="6">
-        <v>0.992081</v>
+        <v>1.05822</v>
       </c>
       <c r="D576" s="6">
-        <v>0</v>
+        <v>10624.2</v>
       </c>
       <c r="E576" s="6">
-        <v>0</v>
+        <v>11242.7409</v>
       </c>
       <c r="F576" s="6">
-        <v>0</v>
+        <v>191126.5957</v>
       </c>
     </row>
     <row r="577" spans="1:6" customHeight="0">
       <c r="A577" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LD0223F (F2 CON ADITIVO)</t>
+          <t>POLIETILENO LLD INYECCION DLJ2650B F50</t>
         </is>
       </c>
       <c r="B577" s="6">
-        <v>0.53</v>
+        <v>0.84</v>
       </c>
       <c r="C577" s="6">
-        <v>1.168451</v>
+        <v>1.851885</v>
       </c>
       <c r="D577" s="6">
-        <v>21000</v>
+        <v>0</v>
       </c>
       <c r="E577" s="6">
-        <v>24537.4763</v>
+        <v>0</v>
       </c>
       <c r="F577" s="6">
-        <v>453943.3106</v>
+        <v>0</v>
       </c>
     </row>
     <row r="578" spans="1:6" customHeight="0">
       <c r="A578" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LD0223F (F2 CON ADITIVO)</t>
+          <t>POLIETILENO LLD INYECCION DLJ2650B F50</t>
         </is>
       </c>
       <c r="B578" s="6">
-        <v>0.53</v>
+        <v>0.84</v>
       </c>
       <c r="C578" s="6">
-        <v>1.168451</v>
+        <v>1.851885</v>
       </c>
       <c r="D578" s="6">
-        <v>12000</v>
+        <v>2000</v>
       </c>
       <c r="E578" s="6">
-        <v>14021.415</v>
+        <v>3703.77</v>
       </c>
       <c r="F578" s="6">
-        <v>259396.1775</v>
+        <v>62964.09</v>
       </c>
     </row>
     <row r="579" spans="1:6" customHeight="0">
       <c r="A579" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LD0223F (F2 CON ADITIVO)</t>
+          <t>POLIETILENO LLD INYECCION DLJ2650B F50</t>
         </is>
       </c>
       <c r="B579" s="6">
-        <v>0.65</v>
+        <v>0.84</v>
       </c>
       <c r="C579" s="6">
-        <v>1.433006</v>
+        <v>1.851885</v>
       </c>
       <c r="D579" s="6">
-        <v>0</v>
+        <v>11250</v>
       </c>
       <c r="E579" s="6">
-        <v>0</v>
+        <v>20833.7063</v>
       </c>
       <c r="F579" s="6">
-        <v>0</v>
+        <v>354173.0063</v>
       </c>
     </row>
     <row r="580" spans="1:6" customHeight="0">
       <c r="A580" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LD0223F (F2 CON ADITIVO)</t>
+          <t>POLIETILENO LLD INYECCION LJ2420B F20</t>
         </is>
       </c>
       <c r="B580" s="6">
-        <v>0.82</v>
+        <v>1.34</v>
       </c>
       <c r="C580" s="6">
-        <v>1.807793</v>
+        <v>1.34</v>
       </c>
       <c r="D580" s="6">
-        <v>0</v>
+        <v>11950</v>
       </c>
       <c r="E580" s="6">
-        <v>0</v>
+        <v>16013</v>
       </c>
       <c r="F580" s="6">
-        <v>0</v>
+        <v>272221</v>
       </c>
     </row>
     <row r="581" spans="1:6" customHeight="0">
       <c r="A581" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LD0223F (F2 CON ADITIVO)</t>
+          <t>POLIETILENO LLD INYECCION LJ2420B F20</t>
         </is>
       </c>
       <c r="B581" s="6">
-        <v>0.82</v>
+        <v>0.78</v>
       </c>
       <c r="C581" s="6">
-        <v>0.82</v>
+        <v>1.719608</v>
       </c>
       <c r="D581" s="6">
-        <v>0</v>
+        <v>5500</v>
       </c>
       <c r="E581" s="6">
-        <v>0</v>
+        <v>9457.8413</v>
       </c>
       <c r="F581" s="6">
-        <v>0</v>
+        <v>160783.3013</v>
       </c>
     </row>
     <row r="582" spans="1:6" customHeight="0">
       <c r="A582" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LDF-219A</t>
+          <t>POLIETILENO LLD INYECCION LJ2420B F20</t>
         </is>
       </c>
       <c r="B582" s="6">
-        <v>1.97</v>
+        <v>0.78</v>
       </c>
       <c r="C582" s="6">
-        <v>1.97</v>
+        <v>0.78</v>
       </c>
       <c r="D582" s="6">
-        <v>4350</v>
+        <v>750</v>
       </c>
       <c r="E582" s="6">
-        <v>8569.5</v>
+        <v>585</v>
       </c>
       <c r="F582" s="6">
-        <v>158535.75</v>
+        <v>9945</v>
       </c>
     </row>
     <row r="583" spans="1:6" customHeight="0">
       <c r="A583" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LDF-219A</t>
+          <t>POLIETILENO LLD INYECCION LJ2420B F20</t>
         </is>
       </c>
       <c r="B583" s="6">
-        <v>1.97</v>
+        <v>0.62</v>
       </c>
       <c r="C583" s="6">
-        <v>1.97</v>
+        <v>1.366868</v>
       </c>
       <c r="D583" s="6">
-        <v>20000</v>
+        <v>0</v>
       </c>
       <c r="E583" s="6">
-        <v>39400</v>
+        <v>0</v>
       </c>
       <c r="F583" s="6">
-        <v>728900</v>
+        <v>0</v>
       </c>
     </row>
     <row r="584" spans="1:6" customHeight="0">
       <c r="A584" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LDF-219A</t>
+          <t>POLIETILENO LLD INYECCION LJ2420B F20</t>
         </is>
       </c>
       <c r="B584" s="6">
-        <v>1.97</v>
+        <v>0.475</v>
       </c>
       <c r="C584" s="6">
-        <v>1.97</v>
+        <v>1.047197</v>
       </c>
       <c r="D584" s="6">
-        <v>9600</v>
+        <v>84575</v>
       </c>
       <c r="E584" s="6">
-        <v>18912</v>
+        <v>88566.6757</v>
       </c>
       <c r="F584" s="6">
-        <v>349872</v>
+        <v>1505633.487</v>
       </c>
     </row>
     <row r="585" spans="1:6" customHeight="0">
       <c r="A585" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LDF-219A</t>
+          <t>POLIETILENO LLD INYECCION LLD F45 (POLIETILENO LLD INYECCION 5026 F50)</t>
         </is>
       </c>
       <c r="B585" s="6">
-        <v>1.97</v>
+        <v>0.35</v>
       </c>
       <c r="C585" s="6">
-        <v>1.97</v>
+        <v>0.771619</v>
       </c>
       <c r="D585" s="6">
-        <v>16800</v>
+        <v>0</v>
       </c>
       <c r="E585" s="6">
-        <v>33096</v>
+        <v>0</v>
       </c>
       <c r="F585" s="6">
-        <v>612276</v>
+        <v>0</v>
       </c>
     </row>
     <row r="586" spans="1:6" customHeight="0">
       <c r="A586" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LDPE LD-718LA</t>
+          <t>POLIETILENO LLD INYECCION LLD F80 - POLIETILENO LLD INYECCION 10029 F100</t>
         </is>
       </c>
       <c r="B586" s="6">
-        <v>1.21</v>
+        <v>0.35</v>
       </c>
       <c r="C586" s="6">
-        <v>1.21</v>
+        <v>0.771619</v>
       </c>
       <c r="D586" s="6">
-        <v>4250</v>
+        <v>19975</v>
       </c>
       <c r="E586" s="6">
-        <v>5142.5</v>
+        <v>15413.0845</v>
       </c>
       <c r="F586" s="6">
-        <v>95136.25</v>
+        <v>262022.437</v>
       </c>
     </row>
     <row r="587" spans="1:6" customHeight="0">
       <c r="A587" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LLD 0219AB CON ADS</t>
+          <t>POLIETILENO LLD INYECCION LLD F80 - POLIETILENO LLD INYECCION 10029 F100</t>
         </is>
       </c>
       <c r="B587" s="6">
-        <v>1.4</v>
+        <v>0.35</v>
       </c>
       <c r="C587" s="6">
-        <v>1.4</v>
+        <v>0.771619</v>
       </c>
       <c r="D587" s="6">
-        <v>28000</v>
+        <v>0</v>
       </c>
       <c r="E587" s="6">
-        <v>39200</v>
+        <v>0</v>
       </c>
       <c r="F587" s="6">
-        <v>725200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="588" spans="1:6" customHeight="0">
       <c r="A588" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LLD 222WT MI 1.9 WITH ADDS</t>
+          <t>POLIETILENO TEREFTALATO PET RP-884W</t>
         </is>
       </c>
       <c r="B588" s="6">
-        <v>1.56</v>
+        <v>1.51</v>
       </c>
       <c r="C588" s="6">
-        <v>1.56</v>
+        <v>1.51</v>
       </c>
       <c r="D588" s="6">
-        <v>108000</v>
+        <v>52800</v>
       </c>
       <c r="E588" s="6">
-        <v>168480</v>
+        <v>79728</v>
       </c>
       <c r="F588" s="6">
-        <v>3116880</v>
+        <v>1355376</v>
       </c>
     </row>
     <row r="589" spans="1:6" customHeight="0">
       <c r="A589" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LLD CON ADITIVOS LLB200SA</t>
+          <t>POLIOXIMETILENO GF305</t>
         </is>
       </c>
       <c r="B589" s="6">
-        <v>0.75</v>
+        <v>1</v>
       </c>
       <c r="C589" s="6">
-        <v>1.653469</v>
+        <v>1</v>
       </c>
       <c r="D589" s="6">
-        <v>100000</v>
+        <v>26</v>
       </c>
       <c r="E589" s="6">
-        <v>165346.875</v>
+        <v>26</v>
       </c>
       <c r="F589" s="6">
-        <v>3058917.1875</v>
+        <v>442</v>
       </c>
     </row>
     <row r="590" spans="1:6" customHeight="0">
       <c r="A590" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LLD EXCEED 1518RA</t>
+          <t>POLIOXIMETILENO K300 LO2 BK</t>
         </is>
       </c>
       <c r="B590" s="6">
-        <v>1.33</v>
+        <v>1</v>
       </c>
       <c r="C590" s="6">
-        <v>1.33</v>
+        <v>1</v>
       </c>
       <c r="D590" s="6">
-        <v>14375</v>
+        <v>26</v>
       </c>
       <c r="E590" s="6">
-        <v>19118.75</v>
+        <v>26</v>
       </c>
       <c r="F590" s="6">
-        <v>353696.875</v>
+        <v>442</v>
       </c>
     </row>
     <row r="591" spans="1:6" customHeight="0">
       <c r="A591" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LLD F2 CON ADITIVOS LL0218F</t>
+          <t>POLIOXIMETILENO K300 NATURAL</t>
         </is>
       </c>
       <c r="B591" s="6">
-        <v>1.86</v>
+        <v>2.1</v>
       </c>
       <c r="C591" s="6">
-        <v>1.86</v>
+        <v>2.1</v>
       </c>
       <c r="D591" s="6">
-        <v>0</v>
+        <v>13100</v>
       </c>
       <c r="E591" s="6">
-        <v>0</v>
+        <v>27510</v>
       </c>
       <c r="F591" s="6">
-        <v>0</v>
+        <v>467670</v>
       </c>
     </row>
     <row r="592" spans="1:6" customHeight="0">
       <c r="A592" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LLD F2 CON ADITIVOS LL0218F</t>
+          <t>POLIOXIMETILENO K700 NATURAL</t>
         </is>
       </c>
       <c r="B592" s="6">
-        <v>1.86</v>
+        <v>2.1</v>
       </c>
       <c r="C592" s="6">
-        <v>1.86</v>
+        <v>2.1</v>
       </c>
       <c r="D592" s="6">
-        <v>1750</v>
+        <v>150</v>
       </c>
       <c r="E592" s="6">
-        <v>3255</v>
+        <v>315</v>
       </c>
       <c r="F592" s="6">
-        <v>60217.5</v>
+        <v>5355</v>
       </c>
     </row>
     <row r="593" spans="1:6" customHeight="0">
       <c r="A593" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LLD F2 CON ADITIVOS LL0218F</t>
+          <t>POLIOXIMETILENO WR301</t>
         </is>
       </c>
       <c r="B593" s="6">
-        <v>1.86</v>
+        <v>1</v>
       </c>
       <c r="C593" s="6">
-        <v>1.86</v>
+        <v>1</v>
       </c>
       <c r="D593" s="6">
-        <v>3350</v>
+        <v>26</v>
       </c>
       <c r="E593" s="6">
-        <v>6231</v>
+        <v>26</v>
       </c>
       <c r="F593" s="6">
-        <v>115273.5</v>
+        <v>442</v>
       </c>
     </row>
     <row r="594" spans="1:6" customHeight="0">
       <c r="A594" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LLD F2 CON ADITIVOS LL0218F</t>
+          <t>POLIPROPILENO CON 50% FIBRA LARGA COLOR NEGRO GFPP L50 HSBK001</t>
         </is>
       </c>
       <c r="B594" s="6">
-        <v>1.86</v>
+        <v>3.08</v>
       </c>
       <c r="C594" s="6">
-        <v>1.86</v>
+        <v>3.08</v>
       </c>
       <c r="D594" s="6">
-        <v>19500</v>
+        <v>19464</v>
       </c>
       <c r="E594" s="6">
-        <v>36270</v>
+        <v>59949.12</v>
       </c>
       <c r="F594" s="6">
-        <v>670995</v>
+        <v>1019135.04</v>
       </c>
     </row>
     <row r="595" spans="1:6" customHeight="0">
       <c r="A595" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LLD F2 CON ADITIVOS LL0218F</t>
+          <t>POLIPROPILENO COPOLIMERO CON 25% FV EN COLOR NEGRO</t>
         </is>
       </c>
       <c r="B595" s="6">
-        <v>1.86</v>
+        <v>4.8</v>
       </c>
       <c r="C595" s="6">
-        <v>1.86</v>
+        <v>4.8</v>
       </c>
       <c r="D595" s="6">
-        <v>50000</v>
+        <v>7000</v>
       </c>
       <c r="E595" s="6">
-        <v>93000</v>
+        <v>33600</v>
       </c>
       <c r="F595" s="6">
-        <v>1720500</v>
+        <v>571200</v>
       </c>
     </row>
     <row r="596" spans="1:6" customHeight="0">
       <c r="A596" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LLD F2 CON ADITIVOS LL0218F</t>
+          <t>POLIPROPILENO COPOLIMERO CON FIBRA DE VIDRIO 30% GFPP-30- HSBK011</t>
         </is>
       </c>
       <c r="B596" s="6">
-        <v>1.86</v>
+        <v>1.84</v>
       </c>
       <c r="C596" s="6">
-        <v>1.86</v>
+        <v>1.84</v>
       </c>
       <c r="D596" s="6">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="E596" s="6">
-        <v>0</v>
+        <v>92</v>
       </c>
       <c r="F596" s="6">
-        <v>0</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="597" spans="1:6" customHeight="0">
       <c r="A597" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LLD F2 CON ADITIVOS LL0218F</t>
+          <t>POLIPROPILENO FUERA DE GRADO MI 8.33 - 12.81</t>
         </is>
       </c>
       <c r="B597" s="6">
-        <v>1.86</v>
+        <v>0.83</v>
       </c>
       <c r="C597" s="6">
-        <v>1.86</v>
+        <v>0.83</v>
       </c>
       <c r="D597" s="6">
-        <v>19500</v>
+        <v>1375</v>
       </c>
       <c r="E597" s="6">
-        <v>36270</v>
+        <v>1141.25</v>
       </c>
       <c r="F597" s="6">
-        <v>670995</v>
+        <v>19401.25</v>
       </c>
     </row>
     <row r="598" spans="1:6" customHeight="0">
       <c r="A598" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LLD F2 CON ADITIVOS LL0218F</t>
+          <t>POLIPROPILENO FUERA DE GRADO MI 8.33 - 12.81</t>
         </is>
       </c>
       <c r="B598" s="6">
-        <v>1.86</v>
+        <v>0.83</v>
       </c>
       <c r="C598" s="6">
-        <v>1.86</v>
+        <v>0.83</v>
       </c>
       <c r="D598" s="6">
-        <v>19500</v>
+        <v>0</v>
       </c>
       <c r="E598" s="6">
-        <v>36270</v>
+        <v>0</v>
       </c>
       <c r="F598" s="6">
-        <v>670995</v>
+        <v>0</v>
       </c>
     </row>
     <row r="599" spans="1:6" customHeight="0">
       <c r="A599" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LLD F2 CON ADITIVOS LL0218F</t>
+          <t>POLIPROPILENO GFPP 20 NATURAL</t>
         </is>
       </c>
       <c r="B599" s="6">
-        <v>1.86</v>
+        <v>1.84</v>
       </c>
       <c r="C599" s="6">
-        <v>1.86</v>
+        <v>1.84</v>
       </c>
       <c r="D599" s="6">
-        <v>19500</v>
+        <v>13225</v>
       </c>
       <c r="E599" s="6">
-        <v>36270</v>
+        <v>24334</v>
       </c>
       <c r="F599" s="6">
-        <v>670995</v>
+        <v>413678</v>
       </c>
     </row>
     <row r="600" spans="1:6" customHeight="0">
       <c r="A600" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LLD F2 CON ADITIVOS LL0218F</t>
+          <t>POLIPROPILENO GFPP-30- P8H-G0007</t>
         </is>
       </c>
       <c r="B600" s="6">
-        <v>1.86</v>
+        <v>2.1</v>
       </c>
       <c r="C600" s="6">
-        <v>1.86</v>
+        <v>2.1</v>
       </c>
       <c r="D600" s="6">
-        <v>19500</v>
+        <v>9425</v>
       </c>
       <c r="E600" s="6">
-        <v>36270</v>
+        <v>19792.5</v>
       </c>
       <c r="F600" s="6">
-        <v>670995</v>
+        <v>336472.5</v>
       </c>
     </row>
     <row r="601" spans="1:6" customHeight="0">
       <c r="A601" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LLD INYECCION DLJ2650B F50</t>
+          <t>POLIPROPILENO GFPP-30- P8H-G0007</t>
         </is>
       </c>
       <c r="B601" s="6">
-        <v>0.34</v>
+        <v>2.28</v>
       </c>
       <c r="C601" s="6">
-        <v>0.749573</v>
+        <v>2.28</v>
       </c>
       <c r="D601" s="6">
-        <v>345</v>
+        <v>19000</v>
       </c>
       <c r="E601" s="6">
-        <v>258.6025</v>
+        <v>43320</v>
       </c>
       <c r="F601" s="6">
-        <v>4784.1465</v>
+        <v>736440</v>
       </c>
     </row>
     <row r="602" spans="1:6" customHeight="0">
       <c r="A602" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LLD INYECCION DLJ2650B F50</t>
+          <t>POLIPROPILENO GFPP-40 NAT</t>
         </is>
       </c>
       <c r="B602" s="6">
-        <v>0.48</v>
+        <v>1</v>
       </c>
       <c r="C602" s="6">
-        <v>1.05822</v>
+        <v>1</v>
       </c>
       <c r="D602" s="6">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="E602" s="6">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="F602" s="6">
-        <v>0</v>
+        <v>425</v>
       </c>
     </row>
     <row r="603" spans="1:6" customHeight="0">
       <c r="A603" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LLD INYECCION DLJ2650B F50</t>
+          <t>POLIPROPILENO HOMOPOLIMERO F13-15</t>
         </is>
       </c>
       <c r="B603" s="6">
-        <v>0.48</v>
+        <v>0.893</v>
       </c>
       <c r="C603" s="6">
-        <v>1.05822</v>
+        <v>0.893</v>
       </c>
       <c r="D603" s="6">
-        <v>50</v>
+        <v>5000</v>
       </c>
       <c r="E603" s="6">
-        <v>52.911</v>
+        <v>4465</v>
       </c>
       <c r="F603" s="6">
-        <v>978.8535</v>
+        <v>75905</v>
       </c>
     </row>
     <row r="604" spans="1:6" customHeight="0">
       <c r="A604" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LLD INYECCION DLJ2650B F50</t>
+          <t>POLIPROPILENO HOMOPOLIMERO F16-18</t>
         </is>
       </c>
       <c r="B604" s="6">
-        <v>0.48</v>
+        <v>0.893</v>
       </c>
       <c r="C604" s="6">
-        <v>1.05822</v>
+        <v>0.893</v>
       </c>
       <c r="D604" s="6">
-        <v>12675</v>
+        <v>825</v>
       </c>
       <c r="E604" s="6">
-        <v>13412.9385</v>
+        <v>736.725</v>
       </c>
       <c r="F604" s="6">
-        <v>248139.3623</v>
+        <v>12524.325</v>
       </c>
     </row>
     <row r="605" spans="1:6" customHeight="0">
       <c r="A605" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LLD INYECCION DLJ2650B F50</t>
+          <t>POLIPROPILENO HOMOPOLIMERO F4.7-18</t>
         </is>
       </c>
       <c r="B605" s="6">
-        <v>0.84</v>
+        <v>0.35</v>
       </c>
       <c r="C605" s="6">
-        <v>1.851885</v>
+        <v>0.35</v>
       </c>
       <c r="D605" s="6">
-        <v>87325</v>
+        <v>2003</v>
       </c>
       <c r="E605" s="6">
-        <v>161715.8576</v>
+        <v>701.05</v>
       </c>
       <c r="F605" s="6">
-        <v>2991743.3661</v>
+        <v>11917.85</v>
       </c>
     </row>
     <row r="606" spans="1:6" customHeight="0">
       <c r="A606" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LLD INYECCION LJ2420B F20</t>
+          <t>POLIPROPILENO HOMOPOLIMERO MI 13.1 - 37.3</t>
         </is>
       </c>
       <c r="B606" s="6">
-        <v>0.36</v>
+        <v>0.48</v>
       </c>
       <c r="C606" s="6">
-        <v>0.793665</v>
+        <v>1.05822</v>
       </c>
       <c r="D606" s="6">
-        <v>6875</v>
+        <v>19003</v>
       </c>
       <c r="E606" s="6">
-        <v>5456.4469</v>
+        <v>20109.3547</v>
       </c>
       <c r="F606" s="6">
-        <v>100944.2672</v>
+        <v>341859.0292</v>
       </c>
     </row>
     <row r="607" spans="1:6" customHeight="0">
       <c r="A607" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LLD INYECCION LJ2420B F20</t>
+          <t>POLIPROPILENO HOMOPOLIMERO MI 13.9 - 17.84</t>
         </is>
       </c>
       <c r="B607" s="6">
-        <v>0.39</v>
+        <v>0.495</v>
       </c>
       <c r="C607" s="6">
-        <v>0.859804</v>
+        <v>1.091289</v>
       </c>
       <c r="D607" s="6">
-        <v>2000</v>
+        <v>60000</v>
       </c>
       <c r="E607" s="6">
-        <v>1719.6075</v>
+        <v>65477.3625</v>
       </c>
       <c r="F607" s="6">
-        <v>31812.7388</v>
+        <v>1113115.1625</v>
       </c>
     </row>
     <row r="608" spans="1:6" customHeight="0">
       <c r="A608" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LLD INYECCION LJ2420B F20</t>
+          <t>POLIPROPILENO HOMOPOLIMERO MI 14-28</t>
         </is>
       </c>
       <c r="B608" s="6">
-        <v>1.34</v>
+        <v>0.495</v>
       </c>
       <c r="C608" s="6">
-        <v>1.34</v>
+        <v>1.091289</v>
       </c>
       <c r="D608" s="6">
-        <v>0</v>
+        <v>240000</v>
       </c>
       <c r="E608" s="6">
-        <v>0</v>
+        <v>261909.45</v>
       </c>
       <c r="F608" s="6">
-        <v>0</v>
+        <v>4452460.65</v>
       </c>
     </row>
     <row r="609" spans="1:6" customHeight="0">
       <c r="A609" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LLD INYECCION LJ2420B F20</t>
+          <t>POLIPROPILENO HOMOPOLIMERO MI 14-28</t>
         </is>
       </c>
       <c r="B609" s="6">
-        <v>0.62</v>
+        <v>1.209</v>
       </c>
       <c r="C609" s="6">
-        <v>1.366868</v>
+        <v>1.209</v>
       </c>
       <c r="D609" s="6">
-        <v>90000</v>
+        <v>238000</v>
       </c>
       <c r="E609" s="6">
-        <v>123018.075</v>
+        <v>287742</v>
       </c>
       <c r="F609" s="6">
-        <v>2275834.3875</v>
+        <v>4891614</v>
       </c>
     </row>
     <row r="610" spans="1:6" customHeight="0">
       <c r="A610" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LLD INYECCION LLD F45 (POLIETILENO LLD INYECCION 5026 F50)</t>
+          <t>POLIPROPILENO HOMOPOLIMERO MI 16.8 - 27.6</t>
         </is>
       </c>
       <c r="B610" s="6">
-        <v>0.35</v>
+        <v>0.48</v>
       </c>
       <c r="C610" s="6">
-        <v>0.771619</v>
+        <v>1.05822</v>
       </c>
       <c r="D610" s="6">
-        <v>0</v>
+        <v>6000</v>
       </c>
       <c r="E610" s="6">
-        <v>0</v>
+        <v>6349.32</v>
       </c>
       <c r="F610" s="6">
-        <v>0</v>
+        <v>107938.44</v>
       </c>
     </row>
     <row r="611" spans="1:6" customHeight="0">
       <c r="A611" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LLD INYECCION LLD F45 (POLIETILENO LLD INYECCION 5026 F50)</t>
+          <t>POLIPROPILENO HOMOPOLIMERO MI 16.8 - 27.6</t>
         </is>
       </c>
       <c r="B611" s="6">
-        <v>0.35</v>
+        <v>0.485</v>
       </c>
       <c r="C611" s="6">
-        <v>0.771619</v>
+        <v>1.069243</v>
       </c>
       <c r="D611" s="6">
-        <v>675</v>
+        <v>8001</v>
       </c>
       <c r="E611" s="6">
-        <v>520.8427</v>
+        <v>8555.0142</v>
       </c>
       <c r="F611" s="6">
-        <v>9635.5891</v>
+        <v>145435.2421</v>
       </c>
     </row>
     <row r="612" spans="1:6" customHeight="0">
       <c r="A612" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LLD INYECCION LLD F80 - POLIETILENO LLD INYECCION 10029 F100</t>
+          <t>POLIPROPILENO HOMOPOLIMERO MI 25.69 - 30.93</t>
         </is>
       </c>
       <c r="B612" s="6">
-        <v>0.35</v>
+        <v>0.41</v>
       </c>
       <c r="C612" s="6">
-        <v>0.771619</v>
+        <v>0.41</v>
       </c>
       <c r="D612" s="6">
-        <v>4975</v>
+        <v>19685</v>
       </c>
       <c r="E612" s="6">
-        <v>3838.8033</v>
+        <v>8070.85</v>
       </c>
       <c r="F612" s="6">
-        <v>71017.8607</v>
+        <v>137204.45</v>
       </c>
     </row>
     <row r="613" spans="1:6" customHeight="0">
       <c r="A613" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LLD INYECCION LLD F80 - POLIETILENO LLD INYECCION 10029 F100</t>
+          <t>POLIPROPILENO HOMOPOLIMERO MI 35.5 - 45.7</t>
         </is>
       </c>
       <c r="B613" s="6">
-        <v>0.35</v>
+        <v>0.41</v>
       </c>
       <c r="C613" s="6">
-        <v>0.771619</v>
+        <v>0.903896</v>
       </c>
       <c r="D613" s="6">
-        <v>25000</v>
+        <v>59057</v>
       </c>
       <c r="E613" s="6">
-        <v>19290.4688</v>
+        <v>53381.4008</v>
       </c>
       <c r="F613" s="6">
-        <v>356873.6719</v>
+        <v>907483.8142</v>
       </c>
     </row>
     <row r="614" spans="1:6" customHeight="0">
       <c r="A614" s="6" t="inlineStr">
         <is>
-          <t>POLIETILENO LLD INYECCION LLD F80 - POLIETILENO LLD INYECCION 10029 F100</t>
+          <t>POLIPROPILENO HOMOPOLIMERO MI 37.3</t>
         </is>
       </c>
       <c r="B614" s="6">
-        <v>0.35</v>
+        <v>0.48</v>
       </c>
       <c r="C614" s="6">
-        <v>0.771619</v>
+        <v>1.05822</v>
       </c>
       <c r="D614" s="6">
-        <v>0</v>
+        <v>14000</v>
       </c>
       <c r="E614" s="6">
-        <v>0</v>
+        <v>14815.08</v>
       </c>
       <c r="F614" s="6">
-        <v>0</v>
+        <v>251856.36</v>
       </c>
     </row>
     <row r="615" spans="1:6" customHeight="0">
       <c r="A615" s="6" t="inlineStr">
         <is>
-          <t>POLIOXIMETILENO GF305</t>
+          <t>POLIPROPILENO HOMOPOLIMERO MI 4 - 39</t>
         </is>
       </c>
       <c r="B615" s="6">
-        <v>1</v>
+        <v>0.485</v>
       </c>
       <c r="C615" s="6">
-        <v>1</v>
+        <v>1.069243</v>
       </c>
       <c r="D615" s="6">
-        <v>26</v>
+        <v>80013</v>
       </c>
       <c r="E615" s="6">
-        <v>26</v>
+        <v>85553.3502</v>
       </c>
       <c r="F615" s="6">
-        <v>481</v>
+        <v>1454406.9527</v>
       </c>
     </row>
     <row r="616" spans="1:6" customHeight="0">
       <c r="A616" s="6" t="inlineStr">
         <is>
-          <t>POLIOXIMETILENO K300 LO2 BK</t>
+          <t>POLIPROPILENO HOMOPOLIMERO MI 6.2 - 13.3</t>
         </is>
       </c>
       <c r="B616" s="6">
-        <v>1</v>
+        <v>0.485</v>
       </c>
       <c r="C616" s="6">
-        <v>1</v>
+        <v>1.069243</v>
       </c>
       <c r="D616" s="6">
-        <v>26</v>
+        <v>12002</v>
       </c>
       <c r="E616" s="6">
-        <v>26</v>
+        <v>12833.056</v>
       </c>
       <c r="F616" s="6">
-        <v>481</v>
+        <v>218161.9518</v>
       </c>
     </row>
     <row r="617" spans="1:6" customHeight="0">
       <c r="A617" s="6" t="inlineStr">
         <is>
-          <t>POLIOXIMETILENO K300 NATURAL</t>
+          <t>POLIPROPILENO HOMOPOLIMERO MI 7.88 - 10.5</t>
         </is>
       </c>
       <c r="B617" s="6">
-        <v>2.1</v>
+        <v>0.48</v>
       </c>
       <c r="C617" s="6">
-        <v>2.1</v>
+        <v>1.05822</v>
       </c>
       <c r="D617" s="6">
-        <v>7875</v>
+        <v>18667</v>
       </c>
       <c r="E617" s="6">
-        <v>16537.5</v>
+        <v>19753.7927</v>
       </c>
       <c r="F617" s="6">
-        <v>305943.75</v>
+        <v>335814.4766</v>
       </c>
     </row>
     <row r="618" spans="1:6" customHeight="0">
       <c r="A618" s="6" t="inlineStr">
         <is>
-          <t>POLIOXIMETILENO K300 NATURAL</t>
+          <t>POLIPROPILENO HOMOPOLIMERO OG MI 12.74 - 34.42 SPUNBOND **SACO PP HOMO 15-35 WS**</t>
         </is>
       </c>
       <c r="B618" s="6">
-        <v>2.1</v>
+        <v>0.445</v>
       </c>
       <c r="C618" s="6">
-        <v>2.1</v>
+        <v>0.981058</v>
       </c>
       <c r="D618" s="6">
-        <v>500</v>
+        <v>35</v>
       </c>
       <c r="E618" s="6">
-        <v>1050</v>
+        <v>34.337</v>
       </c>
       <c r="F618" s="6">
-        <v>19425</v>
+        <v>583.7296</v>
       </c>
     </row>
     <row r="619" spans="1:6" customHeight="0">
       <c r="A619" s="6" t="inlineStr">
         <is>
-          <t>POLIOXIMETILENO K300 NATURAL</t>
+          <t>POLIPROPILENO HOMOPOLIMERO OG MI 18.5-23.3</t>
         </is>
       </c>
       <c r="B619" s="6">
-        <v>2.1</v>
+        <v>0.35</v>
       </c>
       <c r="C619" s="6">
-        <v>2.1</v>
+        <v>0.35</v>
       </c>
       <c r="D619" s="6">
-        <v>16850</v>
+        <v>1000</v>
       </c>
       <c r="E619" s="6">
-        <v>35385</v>
+        <v>350</v>
       </c>
       <c r="F619" s="6">
-        <v>654622.5</v>
+        <v>5950</v>
       </c>
     </row>
     <row r="620" spans="1:6" customHeight="0">
       <c r="A620" s="6" t="inlineStr">
         <is>
-          <t>POLIOXIMETILENO K300 NEGRO</t>
+          <t>POLIPROPILENO HOMOPOLIMERO OG MI 8-30</t>
         </is>
       </c>
       <c r="B620" s="6">
-        <v>2.48</v>
+        <v>0.35</v>
       </c>
       <c r="C620" s="6">
-        <v>2.48</v>
+        <v>0.771619</v>
       </c>
       <c r="D620" s="6">
-        <v>675</v>
+        <v>900</v>
       </c>
       <c r="E620" s="6">
-        <v>1674</v>
+        <v>694.4569</v>
       </c>
       <c r="F620" s="6">
-        <v>30969</v>
+        <v>11805.7669</v>
       </c>
     </row>
     <row r="621" spans="1:6" customHeight="0">
       <c r="A621" s="6" t="inlineStr">
         <is>
-          <t>POLIOXIMETILENO K700 NATURAL</t>
+          <t>POLIPROPILENO HOMOPOLIMERO OG MI 8-30</t>
         </is>
       </c>
       <c r="B621" s="6">
-        <v>2.1</v>
+        <v>0.35</v>
       </c>
       <c r="C621" s="6">
-        <v>2.1</v>
+        <v>0.771619</v>
       </c>
       <c r="D621" s="6">
-        <v>150</v>
+        <v>10000</v>
       </c>
       <c r="E621" s="6">
-        <v>315</v>
+        <v>7716.1875</v>
       </c>
       <c r="F621" s="6">
-        <v>5827.5</v>
+        <v>131175.1875</v>
       </c>
     </row>
     <row r="622" spans="1:6" customHeight="0">
       <c r="A622" s="6" t="inlineStr">
         <is>
-          <t>POLIOXIMETILENO WR301</t>
+          <t>POLIPROPILENO R301E</t>
         </is>
       </c>
       <c r="B622" s="6">
-        <v>1</v>
+        <v>1.32</v>
       </c>
       <c r="C622" s="6">
-        <v>1</v>
+        <v>1.32</v>
       </c>
       <c r="D622" s="6">
-        <v>26</v>
+        <v>3265</v>
       </c>
       <c r="E622" s="6">
-        <v>26</v>
+        <v>4309.8</v>
       </c>
       <c r="F622" s="6">
-        <v>481</v>
+        <v>73266.6</v>
       </c>
     </row>
     <row r="623" spans="1:6" customHeight="0">
       <c r="A623" s="6" t="inlineStr">
         <is>
-          <t>POLIPROPILENO CON 50% FIBRA LARGA COLOR NEGRO GFPP L50 HSBK001</t>
+          <t>POLIVINIL CLORURO BANDRI 924-TA BAJO IMPACTO</t>
         </is>
       </c>
       <c r="B623" s="6">
-        <v>3.08</v>
+        <v>1.65</v>
       </c>
       <c r="C623" s="6">
-        <v>3.08</v>
+        <v>1.65</v>
       </c>
       <c r="D623" s="6">
-        <v>19464</v>
+        <v>10000</v>
       </c>
       <c r="E623" s="6">
-        <v>59949.12</v>
+        <v>16500</v>
       </c>
       <c r="F623" s="6">
-        <v>1109058.72</v>
+        <v>280500</v>
       </c>
     </row>
     <row r="624" spans="1:6" customHeight="0">
       <c r="A624" s="6" t="inlineStr">
         <is>
-          <t>POLIPROPILENO CON FV 25% FR GFPP-R25 BK001</t>
+          <t>POLIVINIL CLORURO BANDRI 924-TA BAJO IMPACTO</t>
         </is>
       </c>
       <c r="B624" s="6">
-        <v>5.27</v>
+        <v>1.65</v>
       </c>
       <c r="C624" s="6">
-        <v>5.27</v>
+        <v>1.65</v>
       </c>
       <c r="D624" s="6">
-        <v>1943</v>
+        <v>10125</v>
       </c>
       <c r="E624" s="6">
-        <v>10239.61</v>
+        <v>16706.25</v>
       </c>
       <c r="F624" s="6">
-        <v>189432.785</v>
+        <v>284006.25</v>
       </c>
     </row>
     <row r="625" spans="1:6" customHeight="0">
       <c r="A625" s="6" t="inlineStr">
         <is>
-          <t>POLIPROPILENO CON FV 25% FR GFPP-R25 BK001</t>
+          <t>POLIVINIL CLORURO BANDRI 925-TA ALTO IMPACTO</t>
         </is>
       </c>
       <c r="B625" s="6">
-        <v>5.27</v>
+        <v>1.79</v>
       </c>
       <c r="C625" s="6">
-        <v>5.27</v>
+        <v>1.79</v>
       </c>
       <c r="D625" s="6">
-        <v>25</v>
+        <v>10050</v>
       </c>
       <c r="E625" s="6">
-        <v>131.75</v>
+        <v>17989.5</v>
       </c>
       <c r="F625" s="6">
-        <v>2437.375</v>
+        <v>305821.5</v>
       </c>
     </row>
     <row r="626" spans="1:6" customHeight="0">
       <c r="A626" s="6" t="inlineStr">
         <is>
-          <t>POLIPROPILENO COPOLIMERO CON 25% FV EN COLOR NEGRO</t>
+          <t>POLIVINIL CLORURO BANDRI 925-TA ALTO IMPACTO</t>
         </is>
       </c>
       <c r="B626" s="6">
-        <v>4.8</v>
+        <v>1.79</v>
       </c>
       <c r="C626" s="6">
-        <v>4.8</v>
+        <v>1.79</v>
       </c>
       <c r="D626" s="6">
-        <v>9000</v>
+        <v>9825</v>
       </c>
       <c r="E626" s="6">
-        <v>43200</v>
+        <v>17586.75</v>
       </c>
       <c r="F626" s="6">
-        <v>799200</v>
+        <v>298974.75</v>
       </c>
     </row>
     <row r="627" spans="1:6" customHeight="0">
       <c r="A627" s="6" t="inlineStr">
         <is>
-          <t>POLIPROPILENO FUERA DE GRADO MI 8.33 - 12.81</t>
+          <t>PP 1635</t>
         </is>
       </c>
       <c r="B627" s="6">
-        <v>0.83</v>
+        <v>1.67</v>
       </c>
       <c r="C627" s="6">
-        <v>0.83</v>
+        <v>1.67</v>
       </c>
       <c r="D627" s="6">
-        <v>8000</v>
+        <v>144</v>
       </c>
       <c r="E627" s="6">
-        <v>6640</v>
+        <v>240.48</v>
       </c>
       <c r="F627" s="6">
-        <v>122840</v>
+        <v>4088.16</v>
       </c>
     </row>
     <row r="628" spans="1:6" customHeight="0">
       <c r="A628" s="6" t="inlineStr">
         <is>
-          <t>POLIPROPILENO GFPP 20 NATURAL</t>
+          <t>PP 1635</t>
         </is>
       </c>
       <c r="B628" s="6">
-        <v>1.84</v>
+        <v>0.595</v>
       </c>
       <c r="C628" s="6">
-        <v>1.84</v>
+        <v>1.311752</v>
       </c>
       <c r="D628" s="6">
-        <v>13225</v>
+        <v>375</v>
       </c>
       <c r="E628" s="6">
-        <v>24334</v>
+        <v>491.907</v>
       </c>
       <c r="F628" s="6">
-        <v>450179</v>
+        <v>8362.4182</v>
       </c>
     </row>
     <row r="629" spans="1:6" customHeight="0">
       <c r="A629" s="6" t="inlineStr">
         <is>
-          <t>POLIPROPILENO GFPP-30- P8H-G0007</t>
+          <t>PP 1635</t>
         </is>
       </c>
       <c r="B629" s="6">
-        <v>2.1</v>
+        <v>0.395</v>
       </c>
       <c r="C629" s="6">
-        <v>2.1</v>
+        <v>0.395</v>
       </c>
       <c r="D629" s="6">
-        <v>9425</v>
+        <v>17750</v>
       </c>
       <c r="E629" s="6">
-        <v>19792.5</v>
+        <v>7011.25</v>
       </c>
       <c r="F629" s="6">
-        <v>366161.25</v>
+        <v>119191.25</v>
       </c>
     </row>
     <row r="630" spans="1:6" customHeight="0">
       <c r="A630" s="6" t="inlineStr">
         <is>
-          <t>POLIPROPILENO GFPP-30- P8H-G0007</t>
+          <t>PP 20% TALCO UV BK</t>
         </is>
       </c>
       <c r="B630" s="6">
-        <v>2.28</v>
+        <v>55</v>
       </c>
       <c r="C630" s="6">
-        <v>2.28</v>
+        <v>55</v>
       </c>
       <c r="D630" s="6">
-        <v>19000</v>
+        <v>74.9</v>
       </c>
       <c r="E630" s="6">
-        <v>43320</v>
+        <v>4119.5</v>
       </c>
       <c r="F630" s="6">
-        <v>801420</v>
+        <v>70031.5</v>
       </c>
     </row>
     <row r="631" spans="1:6" customHeight="0">
       <c r="A631" s="6" t="inlineStr">
         <is>
-          <t>POLIPROPILENO GFPP-40 NAT</t>
+          <t>PP 20ws</t>
         </is>
       </c>
       <c r="B631" s="6">
         <v>1</v>
       </c>
       <c r="C631" s="6">
         <v>1</v>
       </c>
       <c r="D631" s="6">
-        <v>25</v>
+        <v>250</v>
       </c>
       <c r="E631" s="6">
-        <v>25</v>
+        <v>250</v>
       </c>
       <c r="F631" s="6">
-        <v>462.5</v>
+        <v>4250</v>
       </c>
     </row>
     <row r="632" spans="1:6" customHeight="0">
       <c r="A632" s="6" t="inlineStr">
         <is>
-          <t>POLIPROPILENO HOMOPOLIMERO F13-15</t>
+          <t>PP 30%</t>
         </is>
       </c>
       <c r="B632" s="6">
-        <v>0.893</v>
+        <v>0</v>
       </c>
       <c r="C632" s="6">
-        <v>0.893</v>
+        <v>0</v>
       </c>
       <c r="D632" s="6">
-        <v>5000</v>
+        <v>0.9</v>
       </c>
       <c r="E632" s="6">
-        <v>4465</v>
+        <v>0</v>
       </c>
       <c r="F632" s="6">
-        <v>82602.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="633" spans="1:6" customHeight="0">
       <c r="A633" s="6" t="inlineStr">
         <is>
-          <t>POLIPROPILENO HOMOPOLIMERO F14-58</t>
+          <t>PP BLOQUE</t>
         </is>
       </c>
       <c r="B633" s="6">
-        <v>0.35</v>
+        <v>0</v>
       </c>
       <c r="C633" s="6">
-        <v>0.771619</v>
+        <v>0</v>
       </c>
       <c r="D633" s="6">
-        <v>1000.17</v>
+        <v>0</v>
       </c>
       <c r="E633" s="6">
-        <v>771.7499</v>
+        <v>0</v>
       </c>
       <c r="F633" s="6">
-        <v>14277.3736</v>
+        <v>0</v>
       </c>
     </row>
     <row r="634" spans="1:6" customHeight="0">
       <c r="A634" s="6" t="inlineStr">
         <is>
-          <t>POLIPROPILENO HOMOPOLIMERO F14-58</t>
+          <t>PP COPO BLOQUE WS MFI 20</t>
         </is>
       </c>
       <c r="B634" s="6">
-        <v>0.35</v>
+        <v>1.22</v>
       </c>
       <c r="C634" s="6">
-        <v>0.35</v>
+        <v>1.22</v>
       </c>
       <c r="D634" s="6">
-        <v>3000.51</v>
+        <v>2359</v>
       </c>
       <c r="E634" s="6">
-        <v>1050.1785</v>
+        <v>2877.98</v>
       </c>
       <c r="F634" s="6">
-        <v>19428.3023</v>
+        <v>48925.66</v>
       </c>
     </row>
     <row r="635" spans="1:6" customHeight="0">
       <c r="A635" s="6" t="inlineStr">
         <is>
-          <t>POLIPROPILENO HOMOPOLIMERO F16-18</t>
+          <t>PP COPO BLOQUE WS MFI 20</t>
         </is>
       </c>
       <c r="B635" s="6">
-        <v>0.893</v>
+        <v>1.22</v>
       </c>
       <c r="C635" s="6">
-        <v>0.893</v>
+        <v>1.22</v>
       </c>
       <c r="D635" s="6">
-        <v>825</v>
+        <v>7500</v>
       </c>
       <c r="E635" s="6">
-        <v>736.725</v>
+        <v>9150</v>
       </c>
       <c r="F635" s="6">
-        <v>13629.4125</v>
+        <v>155550</v>
       </c>
     </row>
     <row r="636" spans="1:6" customHeight="0">
       <c r="A636" s="6" t="inlineStr">
         <is>
-          <t>POLIPROPILENO HOMOPOLIMERO F17.2-19.8</t>
+          <t>PP COPO MI 4.5-6 NO BREAK IZOD 14.9</t>
         </is>
       </c>
       <c r="B636" s="6">
-        <v>0.35</v>
+        <v>0.93</v>
       </c>
       <c r="C636" s="6">
-        <v>0.35</v>
+        <v>0.93</v>
       </c>
       <c r="D636" s="6">
-        <v>1998.06</v>
+        <v>1000</v>
       </c>
       <c r="E636" s="6">
-        <v>699.321</v>
+        <v>930</v>
       </c>
       <c r="F636" s="6">
-        <v>12937.4385</v>
+        <v>15810</v>
       </c>
     </row>
     <row r="637" spans="1:6" customHeight="0">
       <c r="A637" s="6" t="inlineStr">
         <is>
-          <t>POLIPROPILENO HOMOPOLIMERO F35-40</t>
+          <t>PP COPO RANDOM F50 WS</t>
         </is>
       </c>
       <c r="B637" s="6">
-        <v>0.35</v>
+        <v>1.135</v>
       </c>
       <c r="C637" s="6">
-        <v>0.35</v>
+        <v>1.135</v>
       </c>
       <c r="D637" s="6">
-        <v>5001</v>
+        <v>225</v>
       </c>
       <c r="E637" s="6">
-        <v>1750.35</v>
+        <v>255.375</v>
       </c>
       <c r="F637" s="6">
-        <v>32381.475</v>
+        <v>4341.375</v>
       </c>
     </row>
     <row r="638" spans="1:6" customHeight="0">
       <c r="A638" s="6" t="inlineStr">
         <is>
-          <t>POLIPROPILENO HOMOPOLIMERO F35-40</t>
+          <t>PP COPO RANDOM INYECCION WS F13.6-14.4</t>
         </is>
       </c>
       <c r="B638" s="6">
-        <v>0.35</v>
+        <v>0.38</v>
       </c>
       <c r="C638" s="6">
-        <v>0.35</v>
+        <v>0.837758</v>
       </c>
       <c r="D638" s="6">
-        <v>3000</v>
+        <v>25000</v>
       </c>
       <c r="E638" s="6">
-        <v>1050</v>
+        <v>20943.9375</v>
       </c>
       <c r="F638" s="6">
-        <v>19425</v>
+        <v>356046.9375</v>
       </c>
     </row>
     <row r="639" spans="1:6" customHeight="0">
       <c r="A639" s="6" t="inlineStr">
         <is>
-          <t>POLIPROPILENO HOMOPOLIMERO F4.7-18</t>
+          <t>PP COPO RANDOM INYECCION WS F36.1-41.2</t>
         </is>
       </c>
       <c r="B639" s="6">
-        <v>0.35</v>
+        <v>0.38</v>
       </c>
       <c r="C639" s="6">
-        <v>0.35</v>
+        <v>0.837758</v>
       </c>
       <c r="D639" s="6">
-        <v>2003</v>
+        <v>54950</v>
       </c>
       <c r="E639" s="6">
-        <v>701.05</v>
+        <v>46034.7746</v>
       </c>
       <c r="F639" s="6">
-        <v>12969.425</v>
+        <v>782591.1686</v>
       </c>
     </row>
     <row r="640" spans="1:6" customHeight="0">
       <c r="A640" s="6" t="inlineStr">
         <is>
-          <t>POLIPROPILENO HOMOPOLIMERO MI 7-25</t>
+          <t>PP COPO RANDOM OG F 10-12</t>
         </is>
       </c>
       <c r="B640" s="6">
-        <v>0.69</v>
+        <v>-7</v>
       </c>
       <c r="C640" s="6">
-        <v>1.521191</v>
+        <v>-7</v>
       </c>
       <c r="D640" s="6">
-        <v>11275</v>
+        <v>800</v>
       </c>
       <c r="E640" s="6">
-        <v>17151.4313</v>
+        <v>-5600</v>
       </c>
       <c r="F640" s="6">
-        <v>317301.4799</v>
+        <v>-95200</v>
       </c>
     </row>
     <row r="641" spans="1:6" customHeight="0">
       <c r="A641" s="6" t="inlineStr">
         <is>
-          <t>POLIPROPILENO HOMOPOLIMERO MI 7-25</t>
+          <t>PP COPO RANDOM OG F 10-12</t>
         </is>
       </c>
       <c r="B641" s="6">
-        <v>0.69</v>
+        <v>1.12</v>
       </c>
       <c r="C641" s="6">
-        <v>1.521191</v>
+        <v>1.12</v>
       </c>
       <c r="D641" s="6">
-        <v>9989</v>
+        <v>850</v>
       </c>
       <c r="E641" s="6">
-        <v>15195.1794</v>
+        <v>952</v>
       </c>
       <c r="F641" s="6">
-        <v>281110.8188</v>
+        <v>16184</v>
       </c>
     </row>
     <row r="642" spans="1:6" customHeight="0">
       <c r="A642" s="6" t="inlineStr">
         <is>
-          <t>POLIPROPILENO HOMOPOLIMERO OG MI 10-25</t>
+          <t>PP COPO RANDOM OG F 10-12</t>
         </is>
       </c>
       <c r="B642" s="6">
-        <v>0.35</v>
+        <v>1.12</v>
       </c>
       <c r="C642" s="6">
-        <v>0.35</v>
+        <v>1.12</v>
       </c>
       <c r="D642" s="6">
-        <v>20003.4</v>
+        <v>20000</v>
       </c>
       <c r="E642" s="6">
-        <v>7001.19</v>
+        <v>22400</v>
       </c>
       <c r="F642" s="6">
-        <v>129522.015</v>
+        <v>380800</v>
       </c>
     </row>
     <row r="643" spans="1:6" customHeight="0">
       <c r="A643" s="6" t="inlineStr">
         <is>
-          <t>POLIPROPILENO HOMOPOLIMERO OG MI 12.74 - 34.42 SPUNBOND **SACO PP HOMO 15-35 WS**</t>
+          <t>PP COPO RANDOM OG F 10-12</t>
         </is>
       </c>
       <c r="B643" s="6">
-        <v>0.445</v>
+        <v>1.12</v>
       </c>
       <c r="C643" s="6">
-        <v>0.981058</v>
+        <v>1.12</v>
       </c>
       <c r="D643" s="6">
-        <v>35</v>
+        <v>5000</v>
       </c>
       <c r="E643" s="6">
-        <v>34.337</v>
+        <v>5600</v>
       </c>
       <c r="F643" s="6">
-        <v>635.2351</v>
+        <v>95200</v>
       </c>
     </row>
     <row r="644" spans="1:6" customHeight="0">
       <c r="A644" s="6" t="inlineStr">
         <is>
-          <t>POLIPROPILENO HOMOPOLIMERO OG MI 18.5-23.3</t>
+          <t>PP COPO RANDOM WS F12</t>
         </is>
       </c>
       <c r="B644" s="6">
-        <v>0.35</v>
+        <v>1.13</v>
       </c>
       <c r="C644" s="6">
-        <v>0.35</v>
+        <v>1.13</v>
       </c>
       <c r="D644" s="6">
-        <v>4000</v>
+        <v>12065</v>
       </c>
       <c r="E644" s="6">
-        <v>1400</v>
+        <v>13633.45</v>
       </c>
       <c r="F644" s="6">
-        <v>25900</v>
+        <v>231768.65</v>
       </c>
     </row>
     <row r="645" spans="1:6" customHeight="0">
       <c r="A645" s="6" t="inlineStr">
         <is>
-          <t>POLIPROPILENO HOMOPOLIMERO OG MI 8-30</t>
+          <t>PP COPO RANDOM WS F12</t>
         </is>
       </c>
       <c r="B645" s="6">
-        <v>0.35</v>
+        <v>1.13</v>
       </c>
       <c r="C645" s="6">
-        <v>0.771619</v>
+        <v>1.13</v>
       </c>
       <c r="D645" s="6">
-        <v>950</v>
+        <v>10980</v>
       </c>
       <c r="E645" s="6">
-        <v>733.0378</v>
+        <v>12407.4</v>
       </c>
       <c r="F645" s="6">
-        <v>13561.1995</v>
+        <v>210925.8</v>
       </c>
     </row>
     <row r="646" spans="1:6" customHeight="0">
       <c r="A646" s="6" t="inlineStr">
         <is>
-          <t>POLIPROPILENO HOMOPOLIMERO OG MI 8-30</t>
+          <t>PP COPO RANDOM WS F12</t>
         </is>
       </c>
       <c r="B646" s="6">
-        <v>0.35</v>
+        <v>1.13</v>
       </c>
       <c r="C646" s="6">
-        <v>0.771619</v>
+        <v>1.13</v>
       </c>
       <c r="D646" s="6">
-        <v>7000</v>
+        <v>6500</v>
       </c>
       <c r="E646" s="6">
-        <v>5401.3313</v>
+        <v>7345</v>
       </c>
       <c r="F646" s="6">
-        <v>99924.6281</v>
+        <v>124865</v>
       </c>
     </row>
     <row r="647" spans="1:6" customHeight="0">
       <c r="A647" s="6" t="inlineStr">
         <is>
-          <t>POLIPROPILENO R301E</t>
+          <t>PP COPO RANDOM WS MFI 20-22</t>
         </is>
       </c>
       <c r="B647" s="6">
-        <v>1.32</v>
+        <v>1.04</v>
       </c>
       <c r="C647" s="6">
-        <v>1.32</v>
+        <v>1.04</v>
       </c>
       <c r="D647" s="6">
-        <v>3265</v>
+        <v>1000</v>
       </c>
       <c r="E647" s="6">
-        <v>4309.8</v>
+        <v>1040</v>
       </c>
       <c r="F647" s="6">
-        <v>79731.3</v>
+        <v>17680</v>
       </c>
     </row>
     <row r="648" spans="1:6" customHeight="0">
       <c r="A648" s="6" t="inlineStr">
         <is>
-          <t>POLIVINIL CLORURO BANDRI 924-TA BAJO IMPACTO</t>
+          <t>PP COPOLIMERO 10900 NB</t>
         </is>
       </c>
       <c r="B648" s="6">
-        <v>1.65</v>
+        <v>1.13</v>
       </c>
       <c r="C648" s="6">
-        <v>1.65</v>
+        <v>1.13</v>
       </c>
       <c r="D648" s="6">
-        <v>10000</v>
+        <v>2475</v>
       </c>
       <c r="E648" s="6">
-        <v>16500</v>
+        <v>2796.75</v>
       </c>
       <c r="F648" s="6">
-        <v>305250</v>
+        <v>47544.75</v>
       </c>
     </row>
     <row r="649" spans="1:6" customHeight="0">
       <c r="A649" s="6" t="inlineStr">
         <is>
-          <t>POLIVINIL CLORURO BANDRI 924-TA BAJO IMPACTO</t>
+          <t>PP COPOLIMERO 10900 NB</t>
         </is>
       </c>
       <c r="B649" s="6">
-        <v>1.65</v>
+        <v>1.13</v>
       </c>
       <c r="C649" s="6">
-        <v>1.65</v>
+        <v>1.13</v>
       </c>
       <c r="D649" s="6">
-        <v>10125</v>
+        <v>1720.5</v>
       </c>
       <c r="E649" s="6">
-        <v>16706.25</v>
+        <v>1944.165</v>
       </c>
       <c r="F649" s="6">
-        <v>309065.625</v>
+        <v>33050.805</v>
       </c>
     </row>
     <row r="650" spans="1:6" customHeight="0">
       <c r="A650" s="6" t="inlineStr">
         <is>
-          <t>POLIVINIL CLORURO BANDRI 925-TA ALTO IMPACTO</t>
+          <t>PP COPOLIMERO 10900 NB</t>
         </is>
       </c>
       <c r="B650" s="6">
-        <v>1.79</v>
+        <v>1.075</v>
       </c>
       <c r="C650" s="6">
-        <v>1.79</v>
+        <v>1.075</v>
       </c>
       <c r="D650" s="6">
-        <v>10050</v>
+        <v>5375</v>
       </c>
       <c r="E650" s="6">
-        <v>17989.5</v>
+        <v>5778.125</v>
       </c>
       <c r="F650" s="6">
-        <v>332805.75</v>
+        <v>98228.125</v>
       </c>
     </row>
     <row r="651" spans="1:6" customHeight="0">
       <c r="A651" s="6" t="inlineStr">
         <is>
-          <t>POLIVINIL CLORURO BANDRI 925-TA ALTO IMPACTO</t>
+          <t>PP COPOLIMERO 10900 NB</t>
         </is>
       </c>
       <c r="B651" s="6">
-        <v>1.79</v>
+        <v>1.03</v>
       </c>
       <c r="C651" s="6">
-        <v>1.79</v>
+        <v>1.03</v>
       </c>
       <c r="D651" s="6">
-        <v>9825</v>
+        <v>0</v>
       </c>
       <c r="E651" s="6">
-        <v>17586.75</v>
+        <v>0</v>
       </c>
       <c r="F651" s="6">
-        <v>325354.875</v>
+        <v>0</v>
       </c>
     </row>
     <row r="652" spans="1:6" customHeight="0">
       <c r="A652" s="6" t="inlineStr">
         <is>
-          <t>PP 1635</t>
+          <t>PP COPOLIMERO 10900 NB</t>
         </is>
       </c>
       <c r="B652" s="6">
-        <v>1.67</v>
+        <v>1.03</v>
       </c>
       <c r="C652" s="6">
-        <v>1.67</v>
+        <v>1.03</v>
       </c>
       <c r="D652" s="6">
-        <v>144</v>
+        <v>13250</v>
       </c>
       <c r="E652" s="6">
-        <v>240.48</v>
+        <v>13647.5</v>
       </c>
       <c r="F652" s="6">
-        <v>4448.88</v>
+        <v>232007.5</v>
       </c>
     </row>
     <row r="653" spans="1:6" customHeight="0">
       <c r="A653" s="6" t="inlineStr">
         <is>
-          <t>PP 1635</t>
+          <t>PP COPOLIMERO 12900</t>
         </is>
       </c>
       <c r="B653" s="6">
-        <v>0.595</v>
+        <v>1.03</v>
       </c>
       <c r="C653" s="6">
-        <v>1.311752</v>
+        <v>1.03</v>
       </c>
       <c r="D653" s="6">
-        <v>375</v>
+        <v>4080</v>
       </c>
       <c r="E653" s="6">
-        <v>491.907</v>
+        <v>4202.4</v>
       </c>
       <c r="F653" s="6">
-        <v>9100.2786</v>
+        <v>71440.8</v>
       </c>
     </row>
     <row r="654" spans="1:6" customHeight="0">
       <c r="A654" s="6" t="inlineStr">
         <is>
-          <t>PP 1635</t>
+          <t>PP COPOLIMERO 20900 NB</t>
         </is>
       </c>
       <c r="B654" s="6">
-        <v>0.395</v>
+        <v>1.32</v>
       </c>
       <c r="C654" s="6">
-        <v>0.395</v>
+        <v>1.32</v>
       </c>
       <c r="D654" s="6">
-        <v>17750</v>
+        <v>2075</v>
       </c>
       <c r="E654" s="6">
-        <v>7011.25</v>
+        <v>2739</v>
       </c>
       <c r="F654" s="6">
-        <v>129708.125</v>
+        <v>46563</v>
       </c>
     </row>
     <row r="655" spans="1:6" customHeight="0">
       <c r="A655" s="6" t="inlineStr">
         <is>
-          <t>PP 20% TALCO UV BK</t>
+          <t>PP COPOLIMERO 20900 NB</t>
         </is>
       </c>
       <c r="B655" s="6">
-        <v>55</v>
+        <v>1.32</v>
       </c>
       <c r="C655" s="6">
-        <v>55</v>
+        <v>1.32</v>
       </c>
       <c r="D655" s="6">
-        <v>74.9</v>
+        <v>0</v>
       </c>
       <c r="E655" s="6">
-        <v>4119.5</v>
+        <v>0</v>
       </c>
       <c r="F655" s="6">
-        <v>76210.75</v>
+        <v>0</v>
       </c>
     </row>
     <row r="656" spans="1:6" customHeight="0">
       <c r="A656" s="6" t="inlineStr">
         <is>
-          <t>PP 20ws</t>
+          <t>PP COPOLIMERO 20900 NB</t>
         </is>
       </c>
       <c r="B656" s="6">
-        <v>1</v>
+        <v>1.05</v>
       </c>
       <c r="C656" s="6">
-        <v>1</v>
+        <v>1.05</v>
       </c>
       <c r="D656" s="6">
-        <v>250</v>
+        <v>1500</v>
       </c>
       <c r="E656" s="6">
-        <v>250</v>
+        <v>1575</v>
       </c>
       <c r="F656" s="6">
-        <v>4625</v>
+        <v>26775</v>
       </c>
     </row>
     <row r="657" spans="1:6" customHeight="0">
       <c r="A657" s="6" t="inlineStr">
         <is>
-          <t>PP 30%</t>
+          <t>PP COPOLIMERO 20900 NB</t>
         </is>
       </c>
       <c r="B657" s="6">
-        <v>0</v>
+        <v>1.05</v>
       </c>
       <c r="C657" s="6">
-        <v>0</v>
+        <v>1.05</v>
       </c>
       <c r="D657" s="6">
-        <v>0.9</v>
+        <v>4175</v>
       </c>
       <c r="E657" s="6">
-        <v>0</v>
+        <v>4383.75</v>
       </c>
       <c r="F657" s="6">
-        <v>0</v>
+        <v>74523.75</v>
       </c>
     </row>
     <row r="658" spans="1:6" customHeight="0">
       <c r="A658" s="6" t="inlineStr">
         <is>
-          <t>PP BLOQUE</t>
+          <t>PP COPOLIMERO 20900 NB</t>
         </is>
       </c>
       <c r="B658" s="6">
-        <v>0</v>
+        <v>1.05</v>
       </c>
       <c r="C658" s="6">
-        <v>0</v>
+        <v>1.05</v>
       </c>
       <c r="D658" s="6">
-        <v>0</v>
+        <v>603</v>
       </c>
       <c r="E658" s="6">
-        <v>0</v>
+        <v>633.15</v>
       </c>
       <c r="F658" s="6">
-        <v>0</v>
+        <v>10763.55</v>
       </c>
     </row>
     <row r="659" spans="1:6" customHeight="0">
       <c r="A659" s="6" t="inlineStr">
         <is>
-          <t>PP COPO BLOQUE WS MFI 20</t>
+          <t>PP COPOLIMERO 20900 NB</t>
         </is>
       </c>
       <c r="B659" s="6">
-        <v>1.22</v>
+        <v>1.05</v>
       </c>
       <c r="C659" s="6">
-        <v>1.22</v>
+        <v>1.05</v>
       </c>
       <c r="D659" s="6">
-        <v>2359</v>
+        <v>680.24</v>
       </c>
       <c r="E659" s="6">
-        <v>2877.98</v>
+        <v>714.252</v>
       </c>
       <c r="F659" s="6">
-        <v>53242.63</v>
+        <v>12142.284</v>
       </c>
     </row>
     <row r="660" spans="1:6" customHeight="0">
       <c r="A660" s="6" t="inlineStr">
         <is>
-          <t>PP COPO BLOQUE WS MFI 20</t>
+          <t>PP COPOLIMERO 20900 NB</t>
         </is>
       </c>
       <c r="B660" s="6">
-        <v>1.22</v>
+        <v>1.05</v>
       </c>
       <c r="C660" s="6">
-        <v>1.22</v>
+        <v>1.05</v>
       </c>
       <c r="D660" s="6">
-        <v>7500</v>
+        <v>0</v>
       </c>
       <c r="E660" s="6">
-        <v>9150</v>
+        <v>0</v>
       </c>
       <c r="F660" s="6">
-        <v>169275</v>
+        <v>0</v>
       </c>
     </row>
     <row r="661" spans="1:6" customHeight="0">
       <c r="A661" s="6" t="inlineStr">
         <is>
-          <t>PP COPO MI 4.5-6 NO BREAK IZOD 14.9</t>
+          <t>PP COPOLIMERO 20900 NB</t>
         </is>
       </c>
       <c r="B661" s="6">
-        <v>0.93</v>
+        <v>1.01</v>
       </c>
       <c r="C661" s="6">
-        <v>0.93</v>
+        <v>1.01</v>
       </c>
       <c r="D661" s="6">
-        <v>1000</v>
+        <v>39915</v>
       </c>
       <c r="E661" s="6">
-        <v>930</v>
+        <v>40314.15</v>
       </c>
       <c r="F661" s="6">
-        <v>17205</v>
+        <v>685340.55</v>
       </c>
     </row>
     <row r="662" spans="1:6" customHeight="0">
       <c r="A662" s="6" t="inlineStr">
         <is>
-          <t>PP COPO RANDOM F50 WS</t>
+          <t>PP COPOLIMERO 20900 NB</t>
         </is>
       </c>
       <c r="B662" s="6">
-        <v>1.135</v>
+        <v>1.03</v>
       </c>
       <c r="C662" s="6">
-        <v>1.135</v>
+        <v>1.03</v>
       </c>
       <c r="D662" s="6">
-        <v>225</v>
+        <v>0</v>
       </c>
       <c r="E662" s="6">
-        <v>255.375</v>
+        <v>0</v>
       </c>
       <c r="F662" s="6">
-        <v>4724.4375</v>
+        <v>0</v>
       </c>
     </row>
     <row r="663" spans="1:6" customHeight="0">
       <c r="A663" s="6" t="inlineStr">
         <is>
-          <t>PP COPO RANDOM INYECCION WS F13.6-14.4</t>
+          <t>PP COPOLIMERO 20900 NB</t>
         </is>
       </c>
       <c r="B663" s="6">
-        <v>0.38</v>
+        <v>1.03</v>
       </c>
       <c r="C663" s="6">
-        <v>0.837758</v>
+        <v>1.03</v>
       </c>
       <c r="D663" s="6">
-        <v>25000</v>
+        <v>375</v>
       </c>
       <c r="E663" s="6">
-        <v>20943.9375</v>
+        <v>386.25</v>
       </c>
       <c r="F663" s="6">
-        <v>387462.8438</v>
+        <v>6566.25</v>
       </c>
     </row>
     <row r="664" spans="1:6" customHeight="0">
       <c r="A664" s="6" t="inlineStr">
         <is>
-          <t>PP COPO RANDOM INYECCION WS F36.1-41.2</t>
+          <t>PP COPOLIMERO 20900 NB</t>
         </is>
       </c>
       <c r="B664" s="6">
-        <v>0.38</v>
+        <v>1.03</v>
       </c>
       <c r="C664" s="6">
-        <v>0.837758</v>
+        <v>1.03</v>
       </c>
       <c r="D664" s="6">
-        <v>0</v>
+        <v>158.76</v>
       </c>
       <c r="E664" s="6">
-        <v>0</v>
+        <v>163.5228</v>
       </c>
       <c r="F664" s="6">
-        <v>0</v>
+        <v>2779.8876</v>
       </c>
     </row>
     <row r="665" spans="1:6" customHeight="0">
       <c r="A665" s="6" t="inlineStr">
         <is>
-          <t>PP COPO RANDOM INYECCION WS F36.1-41.2</t>
+          <t>PP COPOLIMERO 20900 NB</t>
         </is>
       </c>
       <c r="B665" s="6">
-        <v>0.38</v>
+        <v>1.03</v>
       </c>
       <c r="C665" s="6">
-        <v>0.837758</v>
+        <v>1.03</v>
       </c>
       <c r="D665" s="6">
-        <v>14975</v>
+        <v>0</v>
       </c>
       <c r="E665" s="6">
-        <v>12545.4186</v>
+        <v>0</v>
       </c>
       <c r="F665" s="6">
-        <v>232090.2434</v>
+        <v>0</v>
       </c>
     </row>
     <row r="666" spans="1:6" customHeight="0">
       <c r="A666" s="6" t="inlineStr">
         <is>
-          <t>PP COPO RANDOM OG F 10-12</t>
+          <t>PP COPOLIMERO 20900 NB</t>
         </is>
       </c>
       <c r="B666" s="6">
-        <v>-7</v>
+        <v>1.03</v>
       </c>
       <c r="C666" s="6">
-        <v>-7</v>
+        <v>1.03</v>
       </c>
       <c r="D666" s="6">
-        <v>800</v>
+        <v>1840</v>
       </c>
       <c r="E666" s="6">
-        <v>-5600</v>
+        <v>1895.2</v>
       </c>
       <c r="F666" s="6">
-        <v>-103600</v>
+        <v>32218.4</v>
       </c>
     </row>
     <row r="667" spans="1:6" customHeight="0">
       <c r="A667" s="6" t="inlineStr">
         <is>
-          <t>PP COPO RANDOM OG F 10-12</t>
+          <t>PP COPOLIMERO 20900 NB</t>
         </is>
       </c>
       <c r="B667" s="6">
-        <v>1.12</v>
+        <v>1.03</v>
       </c>
       <c r="C667" s="6">
-        <v>1.12</v>
+        <v>1.03</v>
       </c>
       <c r="D667" s="6">
-        <v>850</v>
+        <v>5190</v>
       </c>
       <c r="E667" s="6">
-        <v>952</v>
+        <v>5345.7</v>
       </c>
       <c r="F667" s="6">
-        <v>17612</v>
+        <v>90876.9</v>
       </c>
     </row>
     <row r="668" spans="1:6" customHeight="0">
       <c r="A668" s="6" t="inlineStr">
         <is>
-          <t>PP COPO RANDOM OG F 10-12</t>
+          <t>PP COPOLIMERO 20900 NB</t>
         </is>
       </c>
       <c r="B668" s="6">
-        <v>1.12</v>
+        <v>1.03</v>
       </c>
       <c r="C668" s="6">
-        <v>1.12</v>
+        <v>1.03</v>
       </c>
       <c r="D668" s="6">
-        <v>20000</v>
+        <v>8900</v>
       </c>
       <c r="E668" s="6">
-        <v>22400</v>
+        <v>9167</v>
       </c>
       <c r="F668" s="6">
-        <v>414400</v>
+        <v>155839</v>
       </c>
     </row>
     <row r="669" spans="1:6" customHeight="0">
       <c r="A669" s="6" t="inlineStr">
         <is>
-          <t>PP COPO RANDOM OG F 10-12</t>
+          <t>PP COPOLIMERO 20900 NB</t>
         </is>
       </c>
       <c r="B669" s="6">
-        <v>1.12</v>
+        <v>1.03</v>
       </c>
       <c r="C669" s="6">
-        <v>1.12</v>
+        <v>1.03</v>
       </c>
       <c r="D669" s="6">
-        <v>5000</v>
+        <v>10075</v>
       </c>
       <c r="E669" s="6">
-        <v>5600</v>
+        <v>10377.25</v>
       </c>
       <c r="F669" s="6">
-        <v>103600</v>
+        <v>176413.25</v>
       </c>
     </row>
     <row r="670" spans="1:6" customHeight="0">
       <c r="A670" s="6" t="inlineStr">
         <is>
-          <t>PP COPO RANDOM WS F12</t>
+          <t>PP COPOLIMERO 20900 NB</t>
         </is>
       </c>
       <c r="B670" s="6">
-        <v>1.13</v>
+        <v>1.03</v>
       </c>
       <c r="C670" s="6">
-        <v>1.13</v>
+        <v>1.03</v>
       </c>
       <c r="D670" s="6">
-        <v>12065</v>
+        <v>23100</v>
       </c>
       <c r="E670" s="6">
-        <v>13633.45</v>
+        <v>23793</v>
       </c>
       <c r="F670" s="6">
-        <v>252218.825</v>
+        <v>404481</v>
       </c>
     </row>
     <row r="671" spans="1:6" customHeight="0">
       <c r="A671" s="6" t="inlineStr">
         <is>
-          <t>PP COPO RANDOM WS F12</t>
+          <t>PP COPOLIMERO 20900 NB</t>
         </is>
       </c>
       <c r="B671" s="6">
-        <v>1.13</v>
+        <v>1.03</v>
       </c>
       <c r="C671" s="6">
-        <v>1.13</v>
+        <v>1.03</v>
       </c>
       <c r="D671" s="6">
-        <v>10980</v>
+        <v>1900</v>
       </c>
       <c r="E671" s="6">
-        <v>12407.4</v>
+        <v>1957</v>
       </c>
       <c r="F671" s="6">
-        <v>229536.9</v>
+        <v>33269</v>
       </c>
     </row>
     <row r="672" spans="1:6" customHeight="0">
       <c r="A672" s="6" t="inlineStr">
         <is>
-          <t>PP COPO RANDOM WS F12</t>
+          <t>PP COPOLIMERO 20900 NB</t>
         </is>
       </c>
       <c r="B672" s="6">
-        <v>1.13</v>
+        <v>1.03</v>
       </c>
       <c r="C672" s="6">
-        <v>1.13</v>
+        <v>1.03</v>
       </c>
       <c r="D672" s="6">
-        <v>6500</v>
+        <v>1500</v>
       </c>
       <c r="E672" s="6">
-        <v>7345</v>
+        <v>1545</v>
       </c>
       <c r="F672" s="6">
-        <v>135882.5</v>
+        <v>26265</v>
       </c>
     </row>
     <row r="673" spans="1:6" customHeight="0">
       <c r="A673" s="6" t="inlineStr">
         <is>
-          <t>PP COPO RANDOM WS MFI 20-22</t>
+          <t>PP COPOLIMERO 20900 NB</t>
         </is>
       </c>
       <c r="B673" s="6">
-        <v>1.04</v>
+        <v>1.03</v>
       </c>
       <c r="C673" s="6">
-        <v>1.04</v>
+        <v>1.03</v>
       </c>
       <c r="D673" s="6">
-        <v>14000</v>
+        <v>12125</v>
       </c>
       <c r="E673" s="6">
-        <v>14560</v>
+        <v>12488.75</v>
       </c>
       <c r="F673" s="6">
-        <v>269360</v>
+        <v>212308.75</v>
       </c>
     </row>
     <row r="674" spans="1:6" customHeight="0">
       <c r="A674" s="6" t="inlineStr">
         <is>
-          <t>PP COPO VERDE MOLIDO</t>
+          <t>PP COPOLIMERO 40900 NB</t>
         </is>
       </c>
       <c r="B674" s="6">
-        <v>16</v>
+        <v>1.32</v>
       </c>
       <c r="C674" s="6">
-        <v>16</v>
+        <v>1.32</v>
       </c>
       <c r="D674" s="6">
-        <v>6781</v>
+        <v>75</v>
       </c>
       <c r="E674" s="6">
-        <v>108496</v>
+        <v>99</v>
       </c>
       <c r="F674" s="6">
-        <v>2007176</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="675" spans="1:6" customHeight="0">
       <c r="A675" s="6" t="inlineStr">
         <is>
-          <t>PP COPOLIMERO 10900 NB</t>
+          <t>PP COPOLIMERO IMPACTO INYECCION 2610A</t>
         </is>
       </c>
       <c r="B675" s="6">
-        <v>1.13</v>
+        <v>0.835</v>
       </c>
       <c r="C675" s="6">
-        <v>1.13</v>
+        <v>1.840862</v>
       </c>
       <c r="D675" s="6">
-        <v>2475</v>
+        <v>6200</v>
       </c>
       <c r="E675" s="6">
-        <v>2796.75</v>
+        <v>11413.3436</v>
       </c>
       <c r="F675" s="6">
-        <v>51739.875</v>
+        <v>194026.8416</v>
       </c>
     </row>
     <row r="676" spans="1:6" customHeight="0">
       <c r="A676" s="6" t="inlineStr">
         <is>
-          <t>PP COPOLIMERO 10900 NB</t>
+          <t>PP COPOLIMERO OFF GRADE</t>
         </is>
       </c>
       <c r="B676" s="6">
-        <v>1.13</v>
+        <v>0.99</v>
       </c>
       <c r="C676" s="6">
-        <v>1.13</v>
+        <v>0.99</v>
       </c>
       <c r="D676" s="6">
-        <v>25000</v>
+        <v>6000</v>
       </c>
       <c r="E676" s="6">
-        <v>28250</v>
+        <v>5940</v>
       </c>
       <c r="F676" s="6">
-        <v>522625</v>
+        <v>100980</v>
       </c>
     </row>
     <row r="677" spans="1:6" customHeight="0">
       <c r="A677" s="6" t="inlineStr">
         <is>
-          <t>PP COPOLIMERO 10900 NB</t>
+          <t>PP COPOLIMERO RANDOM</t>
         </is>
       </c>
       <c r="B677" s="6">
-        <v>1.13</v>
+        <v>0.405</v>
       </c>
       <c r="C677" s="6">
-        <v>1.13</v>
+        <v>0.405</v>
       </c>
       <c r="D677" s="6">
-        <v>4820.5</v>
+        <v>627.38</v>
       </c>
       <c r="E677" s="6">
-        <v>5447.165</v>
+        <v>254.0889</v>
       </c>
       <c r="F677" s="6">
-        <v>100772.5525</v>
+        <v>4319.5113</v>
       </c>
     </row>
     <row r="678" spans="1:6" customHeight="0">
       <c r="A678" s="6" t="inlineStr">
         <is>
-          <t>PP COPOLIMERO 10900 NB</t>
+          <t>PP COPOLIMERO RANDOM</t>
         </is>
       </c>
       <c r="B678" s="6">
-        <v>1.075</v>
+        <v>0.38</v>
       </c>
       <c r="C678" s="6">
-        <v>1.075</v>
+        <v>0.837758</v>
       </c>
       <c r="D678" s="6">
-        <v>5375</v>
+        <v>4178.23</v>
       </c>
       <c r="E678" s="6">
-        <v>5778.125</v>
+        <v>3500.3435</v>
       </c>
       <c r="F678" s="6">
-        <v>106895.3125</v>
+        <v>59505.8398</v>
       </c>
     </row>
     <row r="679" spans="1:6" customHeight="0">
       <c r="A679" s="6" t="inlineStr">
         <is>
-          <t>PP COPOLIMERO 10900 NB</t>
+          <t>PP COPOLIMERO RANDOM</t>
         </is>
       </c>
       <c r="B679" s="6">
-        <v>1.075</v>
+        <v>0.38</v>
       </c>
       <c r="C679" s="6">
-        <v>1.075</v>
+        <v>0.837758</v>
       </c>
       <c r="D679" s="6">
-        <v>175</v>
+        <v>12001.02</v>
       </c>
       <c r="E679" s="6">
-        <v>188.125</v>
+        <v>10053.9445</v>
       </c>
       <c r="F679" s="6">
-        <v>3480.3125</v>
+        <v>170917.0567</v>
       </c>
     </row>
     <row r="680" spans="1:6" customHeight="0">
       <c r="A680" s="6" t="inlineStr">
         <is>
-          <t>PP COPOLIMERO 10900 NB</t>
+          <t>PP COPOLIMERO RANDOM</t>
         </is>
       </c>
       <c r="B680" s="6">
-        <v>1.03</v>
+        <v>0.38</v>
       </c>
       <c r="C680" s="6">
-        <v>1.03</v>
+        <v>0.837758</v>
       </c>
       <c r="D680" s="6">
-        <v>29875</v>
+        <v>19001</v>
       </c>
       <c r="E680" s="6">
-        <v>30771.25</v>
+        <v>15918.2303</v>
       </c>
       <c r="F680" s="6">
-        <v>569268.125</v>
+        <v>270609.9144</v>
       </c>
     </row>
     <row r="681" spans="1:6" customHeight="0">
       <c r="A681" s="6" t="inlineStr">
         <is>
-          <t>PP COPOLIMERO 12900</t>
+          <t>PP COPOLIMERO RANDOM 3302B</t>
         </is>
       </c>
       <c r="B681" s="6">
-        <v>1.03</v>
+        <v>0.82</v>
       </c>
       <c r="C681" s="6">
-        <v>1.03</v>
+        <v>1.807793</v>
       </c>
       <c r="D681" s="6">
-        <v>4080</v>
+        <v>24750</v>
       </c>
       <c r="E681" s="6">
-        <v>4202.4</v>
+        <v>44742.8644</v>
       </c>
       <c r="F681" s="6">
-        <v>77744.4</v>
+        <v>760628.6944</v>
       </c>
     </row>
     <row r="682" spans="1:6" customHeight="0">
       <c r="A682" s="6" t="inlineStr">
         <is>
-          <t>PP COPOLIMERO 20900 NB</t>
+          <t>PP COPOLIMERO RANDOM F 12</t>
         </is>
       </c>
       <c r="B682" s="6">
-        <v>1.32</v>
+        <v>1.25</v>
       </c>
       <c r="C682" s="6">
-        <v>1.32</v>
+        <v>1.25</v>
       </c>
       <c r="D682" s="6">
-        <v>2075</v>
+        <v>1975</v>
       </c>
       <c r="E682" s="6">
-        <v>2739</v>
+        <v>2468.75</v>
       </c>
       <c r="F682" s="6">
-        <v>50671.5</v>
+        <v>41968.75</v>
       </c>
     </row>
     <row r="683" spans="1:6" customHeight="0">
       <c r="A683" s="6" t="inlineStr">
         <is>
-          <t>PP COPOLIMERO 20900 NB</t>
+          <t>PP COPOLIMERO RANDOM F 12</t>
         </is>
       </c>
       <c r="B683" s="6">
-        <v>1.32</v>
+        <v>1.3</v>
       </c>
       <c r="C683" s="6">
-        <v>1.32</v>
+        <v>1.3</v>
       </c>
       <c r="D683" s="6">
-        <v>0</v>
+        <v>5000</v>
       </c>
       <c r="E683" s="6">
-        <v>0</v>
+        <v>6500</v>
       </c>
       <c r="F683" s="6">
-        <v>0</v>
+        <v>110500</v>
       </c>
     </row>
     <row r="684" spans="1:6" customHeight="0">
       <c r="A684" s="6" t="inlineStr">
         <is>
-          <t>PP COPOLIMERO 20900 NB</t>
+          <t>PP COPOLIMERO RANDOM F 35</t>
         </is>
       </c>
       <c r="B684" s="6">
-        <v>1.05</v>
+        <v>1.25</v>
       </c>
       <c r="C684" s="6">
-        <v>1.05</v>
+        <v>1.25</v>
       </c>
       <c r="D684" s="6">
-        <v>30990</v>
+        <v>1025</v>
       </c>
       <c r="E684" s="6">
-        <v>32539.5</v>
+        <v>1281.25</v>
       </c>
       <c r="F684" s="6">
-        <v>601980.75</v>
+        <v>21781.25</v>
       </c>
     </row>
     <row r="685" spans="1:6" customHeight="0">
       <c r="A685" s="6" t="inlineStr">
         <is>
-          <t>PP COPOLIMERO 20900 NB</t>
+          <t>PP COPOLIMERO RANDOM F 80</t>
         </is>
       </c>
       <c r="B685" s="6">
-        <v>1.01</v>
+        <v>0.45</v>
       </c>
       <c r="C685" s="6">
-        <v>1.01</v>
+        <v>0.992081</v>
       </c>
       <c r="D685" s="6">
-        <v>39915</v>
+        <v>10000</v>
       </c>
       <c r="E685" s="6">
-        <v>40314.15</v>
+        <v>9920.8125</v>
       </c>
       <c r="F685" s="6">
-        <v>745811.775</v>
+        <v>168653.8125</v>
       </c>
     </row>
     <row r="686" spans="1:6" customHeight="0">
       <c r="A686" s="6" t="inlineStr">
         <is>
-          <t>PP COPOLIMERO 20900 NB</t>
+          <t>PP COPOLIMERO RANDOM F 80</t>
         </is>
       </c>
       <c r="B686" s="6">
-        <v>1.03</v>
+        <v>0.45</v>
       </c>
       <c r="C686" s="6">
-        <v>1.03</v>
+        <v>0.992081</v>
       </c>
       <c r="D686" s="6">
-        <v>8592</v>
+        <v>100</v>
       </c>
       <c r="E686" s="6">
-        <v>8849.76</v>
+        <v>99.2081</v>
       </c>
       <c r="F686" s="6">
-        <v>163720.56</v>
+        <v>1686.5381</v>
       </c>
     </row>
     <row r="687" spans="1:6" customHeight="0">
       <c r="A687" s="6" t="inlineStr">
         <is>
-          <t>PP COPOLIMERO 20900 NB</t>
+          <t>PP COPOLIMERO RANDOM INYECCION 3435E</t>
         </is>
       </c>
       <c r="B687" s="6">
-        <v>1.03</v>
+        <v>1.3993</v>
       </c>
       <c r="C687" s="6">
-        <v>1.03</v>
+        <v>1.3993</v>
       </c>
       <c r="D687" s="6">
         <v>0</v>
       </c>
       <c r="E687" s="6">
         <v>0</v>
       </c>
       <c r="F687" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="688" spans="1:6" customHeight="0">
       <c r="A688" s="6" t="inlineStr">
         <is>
-          <t>PP COPOLIMERO 20900 NB</t>
+          <t>PP COPOLIMERO RANDOM INYECCION 3435E</t>
         </is>
       </c>
       <c r="B688" s="6">
-        <v>1.03</v>
+        <v>1.3993</v>
       </c>
       <c r="C688" s="6">
-        <v>1.03</v>
+        <v>1.3993</v>
       </c>
       <c r="D688" s="6">
-        <v>22725</v>
+        <v>3200</v>
       </c>
       <c r="E688" s="6">
-        <v>23406.75</v>
+        <v>4477.76</v>
       </c>
       <c r="F688" s="6">
-        <v>433024.875</v>
+        <v>76121.92</v>
       </c>
     </row>
     <row r="689" spans="1:6" customHeight="0">
       <c r="A689" s="6" t="inlineStr">
         <is>
-          <t>PP COPOLIMERO 20900 NB</t>
+          <t>PP COPOLIMERO RANDOM INYECCION 3435E</t>
         </is>
       </c>
       <c r="B689" s="6">
-        <v>1.03</v>
+        <v>1.3993</v>
       </c>
       <c r="C689" s="6">
-        <v>1.03</v>
+        <v>1.3993</v>
       </c>
       <c r="D689" s="6">
-        <v>1325</v>
+        <v>13750</v>
       </c>
       <c r="E689" s="6">
-        <v>1364.75</v>
+        <v>19240.375</v>
       </c>
       <c r="F689" s="6">
-        <v>25247.875</v>
+        <v>327086.375</v>
       </c>
     </row>
     <row r="690" spans="1:6" customHeight="0">
       <c r="A690" s="6" t="inlineStr">
         <is>
-          <t>PP COPOLIMERO 40900 NB</t>
+          <t>PP COPOLIMERO RANDOM INYECCION 3435E</t>
         </is>
       </c>
       <c r="B690" s="6">
-        <v>1.32</v>
+        <v>1.3993</v>
       </c>
       <c r="C690" s="6">
-        <v>1.32</v>
+        <v>1.3993</v>
       </c>
       <c r="D690" s="6">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="E690" s="6">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="F690" s="6">
-        <v>1831.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="691" spans="1:6" customHeight="0">
       <c r="A691" s="6" t="inlineStr">
         <is>
-          <t>PP COPOLIMERO IMPACTO INYECCION 2610A</t>
+          <t>PP COPOLIMERO RANDOM INYECCION 3435E</t>
         </is>
       </c>
       <c r="B691" s="6">
-        <v>0.835</v>
+        <v>1.3993</v>
       </c>
       <c r="C691" s="6">
-        <v>1.840862</v>
+        <v>1.3993</v>
       </c>
       <c r="D691" s="6">
-        <v>23250</v>
+        <v>4450</v>
       </c>
       <c r="E691" s="6">
-        <v>42800.0386</v>
+        <v>6226.885</v>
       </c>
       <c r="F691" s="6">
-        <v>791800.714</v>
+        <v>105857.045</v>
       </c>
     </row>
     <row r="692" spans="1:6" customHeight="0">
       <c r="A692" s="6" t="inlineStr">
         <is>
-          <t>PP COPOLIMERO OFF GRADE</t>
+          <t>PP H03W (TPF040)</t>
         </is>
       </c>
       <c r="B692" s="6">
-        <v>0.99</v>
+        <v>1.88495</v>
       </c>
       <c r="C692" s="6">
-        <v>0.99</v>
+        <v>1.88495</v>
       </c>
       <c r="D692" s="6">
-        <v>6000</v>
+        <v>22.9</v>
       </c>
       <c r="E692" s="6">
-        <v>5940</v>
+        <v>43.1654</v>
       </c>
       <c r="F692" s="6">
-        <v>109890</v>
+        <v>733.811</v>
       </c>
     </row>
     <row r="693" spans="1:6" customHeight="0">
       <c r="A693" s="6" t="inlineStr">
         <is>
-          <t>PP COPOLIMERO RANDOM</t>
+          <t>PP HO F3 NSY114G</t>
         </is>
       </c>
       <c r="B693" s="6">
-        <v>0.405</v>
+        <v>1.5</v>
       </c>
       <c r="C693" s="6">
-        <v>0.405</v>
+        <v>1.5</v>
       </c>
       <c r="D693" s="6">
-        <v>627.38</v>
+        <v>0</v>
       </c>
       <c r="E693" s="6">
-        <v>254.0889</v>
+        <v>0</v>
       </c>
       <c r="F693" s="6">
-        <v>4700.6447</v>
+        <v>0</v>
       </c>
     </row>
     <row r="694" spans="1:6" customHeight="0">
       <c r="A694" s="6" t="inlineStr">
         <is>
-          <t>PP COPOLIMERO RANDOM</t>
+          <t>PP HO F3 NSY114G</t>
         </is>
       </c>
       <c r="B694" s="6">
-        <v>0.38</v>
+        <v>1.5</v>
       </c>
       <c r="C694" s="6">
-        <v>0.837758</v>
+        <v>1.5</v>
       </c>
       <c r="D694" s="6">
-        <v>4178.23</v>
+        <v>110000</v>
       </c>
       <c r="E694" s="6">
-        <v>3500.3435</v>
+        <v>165000</v>
       </c>
       <c r="F694" s="6">
-        <v>64756.3551</v>
+        <v>2805000</v>
       </c>
     </row>
     <row r="695" spans="1:6" customHeight="0">
       <c r="A695" s="6" t="inlineStr">
         <is>
-          <t>PP COPOLIMERO RANDOM</t>
+          <t>PP HOMO EXTRUSION RAFFIA MI 2-4</t>
         </is>
       </c>
       <c r="B695" s="6">
-        <v>0.38</v>
+        <v>0.47</v>
       </c>
       <c r="C695" s="6">
-        <v>0.837758</v>
+        <v>1.036174</v>
       </c>
       <c r="D695" s="6">
-        <v>1001.02</v>
+        <v>0</v>
       </c>
       <c r="E695" s="6">
-        <v>838.612</v>
+        <v>0</v>
       </c>
       <c r="F695" s="6">
-        <v>15514.3222</v>
+        <v>0</v>
       </c>
     </row>
     <row r="696" spans="1:6" customHeight="0">
       <c r="A696" s="6" t="inlineStr">
         <is>
-          <t>PP COPOLIMERO RANDOM</t>
+          <t>PP HOMO EXTRUSION RAFFIA OG MFI 3-4</t>
         </is>
       </c>
       <c r="B696" s="6">
-        <v>0.38</v>
+        <v>0.8</v>
       </c>
       <c r="C696" s="6">
-        <v>0.837758</v>
+        <v>0.8</v>
       </c>
       <c r="D696" s="6">
-        <v>9001</v>
+        <v>0</v>
       </c>
       <c r="E696" s="6">
-        <v>7540.6553</v>
+        <v>0</v>
       </c>
       <c r="F696" s="6">
-        <v>139502.1223</v>
+        <v>0</v>
       </c>
     </row>
     <row r="697" spans="1:6" customHeight="0">
       <c r="A697" s="6" t="inlineStr">
         <is>
-          <t>PP COPOLIMERO RANDOM 3302B</t>
+          <t>PP HOMO EXTRUSION RAFFIA OG MFI 3-4</t>
         </is>
       </c>
       <c r="B697" s="6">
-        <v>0.69</v>
+        <v>0.8</v>
       </c>
       <c r="C697" s="6">
-        <v>1.521191</v>
+        <v>0.8</v>
       </c>
       <c r="D697" s="6">
-        <v>12750</v>
+        <v>6450</v>
       </c>
       <c r="E697" s="6">
-        <v>19395.1884</v>
+        <v>5160</v>
       </c>
       <c r="F697" s="6">
-        <v>358810.9861</v>
+        <v>87720</v>
       </c>
     </row>
     <row r="698" spans="1:6" customHeight="0">
       <c r="A698" s="6" t="inlineStr">
         <is>
-          <t>PP COPOLIMERO RANDOM F 12</t>
+          <t>PP HOMO EXTRUSION RAFFIA OG MFI 3-4</t>
         </is>
       </c>
       <c r="B698" s="6">
-        <v>1.25</v>
+        <v>0.8</v>
       </c>
       <c r="C698" s="6">
-        <v>1.25</v>
+        <v>0.8</v>
       </c>
       <c r="D698" s="6">
-        <v>1975</v>
+        <v>125</v>
       </c>
       <c r="E698" s="6">
-        <v>2468.75</v>
+        <v>100</v>
       </c>
       <c r="F698" s="6">
-        <v>45671.875</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="699" spans="1:6" customHeight="0">
       <c r="A699" s="6" t="inlineStr">
         <is>
-          <t>PP COPOLIMERO RANDOM F 12</t>
+          <t>PP HOMO EXTRUSION RAFFIA OG MFI 4.5-5</t>
         </is>
       </c>
       <c r="B699" s="6">
-        <v>1.3</v>
+        <v>1.25</v>
       </c>
       <c r="C699" s="6">
-        <v>1.3</v>
+        <v>1.25</v>
       </c>
       <c r="D699" s="6">
-        <v>5000</v>
+        <v>36325</v>
       </c>
       <c r="E699" s="6">
-        <v>6500</v>
+        <v>45406.25</v>
       </c>
       <c r="F699" s="6">
-        <v>120250</v>
+        <v>771906.25</v>
       </c>
     </row>
     <row r="700" spans="1:6" customHeight="0">
       <c r="A700" s="6" t="inlineStr">
         <is>
-          <t>PP COPOLIMERO RANDOM F 35</t>
+          <t>PP HOMO EXTRUSION RAFFIA OG MFI 4.5-5</t>
         </is>
       </c>
       <c r="B700" s="6">
         <v>1.25</v>
       </c>
       <c r="C700" s="6">
         <v>1.25</v>
       </c>
       <c r="D700" s="6">
-        <v>1025</v>
+        <v>40000</v>
       </c>
       <c r="E700" s="6">
-        <v>1281.25</v>
+        <v>50000</v>
       </c>
       <c r="F700" s="6">
-        <v>23703.125</v>
+        <v>850000</v>
       </c>
     </row>
     <row r="701" spans="1:6" customHeight="0">
       <c r="A701" s="6" t="inlineStr">
         <is>
-          <t>PP COPOLIMERO RANDOM F 80</t>
+          <t>PP HOMO F12</t>
         </is>
       </c>
       <c r="B701" s="6">
-        <v>0.45</v>
+        <v>0.75</v>
       </c>
       <c r="C701" s="6">
-        <v>0.992081</v>
+        <v>1.653469</v>
       </c>
       <c r="D701" s="6">
-        <v>0</v>
+        <v>10900</v>
       </c>
       <c r="E701" s="6">
-        <v>0</v>
+        <v>18022.8094</v>
       </c>
       <c r="F701" s="6">
-        <v>0</v>
+        <v>306387.7594</v>
       </c>
     </row>
     <row r="702" spans="1:6" customHeight="0">
       <c r="A702" s="6" t="inlineStr">
         <is>
-          <t>PP COPOLIMERO RANDOM F 80</t>
+          <t>PP HOMO F12</t>
         </is>
       </c>
       <c r="B702" s="6">
-        <v>0.45</v>
+        <v>0.75</v>
       </c>
       <c r="C702" s="6">
-        <v>0.992081</v>
+        <v>1.653469</v>
       </c>
       <c r="D702" s="6">
-        <v>10000</v>
+        <v>9675</v>
       </c>
       <c r="E702" s="6">
-        <v>9920.8125</v>
+        <v>15997.3102</v>
       </c>
       <c r="F702" s="6">
-        <v>183535.0313</v>
+        <v>271954.2727</v>
       </c>
     </row>
     <row r="703" spans="1:6" customHeight="0">
       <c r="A703" s="6" t="inlineStr">
         <is>
-          <t>PP COPOLIMERO RANDOM F 80</t>
+          <t>PP HOMO F12</t>
         </is>
       </c>
       <c r="B703" s="6">
-        <v>0.45</v>
+        <v>0.75</v>
       </c>
       <c r="C703" s="6">
-        <v>0.992081</v>
+        <v>1.653469</v>
       </c>
       <c r="D703" s="6">
-        <v>250</v>
+        <v>0</v>
       </c>
       <c r="E703" s="6">
-        <v>248.0203</v>
+        <v>0</v>
       </c>
       <c r="F703" s="6">
-        <v>4588.3758</v>
+        <v>0</v>
       </c>
     </row>
     <row r="704" spans="1:6" customHeight="0">
       <c r="A704" s="6" t="inlineStr">
         <is>
-          <t>PP COPOLIMERO RANDOM F 80</t>
+          <t>PP HOMO F12</t>
         </is>
       </c>
       <c r="B704" s="6">
-        <v>0.45</v>
+        <v>0.75</v>
       </c>
       <c r="C704" s="6">
-        <v>0.992081</v>
+        <v>1.653469</v>
       </c>
       <c r="D704" s="6">
-        <v>750</v>
+        <v>1625</v>
       </c>
       <c r="E704" s="6">
-        <v>744.0609</v>
+        <v>2686.8867</v>
       </c>
       <c r="F704" s="6">
-        <v>13765.1273</v>
+        <v>45677.0742</v>
       </c>
     </row>
     <row r="705" spans="1:6" customHeight="0">
       <c r="A705" s="6" t="inlineStr">
         <is>
-          <t>PP COPOLIMERO RANDOM F 80</t>
+          <t>PP HOMO F12</t>
         </is>
       </c>
       <c r="B705" s="6">
-        <v>0.45</v>
+        <v>0.75</v>
       </c>
       <c r="C705" s="6">
-        <v>0.992081</v>
+        <v>1.653469</v>
       </c>
       <c r="D705" s="6">
-        <v>850</v>
+        <v>0</v>
       </c>
       <c r="E705" s="6">
-        <v>843.2691</v>
+        <v>0</v>
       </c>
       <c r="F705" s="6">
-        <v>15600.4777</v>
+        <v>0</v>
       </c>
     </row>
     <row r="706" spans="1:6" customHeight="0">
       <c r="A706" s="6" t="inlineStr">
         <is>
-          <t>PP COPOLIMERO RANDOM F 80</t>
+          <t>PP HOMO F12</t>
         </is>
       </c>
       <c r="B706" s="6">
-        <v>0.45</v>
+        <v>1.02</v>
       </c>
       <c r="C706" s="6">
-        <v>0.992081</v>
+        <v>1.02</v>
       </c>
       <c r="D706" s="6">
-        <v>250</v>
+        <v>25</v>
       </c>
       <c r="E706" s="6">
-        <v>248.0203</v>
+        <v>25.5</v>
       </c>
       <c r="F706" s="6">
-        <v>4588.3758</v>
+        <v>433.5</v>
       </c>
     </row>
     <row r="707" spans="1:6" customHeight="0">
       <c r="A707" s="6" t="inlineStr">
         <is>
-          <t>PP COPOLIMERO RANDOM INYECCION 3435E</t>
+          <t>PP HOMO F12</t>
         </is>
       </c>
       <c r="B707" s="6">
-        <v>1.3993</v>
+        <v>0.82</v>
       </c>
       <c r="C707" s="6">
-        <v>1.3993</v>
+        <v>1.807793</v>
       </c>
       <c r="D707" s="6">
         <v>0</v>
       </c>
       <c r="E707" s="6">
         <v>0</v>
       </c>
       <c r="F707" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="708" spans="1:6" customHeight="0">
       <c r="A708" s="6" t="inlineStr">
         <is>
-          <t>PP COPOLIMERO RANDOM INYECCION 3435E</t>
+          <t>PP HOMO F35</t>
         </is>
       </c>
       <c r="B708" s="6">
-        <v>1.3993</v>
+        <v>1.364</v>
       </c>
       <c r="C708" s="6">
-        <v>1.3993</v>
+        <v>1.364</v>
       </c>
       <c r="D708" s="6">
         <v>0</v>
       </c>
       <c r="E708" s="6">
         <v>0</v>
       </c>
       <c r="F708" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="709" spans="1:6" customHeight="0">
       <c r="A709" s="6" t="inlineStr">
         <is>
-          <t>PP H03W (TPF040)</t>
+          <t>PP HOMO F35</t>
         </is>
       </c>
       <c r="B709" s="6">
-        <v>1.88495</v>
+        <v>0.325</v>
       </c>
       <c r="C709" s="6">
-        <v>1.88495</v>
+        <v>0.325</v>
       </c>
       <c r="D709" s="6">
-        <v>22.9</v>
+        <v>275</v>
       </c>
       <c r="E709" s="6">
-        <v>43.1654</v>
+        <v>89.375</v>
       </c>
       <c r="F709" s="6">
-        <v>798.5591</v>
+        <v>1519.375</v>
       </c>
     </row>
     <row r="710" spans="1:6" customHeight="0">
       <c r="A710" s="6" t="inlineStr">
         <is>
-          <t>PP HO F3 NSY114G</t>
+          <t>PP HOMO F35</t>
         </is>
       </c>
       <c r="B710" s="6">
-        <v>1.165</v>
+        <v>0.325</v>
       </c>
       <c r="C710" s="6">
-        <v>1.165</v>
+        <v>0.325</v>
       </c>
       <c r="D710" s="6">
-        <v>75</v>
+        <v>3175</v>
       </c>
       <c r="E710" s="6">
-        <v>87.375</v>
+        <v>1031.875</v>
       </c>
       <c r="F710" s="6">
-        <v>1616.4375</v>
+        <v>17541.875</v>
       </c>
     </row>
     <row r="711" spans="1:6" customHeight="0">
       <c r="A711" s="6" t="inlineStr">
         <is>
-          <t>PP HO F3 NSY114G</t>
+          <t>PP HOMO F35</t>
         </is>
       </c>
       <c r="B711" s="6">
-        <v>1</v>
+        <v>0.465</v>
       </c>
       <c r="C711" s="6">
-        <v>1</v>
+        <v>1.025151</v>
       </c>
       <c r="D711" s="6">
         <v>0</v>
       </c>
       <c r="E711" s="6">
         <v>0</v>
       </c>
       <c r="F711" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="712" spans="1:6" customHeight="0">
       <c r="A712" s="6" t="inlineStr">
         <is>
-          <t>PP HO F3 NSY114G</t>
+          <t>PP HOMO F35</t>
         </is>
       </c>
       <c r="B712" s="6">
-        <v>1.5</v>
+        <v>0.98</v>
       </c>
       <c r="C712" s="6">
-        <v>1.5</v>
+        <v>0.98</v>
       </c>
       <c r="D712" s="6">
-        <v>220000</v>
+        <v>100</v>
       </c>
       <c r="E712" s="6">
-        <v>330000</v>
+        <v>98</v>
       </c>
       <c r="F712" s="6">
-        <v>6105000</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="713" spans="1:6" customHeight="0">
       <c r="A713" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO 8890 F8</t>
+          <t>PP HOMO F35</t>
         </is>
       </c>
       <c r="B713" s="6">
-        <v>1.13</v>
+        <v>0.98</v>
       </c>
       <c r="C713" s="6">
-        <v>1.13</v>
+        <v>0.98</v>
       </c>
       <c r="D713" s="6">
-        <v>500</v>
+        <v>2100</v>
       </c>
       <c r="E713" s="6">
-        <v>565</v>
+        <v>2058</v>
       </c>
       <c r="F713" s="6">
-        <v>10452.5</v>
+        <v>34986</v>
       </c>
     </row>
     <row r="714" spans="1:6" customHeight="0">
       <c r="A714" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO EXTRUSION RAFFIA MI 2-4</t>
+          <t>PP HOMO F35</t>
         </is>
       </c>
       <c r="B714" s="6">
-        <v>0.47</v>
+        <v>0.98</v>
       </c>
       <c r="C714" s="6">
-        <v>1.036174</v>
+        <v>0.98</v>
       </c>
       <c r="D714" s="6">
-        <v>19050</v>
+        <v>8650</v>
       </c>
       <c r="E714" s="6">
-        <v>19739.1099</v>
+        <v>8477</v>
       </c>
       <c r="F714" s="6">
-        <v>365173.5338</v>
+        <v>144109</v>
       </c>
     </row>
     <row r="715" spans="1:6" customHeight="0">
       <c r="A715" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO EXTRUSION RAFFIA MI 2-4</t>
+          <t>PP HOMO F35</t>
         </is>
       </c>
       <c r="B715" s="6">
-        <v>0.47</v>
+        <v>0.98</v>
       </c>
       <c r="C715" s="6">
-        <v>1.036174</v>
+        <v>0.98</v>
       </c>
       <c r="D715" s="6">
-        <v>40000</v>
+        <v>1525</v>
       </c>
       <c r="E715" s="6">
-        <v>41446.95</v>
+        <v>1494.5</v>
       </c>
       <c r="F715" s="6">
-        <v>766768.575</v>
+        <v>25406.5</v>
       </c>
     </row>
     <row r="716" spans="1:6" customHeight="0">
       <c r="A716" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO EXTRUSION RAFFIA OG MFI 3-4</t>
+          <t>PP HOMO F35</t>
         </is>
       </c>
       <c r="B716" s="6">
-        <v>0.8</v>
+        <v>0.98</v>
       </c>
       <c r="C716" s="6">
-        <v>0.8</v>
+        <v>0.98</v>
       </c>
       <c r="D716" s="6">
-        <v>23550</v>
+        <v>18475</v>
       </c>
       <c r="E716" s="6">
-        <v>18840</v>
+        <v>18105.5</v>
       </c>
       <c r="F716" s="6">
-        <v>348540</v>
+        <v>307793.5</v>
       </c>
     </row>
     <row r="717" spans="1:6" customHeight="0">
       <c r="A717" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO EXTRUSION RAFFIA OG MFI 3-4</t>
+          <t>PP HOMO F35</t>
         </is>
       </c>
       <c r="B717" s="6">
-        <v>0.8</v>
+        <v>0.98</v>
       </c>
       <c r="C717" s="6">
-        <v>0.8</v>
+        <v>0.98</v>
       </c>
       <c r="D717" s="6">
-        <v>6450</v>
+        <v>5475</v>
       </c>
       <c r="E717" s="6">
-        <v>5160</v>
+        <v>5365.5</v>
       </c>
       <c r="F717" s="6">
-        <v>95460</v>
+        <v>91213.5</v>
       </c>
     </row>
     <row r="718" spans="1:6" customHeight="0">
       <c r="A718" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO EXTRUSION RAFFIA OG MFI 4.5-5</t>
+          <t>PP HOMO F35</t>
         </is>
       </c>
       <c r="B718" s="6">
-        <v>1.25</v>
+        <v>0.98</v>
       </c>
       <c r="C718" s="6">
-        <v>1.25</v>
+        <v>0.98</v>
       </c>
       <c r="D718" s="6">
-        <v>36325</v>
+        <v>50</v>
       </c>
       <c r="E718" s="6">
-        <v>45406.25</v>
+        <v>49</v>
       </c>
       <c r="F718" s="6">
-        <v>840015.625</v>
+        <v>833</v>
       </c>
     </row>
     <row r="719" spans="1:6" customHeight="0">
       <c r="A719" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO EXTRUSION RAFFIA OG MFI 4.5-5</t>
+          <t>PP HOMO F35</t>
         </is>
       </c>
       <c r="B719" s="6">
-        <v>1.25</v>
+        <v>1.25638</v>
       </c>
       <c r="C719" s="6">
-        <v>1.25</v>
+        <v>1.25638</v>
       </c>
       <c r="D719" s="6">
-        <v>40000</v>
+        <v>0</v>
       </c>
       <c r="E719" s="6">
-        <v>50000</v>
+        <v>0</v>
       </c>
       <c r="F719" s="6">
-        <v>925000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="720" spans="1:6" customHeight="0">
       <c r="A720" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO F12</t>
+          <t>PP HOMO F35</t>
         </is>
       </c>
       <c r="B720" s="6">
-        <v>0.49</v>
+        <v>1.2</v>
       </c>
       <c r="C720" s="6">
-        <v>1.080266</v>
+        <v>1.2</v>
       </c>
       <c r="D720" s="6">
-        <v>4400</v>
+        <v>3975</v>
       </c>
       <c r="E720" s="6">
-        <v>4753.1715</v>
+        <v>4770</v>
       </c>
       <c r="F720" s="6">
-        <v>87933.6728</v>
+        <v>81090</v>
       </c>
     </row>
     <row r="721" spans="1:6" customHeight="0">
       <c r="A721" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO F12</t>
+          <t>PP HOMO INYECCION WS MI 10-12</t>
         </is>
       </c>
       <c r="B721" s="6">
-        <v>0.49</v>
+        <v>0.877</v>
       </c>
       <c r="C721" s="6">
-        <v>1.080266</v>
+        <v>0.877</v>
       </c>
       <c r="D721" s="6">
-        <v>0</v>
+        <v>1500</v>
       </c>
       <c r="E721" s="6">
-        <v>0</v>
+        <v>1315.5</v>
       </c>
       <c r="F721" s="6">
-        <v>0</v>
+        <v>22363.5</v>
       </c>
     </row>
     <row r="722" spans="1:6" customHeight="0">
       <c r="A722" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO F12</t>
+          <t>PP HOMO INYECCION WS MI 10-12</t>
         </is>
       </c>
       <c r="B722" s="6">
-        <v>0.49</v>
+        <v>1.135</v>
       </c>
       <c r="C722" s="6">
-        <v>1.080266</v>
+        <v>1.135</v>
       </c>
       <c r="D722" s="6">
-        <v>975</v>
+        <v>375</v>
       </c>
       <c r="E722" s="6">
-        <v>1053.2596</v>
+        <v>425.625</v>
       </c>
       <c r="F722" s="6">
-        <v>19485.3025</v>
+        <v>7235.625</v>
       </c>
     </row>
     <row r="723" spans="1:6" customHeight="0">
       <c r="A723" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO F12</t>
+          <t>PP HOMO INYECCION WS MI 10-12</t>
         </is>
       </c>
       <c r="B723" s="6">
-        <v>0.405</v>
+        <v>0.877</v>
       </c>
       <c r="C723" s="6">
-        <v>0.892873</v>
+        <v>0.877</v>
       </c>
       <c r="D723" s="6">
         <v>0</v>
       </c>
       <c r="E723" s="6">
         <v>0</v>
       </c>
       <c r="F723" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="724" spans="1:6" customHeight="0">
       <c r="A724" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO F12</t>
+          <t>PP HOMO INYECCION WS MI 10-12</t>
         </is>
       </c>
       <c r="B724" s="6">
-        <v>0.405</v>
+        <v>1.135</v>
       </c>
       <c r="C724" s="6">
-        <v>0.892873</v>
+        <v>1.135</v>
       </c>
       <c r="D724" s="6">
-        <v>0</v>
+        <v>13025</v>
       </c>
       <c r="E724" s="6">
-        <v>0</v>
+        <v>14783.375</v>
       </c>
       <c r="F724" s="6">
-        <v>0</v>
+        <v>251317.375</v>
       </c>
     </row>
     <row r="725" spans="1:6" customHeight="0">
       <c r="A725" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO F12</t>
+          <t>PP HOMO INYECCION WS MI 10-12</t>
         </is>
       </c>
       <c r="B725" s="6">
-        <v>0.465</v>
+        <v>1.135</v>
       </c>
       <c r="C725" s="6">
-        <v>1.025151</v>
+        <v>1.135</v>
       </c>
       <c r="D725" s="6">
-        <v>11325</v>
+        <v>3000</v>
       </c>
       <c r="E725" s="6">
-        <v>11609.8308</v>
+        <v>3405</v>
       </c>
       <c r="F725" s="6">
-        <v>214781.8703</v>
+        <v>57885</v>
       </c>
     </row>
     <row r="726" spans="1:6" customHeight="0">
       <c r="A726" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO F12</t>
+          <t>PP HOMO INYECCION WS MI 22-25</t>
         </is>
       </c>
       <c r="B726" s="6">
-        <v>0.465</v>
+        <v>1.53</v>
       </c>
       <c r="C726" s="6">
-        <v>1.025151</v>
+        <v>1.53</v>
       </c>
       <c r="D726" s="6">
-        <v>12050</v>
+        <v>0</v>
       </c>
       <c r="E726" s="6">
-        <v>12353.065</v>
+        <v>0</v>
       </c>
       <c r="F726" s="6">
-        <v>228531.7031</v>
+        <v>0</v>
       </c>
     </row>
     <row r="727" spans="1:6" customHeight="0">
       <c r="A727" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO F12</t>
+          <t>PP HOMO INYECCION WS MI 22-25</t>
         </is>
       </c>
       <c r="B727" s="6">
-        <v>0.95</v>
+        <v>1.53</v>
       </c>
       <c r="C727" s="6">
-        <v>0.95</v>
+        <v>1.53</v>
       </c>
       <c r="D727" s="6">
-        <v>300</v>
+        <v>4000</v>
       </c>
       <c r="E727" s="6">
-        <v>285</v>
+        <v>6120</v>
       </c>
       <c r="F727" s="6">
-        <v>5272.5</v>
+        <v>104040</v>
       </c>
     </row>
     <row r="728" spans="1:6" customHeight="0">
       <c r="A728" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO F12</t>
+          <t>PP HOMO INYECCION WS MI 22-25</t>
         </is>
       </c>
       <c r="B728" s="6">
-        <v>0.75</v>
+        <v>1.53</v>
       </c>
       <c r="C728" s="6">
-        <v>1.653469</v>
+        <v>1.53</v>
       </c>
       <c r="D728" s="6">
-        <v>0</v>
+        <v>25000</v>
       </c>
       <c r="E728" s="6">
-        <v>0</v>
+        <v>38250</v>
       </c>
       <c r="F728" s="6">
-        <v>0</v>
+        <v>650250</v>
       </c>
     </row>
     <row r="729" spans="1:6" customHeight="0">
       <c r="A729" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO F12</t>
+          <t>PP HOMO MI 15-27</t>
         </is>
       </c>
       <c r="B729" s="6">
-        <v>0.75</v>
+        <v>0.415</v>
       </c>
       <c r="C729" s="6">
-        <v>1.653469</v>
+        <v>0.415</v>
       </c>
       <c r="D729" s="6">
-        <v>21100</v>
+        <v>476.36</v>
       </c>
       <c r="E729" s="6">
-        <v>34888.1906</v>
+        <v>197.6894</v>
       </c>
       <c r="F729" s="6">
-        <v>645431.5266</v>
+        <v>3360.7198</v>
       </c>
     </row>
     <row r="730" spans="1:6" customHeight="0">
       <c r="A730" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO F12</t>
+          <t>PP HOMO SMD 6200 F13</t>
         </is>
       </c>
       <c r="B730" s="6">
-        <v>0.75</v>
+        <v>1.68</v>
       </c>
       <c r="C730" s="6">
-        <v>1.653469</v>
+        <v>1.68</v>
       </c>
       <c r="D730" s="6">
-        <v>250</v>
+        <v>75</v>
       </c>
       <c r="E730" s="6">
-        <v>413.3672</v>
+        <v>126</v>
       </c>
       <c r="F730" s="6">
-        <v>7647.293</v>
+        <v>2142</v>
       </c>
     </row>
     <row r="731" spans="1:6" customHeight="0">
       <c r="A731" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO F12</t>
+          <t>PP HOMO/COPO MIX WS MI 32.3-30.7</t>
         </is>
       </c>
       <c r="B731" s="6">
-        <v>0.75</v>
+        <v>0.46</v>
       </c>
       <c r="C731" s="6">
-        <v>1.653469</v>
+        <v>1.014128</v>
       </c>
       <c r="D731" s="6">
-        <v>25000</v>
+        <v>14995</v>
       </c>
       <c r="E731" s="6">
-        <v>41336.7188</v>
+        <v>15206.8419</v>
       </c>
       <c r="F731" s="6">
-        <v>764729.2969</v>
+        <v>258516.3117</v>
       </c>
     </row>
     <row r="732" spans="1:6" customHeight="0">
       <c r="A732" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO F12</t>
+          <t>PP HOMO/COPO MIX WS MI 8.3-10</t>
         </is>
       </c>
       <c r="B732" s="6">
-        <v>0.75</v>
+        <v>0.44</v>
       </c>
       <c r="C732" s="6">
-        <v>1.653469</v>
+        <v>0.970035</v>
       </c>
       <c r="D732" s="6">
-        <v>5950</v>
+        <v>0</v>
       </c>
       <c r="E732" s="6">
-        <v>9838.1391</v>
+        <v>0</v>
       </c>
       <c r="F732" s="6">
-        <v>182005.5727</v>
+        <v>0</v>
       </c>
     </row>
     <row r="733" spans="1:6" customHeight="0">
       <c r="A733" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO F12</t>
+          <t>PP HOMO/COPO MIX WS MI 8.3-10</t>
         </is>
       </c>
       <c r="B733" s="6">
-        <v>0.75</v>
+        <v>0.44</v>
       </c>
       <c r="C733" s="6">
-        <v>1.653469</v>
+        <v>0.970035</v>
       </c>
       <c r="D733" s="6">
         <v>25000</v>
       </c>
       <c r="E733" s="6">
-        <v>41336.7188</v>
+        <v>24250.875</v>
       </c>
       <c r="F733" s="6">
-        <v>764729.2969</v>
+        <v>412264.875</v>
       </c>
     </row>
     <row r="734" spans="1:6" customHeight="0">
       <c r="A734" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO F12</t>
+          <t>PP HOMO/COPO MIX WS MI 97-294</t>
         </is>
       </c>
       <c r="B734" s="6">
-        <v>1.02</v>
+        <v>0.46</v>
       </c>
       <c r="C734" s="6">
-        <v>1.02</v>
+        <v>1.014128</v>
       </c>
       <c r="D734" s="6">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="E734" s="6">
-        <v>25.5</v>
+        <v>0</v>
       </c>
       <c r="F734" s="6">
-        <v>471.75</v>
+        <v>0</v>
       </c>
     </row>
     <row r="735" spans="1:6" customHeight="0">
       <c r="A735" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO F12 NEAR PRIME 4110n ws</t>
+          <t>PP HOMO/COPO MIX WS MI 97-294</t>
         </is>
       </c>
       <c r="B735" s="6">
-        <v>0.35</v>
+        <v>0.46</v>
       </c>
       <c r="C735" s="6">
-        <v>0.771619</v>
+        <v>1.014128</v>
       </c>
       <c r="D735" s="6">
         <v>25000</v>
       </c>
       <c r="E735" s="6">
-        <v>19290.4688</v>
+        <v>25353.1875</v>
       </c>
       <c r="F735" s="6">
-        <v>356873.6719</v>
+        <v>431004.1875</v>
       </c>
     </row>
     <row r="736" spans="1:6" customHeight="0">
       <c r="A736" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO F25 PP HO/CO MI25</t>
+          <t>PP HOMOPOLIMERO 1120H</t>
         </is>
       </c>
       <c r="B736" s="6">
-        <v>0.415</v>
+        <v>0.981061</v>
       </c>
       <c r="C736" s="6">
-        <v>0.914919</v>
+        <v>0.981061</v>
       </c>
       <c r="D736" s="6">
-        <v>108.5</v>
+        <v>375</v>
       </c>
       <c r="E736" s="6">
-        <v>99.2688</v>
+        <v>367.8979</v>
       </c>
       <c r="F736" s="6">
-        <v>1836.4719</v>
+        <v>6254.2639</v>
       </c>
     </row>
     <row r="737" spans="1:6" customHeight="0">
       <c r="A737" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO F25 PP HO/CO MI25</t>
+          <t>PP HOMOPOLIMERO 1120H</t>
         </is>
       </c>
       <c r="B737" s="6">
-        <v>0.415</v>
+        <v>0.69</v>
       </c>
       <c r="C737" s="6">
-        <v>0.914919</v>
+        <v>0.69</v>
       </c>
       <c r="D737" s="6">
-        <v>7000</v>
+        <v>0</v>
       </c>
       <c r="E737" s="6">
-        <v>6404.4356</v>
+        <v>0</v>
       </c>
       <c r="F737" s="6">
-        <v>118482.0591</v>
+        <v>0</v>
       </c>
     </row>
     <row r="738" spans="1:6" customHeight="0">
       <c r="A738" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO F25 PP HO/CO MI25</t>
+          <t>PP HOMOPOLIMERO 1120H</t>
         </is>
       </c>
       <c r="B738" s="6">
-        <v>0.415</v>
+        <v>0.69</v>
       </c>
       <c r="C738" s="6">
-        <v>0.914919</v>
+        <v>1.521191</v>
       </c>
       <c r="D738" s="6">
-        <v>7000</v>
+        <v>27500</v>
       </c>
       <c r="E738" s="6">
-        <v>6404.4356</v>
+        <v>41832.7594</v>
       </c>
       <c r="F738" s="6">
-        <v>118482.0591</v>
+        <v>711156.9094</v>
       </c>
     </row>
     <row r="739" spans="1:6" customHeight="0">
       <c r="A739" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO F35</t>
+          <t>PP HOMOPOLIMERO 4100N</t>
         </is>
       </c>
       <c r="B739" s="6">
-        <v>1.364</v>
+        <v>0.455</v>
       </c>
       <c r="C739" s="6">
-        <v>1.364</v>
+        <v>1.003104</v>
       </c>
       <c r="D739" s="6">
         <v>0</v>
       </c>
       <c r="E739" s="6">
         <v>0</v>
       </c>
       <c r="F739" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="740" spans="1:6" customHeight="0">
       <c r="A740" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO F35</t>
+          <t>PP HOMOPOLIMERO 4100N</t>
         </is>
       </c>
       <c r="B740" s="6">
-        <v>0.325</v>
+        <v>0.455</v>
       </c>
       <c r="C740" s="6">
-        <v>0.325</v>
+        <v>1.003104</v>
       </c>
       <c r="D740" s="6">
-        <v>0</v>
+        <v>46.02</v>
       </c>
       <c r="E740" s="6">
-        <v>0</v>
+        <v>46.1629</v>
       </c>
       <c r="F740" s="6">
-        <v>0</v>
+        <v>784.7687</v>
       </c>
     </row>
     <row r="741" spans="1:6" customHeight="0">
       <c r="A741" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO F35</t>
+          <t>PP HOMOPOLIMERO 4100N</t>
         </is>
       </c>
       <c r="B741" s="6">
-        <v>0.325</v>
+        <v>0.625</v>
       </c>
       <c r="C741" s="6">
-        <v>0.325</v>
+        <v>1.377891</v>
       </c>
       <c r="D741" s="6">
-        <v>0</v>
+        <v>5175</v>
       </c>
       <c r="E741" s="6">
-        <v>0</v>
+        <v>7130.584</v>
       </c>
       <c r="F741" s="6">
-        <v>0</v>
+        <v>121219.9277</v>
       </c>
     </row>
     <row r="742" spans="1:6" customHeight="0">
       <c r="A742" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO F35</t>
+          <t>PP HOMOPOLIMERO 4100N</t>
         </is>
       </c>
       <c r="B742" s="6">
-        <v>0.98</v>
+        <v>0.625</v>
       </c>
       <c r="C742" s="6">
-        <v>0.98</v>
+        <v>1.377891</v>
       </c>
       <c r="D742" s="6">
-        <v>3600</v>
+        <v>11700</v>
       </c>
       <c r="E742" s="6">
-        <v>3528</v>
+        <v>16121.3203</v>
       </c>
       <c r="F742" s="6">
-        <v>65268</v>
+        <v>274062.4453</v>
       </c>
     </row>
     <row r="743" spans="1:6" customHeight="0">
       <c r="A743" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO F35</t>
+          <t>PP HOMOPOLIMERO F3.5 LWCO</t>
         </is>
       </c>
       <c r="B743" s="6">
-        <v>0.98</v>
+        <v>0.75</v>
       </c>
       <c r="C743" s="6">
-        <v>0.98</v>
+        <v>1.653469</v>
       </c>
       <c r="D743" s="6">
-        <v>100</v>
+        <v>20000</v>
       </c>
       <c r="E743" s="6">
-        <v>98</v>
+        <v>33069.375</v>
       </c>
       <c r="F743" s="6">
-        <v>1813</v>
+        <v>562179.375</v>
       </c>
     </row>
     <row r="744" spans="1:6" customHeight="0">
       <c r="A744" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO F35</t>
+          <t>PP HOMOPOLIMERO F3.5 LWCO</t>
         </is>
       </c>
       <c r="B744" s="6">
-        <v>0.98</v>
+        <v>0.75</v>
       </c>
       <c r="C744" s="6">
-        <v>0.98</v>
+        <v>1.653469</v>
       </c>
       <c r="D744" s="6">
         <v>20000</v>
       </c>
       <c r="E744" s="6">
-        <v>19600</v>
+        <v>33069.375</v>
       </c>
       <c r="F744" s="6">
-        <v>362600</v>
+        <v>562179.375</v>
       </c>
     </row>
     <row r="745" spans="1:6" customHeight="0">
       <c r="A745" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO F35</t>
+          <t>PP HOMOPOLIMERO PP1074KNE1</t>
         </is>
       </c>
       <c r="B745" s="6">
-        <v>0.98</v>
+        <v>1.19</v>
       </c>
       <c r="C745" s="6">
-        <v>0.98</v>
+        <v>1.19</v>
       </c>
       <c r="D745" s="6">
-        <v>6350</v>
+        <v>125</v>
       </c>
       <c r="E745" s="6">
-        <v>6223</v>
+        <v>148.75</v>
       </c>
       <c r="F745" s="6">
-        <v>115125.5</v>
+        <v>2528.75</v>
       </c>
     </row>
     <row r="746" spans="1:6" customHeight="0">
       <c r="A746" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO F35</t>
+          <t>PP HOMOPOLIMERO RAFIA L5E89</t>
         </is>
       </c>
       <c r="B746" s="6">
-        <v>0.98</v>
+        <v>1.475</v>
       </c>
       <c r="C746" s="6">
-        <v>0.98</v>
+        <v>1.475</v>
       </c>
       <c r="D746" s="6">
-        <v>8650</v>
+        <v>0</v>
       </c>
       <c r="E746" s="6">
-        <v>8477</v>
+        <v>0</v>
       </c>
       <c r="F746" s="6">
-        <v>156824.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="747" spans="1:6" customHeight="0">
       <c r="A747" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO F35</t>
+          <t>PP HOMOPOLIMERO UH563S (MI38)</t>
         </is>
       </c>
       <c r="B747" s="6">
-        <v>0.98</v>
+        <v>1.2</v>
       </c>
       <c r="C747" s="6">
-        <v>0.98</v>
+        <v>1.2</v>
       </c>
       <c r="D747" s="6">
-        <v>4525</v>
+        <v>50</v>
       </c>
       <c r="E747" s="6">
-        <v>4434.5</v>
+        <v>60</v>
       </c>
       <c r="F747" s="6">
-        <v>82038.25</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="748" spans="1:6" customHeight="0">
       <c r="A748" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO F35</t>
+          <t>PP HOMOPOLIMERO UH563S (MI38)</t>
         </is>
       </c>
       <c r="B748" s="6">
-        <v>0.98</v>
+        <v>1.2</v>
       </c>
       <c r="C748" s="6">
-        <v>0.98</v>
+        <v>1.2</v>
       </c>
       <c r="D748" s="6">
-        <v>18475</v>
+        <v>25</v>
       </c>
       <c r="E748" s="6">
-        <v>18105.5</v>
+        <v>30</v>
       </c>
       <c r="F748" s="6">
-        <v>334951.75</v>
+        <v>510</v>
       </c>
     </row>
     <row r="749" spans="1:6" customHeight="0">
       <c r="A749" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO F35</t>
+          <t>PP HP500NB</t>
         </is>
       </c>
       <c r="B749" s="6">
-        <v>0.98</v>
+        <v>1.7</v>
       </c>
       <c r="C749" s="6">
-        <v>0.98</v>
+        <v>1.7</v>
       </c>
       <c r="D749" s="6">
-        <v>5475</v>
+        <v>295</v>
       </c>
       <c r="E749" s="6">
-        <v>5365.5</v>
+        <v>501.5</v>
       </c>
       <c r="F749" s="6">
-        <v>99261.75</v>
+        <v>8525.5</v>
       </c>
     </row>
     <row r="750" spans="1:6" customHeight="0">
       <c r="A750" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO F35</t>
+          <t>PP KF06 NAT</t>
         </is>
       </c>
       <c r="B750" s="6">
-        <v>0.98</v>
+        <v>2.2</v>
       </c>
       <c r="C750" s="6">
-        <v>0.98</v>
+        <v>2.2</v>
       </c>
       <c r="D750" s="6">
-        <v>1050</v>
+        <v>1275</v>
       </c>
       <c r="E750" s="6">
-        <v>1029</v>
+        <v>2805</v>
       </c>
       <c r="F750" s="6">
-        <v>19036.5</v>
+        <v>47685</v>
       </c>
     </row>
     <row r="751" spans="1:6" customHeight="0">
       <c r="A751" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO F35 WS</t>
+          <t>PP Nonwoven (Medium quality) N202</t>
         </is>
       </c>
       <c r="B751" s="6">
-        <v>1.25</v>
+        <v>0.49</v>
       </c>
       <c r="C751" s="6">
-        <v>1.25</v>
+        <v>0.49</v>
       </c>
       <c r="D751" s="6">
-        <v>11750</v>
+        <v>27000</v>
       </c>
       <c r="E751" s="6">
-        <v>14687.5</v>
+        <v>13230</v>
       </c>
       <c r="F751" s="6">
-        <v>271718.75</v>
+        <v>224910</v>
       </c>
     </row>
     <row r="752" spans="1:6" customHeight="0">
       <c r="A752" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO INYECCION WS MI 10-12</t>
+          <t>PP RAFFIA 3.5</t>
         </is>
       </c>
       <c r="B752" s="6">
-        <v>0.877</v>
+        <v>1.075</v>
       </c>
       <c r="C752" s="6">
-        <v>0.877</v>
+        <v>1.075</v>
       </c>
       <c r="D752" s="6">
-        <v>35000</v>
+        <v>1400</v>
       </c>
       <c r="E752" s="6">
-        <v>30695</v>
+        <v>1505</v>
       </c>
       <c r="F752" s="6">
-        <v>567857.5</v>
+        <v>25585</v>
       </c>
     </row>
     <row r="753" spans="1:6" customHeight="0">
       <c r="A753" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO INYECCION WS MI 10-12</t>
+          <t>PP RAFFIA 3.5</t>
         </is>
       </c>
       <c r="B753" s="6">
-        <v>0.877</v>
+        <v>1.075</v>
       </c>
       <c r="C753" s="6">
-        <v>0.877</v>
+        <v>1.075</v>
       </c>
       <c r="D753" s="6">
-        <v>6425</v>
+        <v>800</v>
       </c>
       <c r="E753" s="6">
-        <v>5634.725</v>
+        <v>860</v>
       </c>
       <c r="F753" s="6">
-        <v>104242.4125</v>
+        <v>14620</v>
       </c>
     </row>
     <row r="754" spans="1:6" customHeight="0">
       <c r="A754" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO INYECCION WS MI 10-12</t>
+          <t>PP RAFFIA 3.5</t>
         </is>
       </c>
       <c r="B754" s="6">
-        <v>0.877</v>
+        <v>1.075</v>
       </c>
       <c r="C754" s="6">
-        <v>0.877</v>
+        <v>1.075</v>
       </c>
       <c r="D754" s="6">
-        <v>17100</v>
+        <v>25</v>
       </c>
       <c r="E754" s="6">
-        <v>14996.7</v>
+        <v>26.875</v>
       </c>
       <c r="F754" s="6">
-        <v>277438.95</v>
+        <v>456.875</v>
       </c>
     </row>
     <row r="755" spans="1:6" customHeight="0">
       <c r="A755" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO INYECCION WS MI 10-12</t>
+          <t>PP RAFFIA MI 3-4 OG</t>
         </is>
       </c>
       <c r="B755" s="6">
-        <v>0.877</v>
+        <v>0.815</v>
       </c>
       <c r="C755" s="6">
-        <v>0.877</v>
+        <v>0.815</v>
       </c>
       <c r="D755" s="6">
-        <v>350</v>
+        <v>0</v>
       </c>
       <c r="E755" s="6">
-        <v>306.95</v>
+        <v>0</v>
       </c>
       <c r="F755" s="6">
-        <v>5678.575</v>
+        <v>0</v>
       </c>
     </row>
     <row r="756" spans="1:6" customHeight="0">
       <c r="A756" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO INYECCION WS MI 10-20</t>
+          <t>PP RAFFIA MI 3-4 OG</t>
         </is>
       </c>
       <c r="B756" s="6">
-        <v>0.877</v>
+        <v>0.815</v>
       </c>
       <c r="C756" s="6">
-        <v>0.877</v>
+        <v>0.815</v>
       </c>
       <c r="D756" s="6">
-        <v>27275</v>
+        <v>9925</v>
       </c>
       <c r="E756" s="6">
-        <v>23920.175</v>
+        <v>8088.875</v>
       </c>
       <c r="F756" s="6">
-        <v>442523.2375</v>
+        <v>137510.875</v>
       </c>
     </row>
     <row r="757" spans="1:6" customHeight="0">
       <c r="A757" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO INYECCION WS MI 10-20</t>
+          <t>PP RAFFIA MI 3-4 OG</t>
         </is>
       </c>
       <c r="B757" s="6">
         <v>0.877</v>
       </c>
       <c r="C757" s="6">
         <v>0.877</v>
       </c>
       <c r="D757" s="6">
-        <v>250</v>
+        <v>3675</v>
       </c>
       <c r="E757" s="6">
-        <v>219.25</v>
+        <v>3222.975</v>
       </c>
       <c r="F757" s="6">
-        <v>4056.125</v>
+        <v>54790.575</v>
       </c>
     </row>
     <row r="758" spans="1:6" customHeight="0">
       <c r="A758" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO INYECCION WS MI 10-20</t>
+          <t>PP RAFIA 4.1</t>
         </is>
       </c>
       <c r="B758" s="6">
-        <v>0.877</v>
+        <v>1.075</v>
       </c>
       <c r="C758" s="6">
-        <v>0.877</v>
+        <v>1.075</v>
       </c>
       <c r="D758" s="6">
-        <v>15000</v>
+        <v>200</v>
       </c>
       <c r="E758" s="6">
-        <v>13155</v>
+        <v>215</v>
       </c>
       <c r="F758" s="6">
-        <v>243367.5</v>
+        <v>3655</v>
       </c>
     </row>
     <row r="759" spans="1:6" customHeight="0">
       <c r="A759" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO INYECCION WS MI 22-25</t>
+          <t>PP RANDOM CLARIFICADO P3553 PP COPO MI35</t>
         </is>
       </c>
       <c r="B759" s="6">
-        <v>1.53</v>
+        <v>0.435</v>
       </c>
       <c r="C759" s="6">
-        <v>1.53</v>
+        <v>0.959012</v>
       </c>
       <c r="D759" s="6">
-        <v>79000</v>
+        <v>350</v>
       </c>
       <c r="E759" s="6">
-        <v>120870</v>
+        <v>335.6542</v>
       </c>
       <c r="F759" s="6">
-        <v>2236095</v>
+        <v>5706.1207</v>
       </c>
     </row>
     <row r="760" spans="1:6" customHeight="0">
       <c r="A760" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO INYECCION WS MI 7.6-15.2</t>
+          <t>PP RANDOM CLARIFICADO P3553 PP COPO MI35</t>
         </is>
       </c>
       <c r="B760" s="6">
-        <v>0.46</v>
+        <v>0.465</v>
       </c>
       <c r="C760" s="6">
-        <v>1.014128</v>
+        <v>1.025151</v>
       </c>
       <c r="D760" s="6">
-        <v>0</v>
+        <v>150</v>
       </c>
       <c r="E760" s="6">
-        <v>0</v>
+        <v>153.7726</v>
       </c>
       <c r="F760" s="6">
-        <v>0</v>
+        <v>2614.1341</v>
       </c>
     </row>
     <row r="761" spans="1:6" customHeight="0">
       <c r="A761" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO MI 15-27</t>
+          <t>PP RANDOM CLARIFICADO P3553 PP COPO MI35</t>
         </is>
       </c>
       <c r="B761" s="6">
-        <v>0.415</v>
+        <v>0.465</v>
       </c>
       <c r="C761" s="6">
-        <v>0.415</v>
+        <v>1.025151</v>
       </c>
       <c r="D761" s="6">
-        <v>1636.2</v>
+        <v>325</v>
       </c>
       <c r="E761" s="6">
-        <v>679.023</v>
+        <v>333.174</v>
       </c>
       <c r="F761" s="6">
-        <v>12561.9255</v>
+        <v>5663.9572</v>
       </c>
     </row>
     <row r="762" spans="1:6" customHeight="0">
       <c r="A762" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO MI 15-27</t>
+          <t>PP RANDOM CLARIFICADO P3553 PP COPO MI35</t>
         </is>
       </c>
       <c r="B762" s="6">
-        <v>0.415</v>
+        <v>0.585</v>
       </c>
       <c r="C762" s="6">
-        <v>0.415</v>
+        <v>1.289706</v>
       </c>
       <c r="D762" s="6">
-        <v>2000.34</v>
+        <v>97475</v>
       </c>
       <c r="E762" s="6">
-        <v>830.1411</v>
+        <v>125714.0558</v>
       </c>
       <c r="F762" s="6">
-        <v>15357.6104</v>
+        <v>2137138.9485</v>
       </c>
     </row>
     <row r="763" spans="1:6" customHeight="0">
       <c r="A763" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO SMD 6200 F13</t>
+          <t>PP RANDOM CLARIFICADO P3553 PP COPO MI35</t>
         </is>
       </c>
       <c r="B763" s="6">
-        <v>1.68</v>
+        <v>0</v>
       </c>
       <c r="C763" s="6">
-        <v>1.68</v>
+        <v>0</v>
       </c>
       <c r="D763" s="6">
-        <v>75</v>
+        <v>96366</v>
       </c>
       <c r="E763" s="6">
-        <v>126</v>
+        <v>0</v>
       </c>
       <c r="F763" s="6">
-        <v>2331</v>
+        <v>0</v>
       </c>
     </row>
     <row r="764" spans="1:6" customHeight="0">
       <c r="A764" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO/COPO MIX WS MI 32.3-307</t>
+          <t>PP RANDOM CLARIFICADO P3553 PP COPO MI35</t>
         </is>
       </c>
       <c r="B764" s="6">
-        <v>0.46</v>
+        <v>0</v>
       </c>
       <c r="C764" s="6">
-        <v>0.46</v>
+        <v>0</v>
       </c>
       <c r="D764" s="6">
-        <v>39979</v>
+        <v>90000</v>
       </c>
       <c r="E764" s="6">
-        <v>18390.34</v>
+        <v>0</v>
       </c>
       <c r="F764" s="6">
-        <v>340221.29</v>
+        <v>0</v>
       </c>
     </row>
     <row r="765" spans="1:6" customHeight="0">
       <c r="A765" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO/COPO MIX WS MI 8.3-10</t>
+          <t>PP RANDOM COPOLIMERO 3727W MI 18.8</t>
         </is>
       </c>
       <c r="B765" s="6">
-        <v>0.44</v>
+        <v>1.29</v>
       </c>
       <c r="C765" s="6">
-        <v>0.44</v>
+        <v>1.29</v>
       </c>
       <c r="D765" s="6">
-        <v>80013</v>
+        <v>19350</v>
       </c>
       <c r="E765" s="6">
-        <v>35205.72</v>
+        <v>24961.5</v>
       </c>
       <c r="F765" s="6">
-        <v>651305.82</v>
+        <v>424345.5</v>
       </c>
     </row>
     <row r="766" spans="1:6" customHeight="0">
       <c r="A766" s="6" t="inlineStr">
         <is>
-          <t>PP HOMO/COPO MIX WS MI 97-294</t>
+          <t>PP RC QR6711K</t>
         </is>
       </c>
       <c r="B766" s="6">
-        <v>0.46</v>
+        <v>1.55</v>
       </c>
       <c r="C766" s="6">
-        <v>0.46</v>
+        <v>1.55</v>
       </c>
       <c r="D766" s="6">
-        <v>40069</v>
+        <v>50</v>
       </c>
       <c r="E766" s="6">
-        <v>18431.74</v>
+        <v>77.5</v>
       </c>
       <c r="F766" s="6">
-        <v>340987.19</v>
+        <v>1317.5</v>
       </c>
     </row>
     <row r="767" spans="1:6" customHeight="0">
       <c r="A767" s="6" t="inlineStr">
         <is>
-          <t>PP HOMOPOLIMERO 1120H</t>
+          <t>PP VALTEC WS MUESTRA</t>
         </is>
       </c>
       <c r="B767" s="6">
-        <v>0.981061</v>
+        <v>0</v>
       </c>
       <c r="C767" s="6">
-        <v>0.981061</v>
+        <v>0</v>
       </c>
       <c r="D767" s="6">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="E767" s="6">
         <v>0</v>
       </c>
       <c r="F767" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="768" spans="1:6" customHeight="0">
       <c r="A768" s="6" t="inlineStr">
         <is>
-          <t>PP HOMOPOLIMERO 1120H</t>
+          <t>PP WS RANDOM COPO MFI 11.1 - 29.3</t>
         </is>
       </c>
       <c r="B768" s="6">
-        <v>0.395</v>
+        <v>0.99</v>
       </c>
       <c r="C768" s="6">
-        <v>0.870827</v>
+        <v>0.99</v>
       </c>
       <c r="D768" s="6">
-        <v>23450</v>
+        <v>4556</v>
       </c>
       <c r="E768" s="6">
-        <v>20420.8902</v>
+        <v>4510.44</v>
       </c>
       <c r="F768" s="6">
-        <v>377786.469</v>
+        <v>76677.48</v>
       </c>
     </row>
     <row r="769" spans="1:6" customHeight="0">
       <c r="A769" s="6" t="inlineStr">
         <is>
-          <t>PP HOMOPOLIMERO 1120H</t>
+          <t>PP4100T</t>
         </is>
       </c>
       <c r="B769" s="6">
-        <v>0.395</v>
+        <v>1.256636</v>
       </c>
       <c r="C769" s="6">
-        <v>0.870827</v>
+        <v>1.256636</v>
       </c>
       <c r="D769" s="6">
-        <v>250</v>
+        <v>275</v>
       </c>
       <c r="E769" s="6">
-        <v>217.7067</v>
+        <v>345.5749</v>
       </c>
       <c r="F769" s="6">
-        <v>4027.5743</v>
+        <v>5874.7733</v>
       </c>
     </row>
     <row r="770" spans="1:6" customHeight="0">
       <c r="A770" s="6" t="inlineStr">
         <is>
-          <t>PP HOMOPOLIMERO 4100N</t>
+          <t>PP5112C</t>
         </is>
       </c>
       <c r="B770" s="6">
-        <v>0.455</v>
+        <v>0.6</v>
       </c>
       <c r="C770" s="6">
-        <v>1.003104</v>
+        <v>1.322775</v>
       </c>
       <c r="D770" s="6">
-        <v>0</v>
+        <v>4625</v>
       </c>
       <c r="E770" s="6">
-        <v>0</v>
+        <v>6117.8344</v>
       </c>
       <c r="F770" s="6">
-        <v>0</v>
+        <v>104003.1844</v>
       </c>
     </row>
     <row r="771" spans="1:6" customHeight="0">
       <c r="A771" s="6" t="inlineStr">
         <is>
-          <t>PP HOMOPOLIMERO 4100N</t>
+          <t>PP5112C</t>
         </is>
       </c>
       <c r="B771" s="6">
-        <v>0.455</v>
+        <v>0.6</v>
       </c>
       <c r="C771" s="6">
-        <v>1.003104</v>
+        <v>1.322775</v>
       </c>
       <c r="D771" s="6">
-        <v>46.02</v>
+        <v>560</v>
       </c>
       <c r="E771" s="6">
-        <v>46.1629</v>
+        <v>740.754</v>
       </c>
       <c r="F771" s="6">
-        <v>854.013</v>
+        <v>12592.818</v>
       </c>
     </row>
     <row r="772" spans="1:6" customHeight="0">
       <c r="A772" s="6" t="inlineStr">
         <is>
-          <t>PP HOMOPOLIMERO 4100N</t>
+          <t>PP6180C3 BARREDURA</t>
         </is>
       </c>
       <c r="B772" s="6">
-        <v>0.625</v>
+        <v>18</v>
       </c>
       <c r="C772" s="6">
-        <v>1.377891</v>
+        <v>18</v>
       </c>
       <c r="D772" s="6">
-        <v>86659</v>
+        <v>200</v>
       </c>
       <c r="E772" s="6">
-        <v>119406.6237</v>
+        <v>3600</v>
       </c>
       <c r="F772" s="6">
-        <v>2209022.5379</v>
+        <v>61200</v>
       </c>
     </row>
     <row r="773" spans="1:6" customHeight="0">
       <c r="A773" s="6" t="inlineStr">
         <is>
-          <t>PP HOMOPOLIMERO 4100N</t>
+          <t>PP9513</t>
         </is>
       </c>
       <c r="B773" s="6">
-        <v>0.82</v>
+        <v>0</v>
       </c>
       <c r="C773" s="6">
-        <v>1.807793</v>
+        <v>0</v>
       </c>
       <c r="D773" s="6">
-        <v>250</v>
+        <v>18</v>
       </c>
       <c r="E773" s="6">
-        <v>451.9481</v>
+        <v>0</v>
       </c>
       <c r="F773" s="6">
-        <v>8361.0403</v>
+        <v>0</v>
       </c>
     </row>
     <row r="774" spans="1:6" customHeight="0">
       <c r="A774" s="6" t="inlineStr">
         <is>
-          <t>PP HOMOPOLIMERO 4100N</t>
+          <t>PPCCTC13BG (MASTERBATCH CAFÉ)</t>
         </is>
       </c>
       <c r="B774" s="6">
-        <v>0.82</v>
+        <v>99.4</v>
       </c>
       <c r="C774" s="6">
-        <v>0.82</v>
+        <v>99.4</v>
       </c>
       <c r="D774" s="6">
-        <v>5525</v>
+        <v>350</v>
       </c>
       <c r="E774" s="6">
-        <v>4530.5</v>
+        <v>34790</v>
       </c>
       <c r="F774" s="6">
-        <v>83814.25</v>
+        <v>591430</v>
       </c>
     </row>
     <row r="775" spans="1:6" customHeight="0">
       <c r="A775" s="6" t="inlineStr">
         <is>
-          <t>PP HOMOPOLIMERO 4100N</t>
+          <t>PPCRUAF-NG</t>
         </is>
       </c>
       <c r="B775" s="6">
-        <v>0.82</v>
+        <v>0.938</v>
       </c>
       <c r="C775" s="6">
-        <v>1.807793</v>
+        <v>0.938</v>
       </c>
       <c r="D775" s="6">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="E775" s="6">
-        <v>0</v>
+        <v>46.9</v>
       </c>
       <c r="F775" s="6">
-        <v>0</v>
+        <v>797.3</v>
       </c>
     </row>
     <row r="776" spans="1:6" customHeight="0">
       <c r="A776" s="6" t="inlineStr">
         <is>
-          <t>PP HOMOPOLIMERO F3.5 LWCO</t>
+          <t>PPH CCFV30 BK COMALLOY</t>
         </is>
       </c>
       <c r="B776" s="6">
-        <v>0.75</v>
+        <v>2.25</v>
       </c>
       <c r="C776" s="6">
-        <v>1.653469</v>
+        <v>2.25</v>
       </c>
       <c r="D776" s="6">
-        <v>20000</v>
+        <v>635</v>
       </c>
       <c r="E776" s="6">
-        <v>33069.375</v>
+        <v>1428.75</v>
       </c>
       <c r="F776" s="6">
-        <v>611783.4375</v>
+        <v>24288.75</v>
       </c>
     </row>
     <row r="777" spans="1:6" customHeight="0">
       <c r="A777" s="6" t="inlineStr">
         <is>
-          <t>PP HOMOPOLIMERO F3.5 LWCO</t>
+          <t>PV2450</t>
         </is>
       </c>
       <c r="B777" s="6">
-        <v>0.75</v>
+        <v>2.5</v>
       </c>
       <c r="C777" s="6">
-        <v>1.653469</v>
+        <v>2.5</v>
       </c>
       <c r="D777" s="6">
-        <v>20000</v>
+        <v>200</v>
       </c>
       <c r="E777" s="6">
-        <v>33069.375</v>
+        <v>500</v>
       </c>
       <c r="F777" s="6">
-        <v>611783.4375</v>
+        <v>8500</v>
       </c>
     </row>
     <row r="778" spans="1:6" customHeight="0">
       <c r="A778" s="6" t="inlineStr">
         <is>
-          <t>PP HOMOPOLIMERO PP1074KNE1</t>
+          <t>PVC 1200-07</t>
         </is>
       </c>
       <c r="B778" s="6">
-        <v>1.19</v>
+        <v>1.88</v>
       </c>
       <c r="C778" s="6">
-        <v>1.19</v>
+        <v>1.88</v>
       </c>
       <c r="D778" s="6">
-        <v>125</v>
+        <v>275</v>
       </c>
       <c r="E778" s="6">
-        <v>148.75</v>
+        <v>517</v>
       </c>
       <c r="F778" s="6">
-        <v>2751.875</v>
+        <v>8789</v>
       </c>
     </row>
     <row r="779" spans="1:6" customHeight="0">
       <c r="A779" s="6" t="inlineStr">
         <is>
-          <t>PP HOMOPOLIMERO RAFIA L5E89</t>
+          <t>PVC 1200-07</t>
         </is>
       </c>
       <c r="B779" s="6">
-        <v>1.475</v>
+        <v>1.88</v>
       </c>
       <c r="C779" s="6">
-        <v>1.475</v>
+        <v>1.88</v>
       </c>
       <c r="D779" s="6">
-        <v>216000</v>
+        <v>150</v>
       </c>
       <c r="E779" s="6">
-        <v>318600</v>
+        <v>282</v>
       </c>
       <c r="F779" s="6">
-        <v>5894100</v>
+        <v>4794</v>
       </c>
     </row>
     <row r="780" spans="1:6" customHeight="0">
       <c r="A780" s="6" t="inlineStr">
         <is>
-          <t>PP HOMOPOLIMERO UH563S (MI38)</t>
+          <t>PVC 1200-07</t>
         </is>
       </c>
       <c r="B780" s="6">
-        <v>1.2</v>
+        <v>1.88</v>
       </c>
       <c r="C780" s="6">
-        <v>1.2</v>
+        <v>1.88</v>
       </c>
       <c r="D780" s="6">
-        <v>50</v>
+        <v>350</v>
       </c>
       <c r="E780" s="6">
-        <v>60</v>
+        <v>658</v>
       </c>
       <c r="F780" s="6">
-        <v>1110</v>
+        <v>11186</v>
       </c>
     </row>
     <row r="781" spans="1:6" customHeight="0">
       <c r="A781" s="6" t="inlineStr">
         <is>
-          <t>PP HOMOPOLIMERO UH563S (MI38)</t>
+          <t>PVC MOLIDO</t>
         </is>
       </c>
       <c r="B781" s="6">
-        <v>1.2</v>
+        <v>1.25</v>
       </c>
       <c r="C781" s="6">
-        <v>1.2</v>
+        <v>1.25</v>
       </c>
       <c r="D781" s="6">
-        <v>25</v>
+        <v>1814</v>
       </c>
       <c r="E781" s="6">
-        <v>30</v>
+        <v>2267.5</v>
       </c>
       <c r="F781" s="6">
-        <v>555</v>
+        <v>38547.5</v>
       </c>
     </row>
     <row r="782" spans="1:6" customHeight="0">
       <c r="A782" s="6" t="inlineStr">
         <is>
-          <t>PP HP500NB</t>
+          <t>PVC MOLIDO</t>
         </is>
       </c>
       <c r="B782" s="6">
-        <v>1.7</v>
+        <v>1.25</v>
       </c>
       <c r="C782" s="6">
-        <v>1.7</v>
+        <v>1.25</v>
       </c>
       <c r="D782" s="6">
-        <v>295</v>
+        <v>552</v>
       </c>
       <c r="E782" s="6">
-        <v>501.5</v>
+        <v>690</v>
       </c>
       <c r="F782" s="6">
-        <v>9277.75</v>
+        <v>11730</v>
       </c>
     </row>
     <row r="783" spans="1:6" customHeight="0">
       <c r="A783" s="6" t="inlineStr">
         <is>
-          <t>PP KF06 NAT</t>
+          <t>PVC MOLIDO</t>
         </is>
       </c>
       <c r="B783" s="6">
-        <v>2.2</v>
+        <v>1.8</v>
       </c>
       <c r="C783" s="6">
-        <v>2.2</v>
+        <v>1.8</v>
       </c>
       <c r="D783" s="6">
-        <v>2275</v>
+        <v>0</v>
       </c>
       <c r="E783" s="6">
-        <v>5005</v>
+        <v>0</v>
       </c>
       <c r="F783" s="6">
-        <v>92592.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="784" spans="1:6" customHeight="0">
       <c r="A784" s="6" t="inlineStr">
         <is>
-          <t>PP Nonwoven (Medium quality) N202</t>
+          <t>PVC MOLIDO</t>
         </is>
       </c>
       <c r="B784" s="6">
-        <v>0.49</v>
+        <v>1.8</v>
       </c>
       <c r="C784" s="6">
-        <v>0.49</v>
+        <v>1.8</v>
       </c>
       <c r="D784" s="6">
-        <v>27000</v>
+        <v>4714</v>
       </c>
       <c r="E784" s="6">
-        <v>13230</v>
+        <v>8485.2</v>
       </c>
       <c r="F784" s="6">
-        <v>244755</v>
+        <v>144248.4</v>
       </c>
     </row>
     <row r="785" spans="1:6" customHeight="0">
       <c r="A785" s="6" t="inlineStr">
         <is>
-          <t>PP RAFFIA 3.5</t>
+          <t>RAFFIA PRIME 3.5 MELT</t>
         </is>
       </c>
       <c r="B785" s="6">
-        <v>1.075</v>
+        <v>0.44</v>
       </c>
       <c r="C785" s="6">
-        <v>1.075</v>
+        <v>0.970035</v>
       </c>
       <c r="D785" s="6">
-        <v>1400</v>
+        <v>0</v>
       </c>
       <c r="E785" s="6">
-        <v>1505</v>
+        <v>0</v>
       </c>
       <c r="F785" s="6">
-        <v>27842.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="786" spans="1:6" customHeight="0">
       <c r="A786" s="6" t="inlineStr">
         <is>
-          <t>PP RAFFIA 3.5</t>
+          <t>RAFFIA PRIME 3.5 MELT</t>
         </is>
       </c>
       <c r="B786" s="6">
-        <v>1.075</v>
+        <v>0.44</v>
       </c>
       <c r="C786" s="6">
-        <v>1.075</v>
+        <v>0.970035</v>
       </c>
       <c r="D786" s="6">
-        <v>800</v>
+        <v>0</v>
       </c>
       <c r="E786" s="6">
-        <v>860</v>
+        <v>0</v>
       </c>
       <c r="F786" s="6">
-        <v>15910</v>
+        <v>0</v>
       </c>
     </row>
     <row r="787" spans="1:6" customHeight="0">
       <c r="A787" s="6" t="inlineStr">
         <is>
-          <t>PP RAFFIA 3.5</t>
+          <t>RAFFIA PRIME 3.5 MELT</t>
         </is>
       </c>
       <c r="B787" s="6">
-        <v>1.075</v>
+        <v>0.44</v>
       </c>
       <c r="C787" s="6">
-        <v>1.075</v>
+        <v>0.970035</v>
       </c>
       <c r="D787" s="6">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="E787" s="6">
-        <v>26.875</v>
+        <v>0</v>
       </c>
       <c r="F787" s="6">
-        <v>497.1875</v>
+        <v>0</v>
       </c>
     </row>
     <row r="788" spans="1:6" customHeight="0">
       <c r="A788" s="6" t="inlineStr">
         <is>
-          <t>PP RAFFIA 302ET</t>
+          <t>RAFFIA PRIME 3.5 MELT</t>
         </is>
       </c>
       <c r="B788" s="6">
-        <v>0.395</v>
+        <v>0.44</v>
       </c>
       <c r="C788" s="6">
-        <v>0.395</v>
+        <v>0.970035</v>
       </c>
       <c r="D788" s="6">
         <v>0</v>
       </c>
       <c r="E788" s="6">
         <v>0</v>
       </c>
       <c r="F788" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="789" spans="1:6" customHeight="0">
       <c r="A789" s="6" t="inlineStr">
         <is>
-          <t>PP RAFFIA 302ET // RAFFIA PRIME 3.5 MELT</t>
+          <t>REAXOL</t>
         </is>
       </c>
       <c r="B789" s="6">
-        <v>0.395</v>
+        <v>116.38</v>
       </c>
       <c r="C789" s="6">
-        <v>0.870827</v>
+        <v>116.38</v>
       </c>
       <c r="D789" s="6">
         <v>0</v>
       </c>
       <c r="E789" s="6">
         <v>0</v>
       </c>
       <c r="F789" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="790" spans="1:6" customHeight="0">
       <c r="A790" s="6" t="inlineStr">
         <is>
-          <t>PP RAFFIA 302ET // RAFFIA PRIME 3.5 MELT</t>
+          <t>Recron 6868 IV .80</t>
         </is>
       </c>
       <c r="B790" s="6">
-        <v>0.395</v>
+        <v>0.968</v>
       </c>
       <c r="C790" s="6">
-        <v>0.870827</v>
+        <v>0.968</v>
       </c>
       <c r="D790" s="6">
-        <v>5100</v>
+        <v>0</v>
       </c>
       <c r="E790" s="6">
-        <v>4441.2171</v>
+        <v>0</v>
       </c>
       <c r="F790" s="6">
-        <v>82162.5157</v>
+        <v>0</v>
       </c>
     </row>
     <row r="791" spans="1:6" customHeight="0">
       <c r="A791" s="6" t="inlineStr">
         <is>
-          <t>PP RAFFIA MI 3-4 OG</t>
+          <t>Recron 6868 IV .80</t>
         </is>
       </c>
       <c r="B791" s="6">
-        <v>0.815</v>
+        <v>1.21</v>
       </c>
       <c r="C791" s="6">
-        <v>0.815</v>
+        <v>1.21</v>
       </c>
       <c r="D791" s="6">
-        <v>1450</v>
+        <v>0</v>
       </c>
       <c r="E791" s="6">
-        <v>1181.75</v>
+        <v>0</v>
       </c>
       <c r="F791" s="6">
-        <v>21862.375</v>
+        <v>0</v>
       </c>
     </row>
     <row r="792" spans="1:6" customHeight="0">
       <c r="A792" s="6" t="inlineStr">
         <is>
-          <t>PP RAFFIA MI 3-4 OG</t>
+          <t>Recron 6868 IV .80</t>
         </is>
       </c>
       <c r="B792" s="6">
-        <v>0.815</v>
+        <v>1.48</v>
       </c>
       <c r="C792" s="6">
-        <v>0.815</v>
+        <v>1.48</v>
       </c>
       <c r="D792" s="6">
-        <v>0</v>
+        <v>235000</v>
       </c>
       <c r="E792" s="6">
-        <v>0</v>
+        <v>347800</v>
       </c>
       <c r="F792" s="6">
-        <v>0</v>
+        <v>5912600</v>
       </c>
     </row>
     <row r="793" spans="1:6" customHeight="0">
       <c r="A793" s="6" t="inlineStr">
         <is>
-          <t>PP RAFFIA MI 3-4 OG</t>
+          <t>Recron 6868 IV .80</t>
         </is>
       </c>
       <c r="B793" s="6">
-        <v>0.815</v>
+        <v>1.365</v>
       </c>
       <c r="C793" s="6">
-        <v>0.815</v>
+        <v>1.365</v>
       </c>
       <c r="D793" s="6">
-        <v>0</v>
+        <v>235000</v>
       </c>
       <c r="E793" s="6">
-        <v>0</v>
+        <v>320775</v>
       </c>
       <c r="F793" s="6">
-        <v>0</v>
+        <v>5453175</v>
       </c>
     </row>
     <row r="794" spans="1:6" customHeight="0">
       <c r="A794" s="6" t="inlineStr">
         <is>
-          <t>PP RAFFIA MI 3-4 OG</t>
+          <t>Recron 6868 IV .80</t>
         </is>
       </c>
       <c r="B794" s="6">
-        <v>0.815</v>
+        <v>1.42</v>
       </c>
       <c r="C794" s="6">
-        <v>0.815</v>
+        <v>1.42</v>
       </c>
       <c r="D794" s="6">
-        <v>6175</v>
+        <v>235000</v>
       </c>
       <c r="E794" s="6">
-        <v>5032.625</v>
+        <v>333700</v>
       </c>
       <c r="F794" s="6">
-        <v>93103.5625</v>
+        <v>5672900</v>
       </c>
     </row>
     <row r="795" spans="1:6" customHeight="0">
       <c r="A795" s="6" t="inlineStr">
         <is>
-          <t>PP RAFFIA MI 3-4 OG</t>
+          <t>Recron 6868 IV .80</t>
         </is>
       </c>
       <c r="B795" s="6">
-        <v>0.815</v>
+        <v>1.4</v>
       </c>
       <c r="C795" s="6">
-        <v>0.815</v>
+        <v>1.4</v>
       </c>
       <c r="D795" s="6">
-        <v>15000</v>
+        <v>141000</v>
       </c>
       <c r="E795" s="6">
-        <v>12225</v>
+        <v>197400</v>
       </c>
       <c r="F795" s="6">
-        <v>226162.5</v>
+        <v>3355800</v>
       </c>
     </row>
     <row r="796" spans="1:6" customHeight="0">
       <c r="A796" s="6" t="inlineStr">
         <is>
-          <t>PP RAFFIA MI 3-4 OG</t>
+          <t>Recron 6868 IV .80</t>
         </is>
       </c>
       <c r="B796" s="6">
-        <v>0.877</v>
+        <v>1.4</v>
       </c>
       <c r="C796" s="6">
-        <v>0.877</v>
+        <v>1.4</v>
       </c>
       <c r="D796" s="6">
-        <v>3675</v>
+        <v>141000</v>
       </c>
       <c r="E796" s="6">
-        <v>3222.975</v>
+        <v>197400</v>
       </c>
       <c r="F796" s="6">
-        <v>59625.0375</v>
+        <v>3355800</v>
       </c>
     </row>
     <row r="797" spans="1:6" customHeight="0">
       <c r="A797" s="6" t="inlineStr">
         <is>
-          <t>PP RAFIA 4.1</t>
+          <t>RENY N252A BLACK</t>
         </is>
       </c>
       <c r="B797" s="6">
-        <v>1.075</v>
+        <v>9.47</v>
       </c>
       <c r="C797" s="6">
-        <v>1.075</v>
+        <v>9.47</v>
       </c>
       <c r="D797" s="6">
-        <v>300</v>
+        <v>1597</v>
       </c>
       <c r="E797" s="6">
-        <v>322.5</v>
+        <v>15123.59</v>
       </c>
       <c r="F797" s="6">
-        <v>5966.25</v>
+        <v>257101.03</v>
       </c>
     </row>
     <row r="798" spans="1:6" customHeight="0">
       <c r="A798" s="6" t="inlineStr">
         <is>
-          <t>PP RANDOM CLARIFICADO P3553 PP COPO MI35</t>
+          <t>RESINA 32050-10</t>
         </is>
       </c>
       <c r="B798" s="6">
-        <v>0.435</v>
+        <v>0</v>
       </c>
       <c r="C798" s="6">
-        <v>0.959012</v>
+        <v>0</v>
       </c>
       <c r="D798" s="6">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="E798" s="6">
         <v>0</v>
       </c>
       <c r="F798" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="799" spans="1:6" customHeight="0">
       <c r="A799" s="6" t="inlineStr">
         <is>
-          <t>PP RANDOM CLARIFICADO P3553 PP COPO MI35</t>
+          <t>RESINA 32566-00</t>
         </is>
       </c>
       <c r="B799" s="6">
-        <v>0.435</v>
+        <v>43.39</v>
       </c>
       <c r="C799" s="6">
-        <v>0.959012</v>
+        <v>43.39</v>
       </c>
       <c r="D799" s="6">
-        <v>350</v>
+        <v>221</v>
       </c>
       <c r="E799" s="6">
-        <v>335.6542</v>
+        <v>9589.19</v>
       </c>
       <c r="F799" s="6">
-        <v>6209.6019</v>
+        <v>163016.23</v>
       </c>
     </row>
     <row r="800" spans="1:6" customHeight="0">
       <c r="A800" s="6" t="inlineStr">
         <is>
-          <t>PP RANDOM CLARIFICADO P3553 PP COPO MI35</t>
+          <t>RESINA 33004-00</t>
         </is>
       </c>
       <c r="B800" s="6">
-        <v>0.465</v>
+        <v>56.56</v>
       </c>
       <c r="C800" s="6">
-        <v>1.025151</v>
+        <v>56.56</v>
       </c>
       <c r="D800" s="6">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="E800" s="6">
-        <v>0</v>
+        <v>226.24</v>
       </c>
       <c r="F800" s="6">
-        <v>0</v>
+        <v>3846.08</v>
       </c>
     </row>
     <row r="801" spans="1:6" customHeight="0">
       <c r="A801" s="6" t="inlineStr">
         <is>
-          <t>PP RANDOM CLARIFICADO P3553 PP COPO MI35</t>
+          <t>RESINA 33004-00</t>
         </is>
       </c>
       <c r="B801" s="6">
-        <v>0.465</v>
+        <v>50</v>
       </c>
       <c r="C801" s="6">
-        <v>1.025151</v>
+        <v>50</v>
       </c>
       <c r="D801" s="6">
-        <v>325</v>
+        <v>2700</v>
       </c>
       <c r="E801" s="6">
-        <v>333.174</v>
+        <v>135000</v>
       </c>
       <c r="F801" s="6">
-        <v>6163.7181</v>
+        <v>2295000</v>
       </c>
     </row>
     <row r="802" spans="1:6" customHeight="0">
       <c r="A802" s="6" t="inlineStr">
         <is>
-          <t>PP RANDOM COPOLIMERO 3727W MI 18.8</t>
+          <t>RESINA 33004-00</t>
         </is>
       </c>
       <c r="B802" s="6">
-        <v>1.29</v>
+        <v>50</v>
       </c>
       <c r="C802" s="6">
-        <v>1.29</v>
+        <v>50</v>
       </c>
       <c r="D802" s="6">
-        <v>9925</v>
+        <v>0</v>
       </c>
       <c r="E802" s="6">
-        <v>12803.25</v>
+        <v>0</v>
       </c>
       <c r="F802" s="6">
-        <v>236860.125</v>
+        <v>0</v>
       </c>
     </row>
     <row r="803" spans="1:6" customHeight="0">
       <c r="A803" s="6" t="inlineStr">
         <is>
-          <t>PP RANDOM COPOLIMERO 3727W MI 18.8</t>
+          <t>RESINA 33004-00</t>
         </is>
       </c>
       <c r="B803" s="6">
-        <v>1.29</v>
+        <v>56</v>
       </c>
       <c r="C803" s="6">
-        <v>1.29</v>
+        <v>56</v>
       </c>
       <c r="D803" s="6">
-        <v>24450</v>
+        <v>0</v>
       </c>
       <c r="E803" s="6">
-        <v>31540.5</v>
+        <v>0</v>
       </c>
       <c r="F803" s="6">
-        <v>583499.25</v>
+        <v>0</v>
       </c>
     </row>
     <row r="804" spans="1:6" customHeight="0">
       <c r="A804" s="6" t="inlineStr">
         <is>
-          <t>PP RC QR6711K</t>
+          <t>RESINA 33011-00</t>
         </is>
       </c>
       <c r="B804" s="6">
-        <v>1.55</v>
+        <v>56.55</v>
       </c>
       <c r="C804" s="6">
-        <v>1.55</v>
+        <v>56.55</v>
       </c>
       <c r="D804" s="6">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="E804" s="6">
-        <v>77.5</v>
+        <v>0</v>
       </c>
       <c r="F804" s="6">
-        <v>1433.75</v>
+        <v>0</v>
       </c>
     </row>
     <row r="805" spans="1:6" customHeight="0">
       <c r="A805" s="6" t="inlineStr">
         <is>
-          <t>PP VALTEC WS MUESTRA</t>
+          <t>RESINA 33011-00</t>
         </is>
       </c>
       <c r="B805" s="6">
-        <v>0</v>
+        <v>56.55</v>
       </c>
       <c r="C805" s="6">
-        <v>0</v>
+        <v>56.55</v>
       </c>
       <c r="D805" s="6">
-        <v>25</v>
+        <v>1800</v>
       </c>
       <c r="E805" s="6">
-        <v>0</v>
+        <v>101790</v>
       </c>
       <c r="F805" s="6">
-        <v>0</v>
+        <v>1730430</v>
       </c>
     </row>
     <row r="806" spans="1:6" customHeight="0">
       <c r="A806" s="6" t="inlineStr">
         <is>
-          <t>PP WS RANDOM COPO MFI 11.1 - 29.3</t>
+          <t>RESINA 33011-00</t>
         </is>
       </c>
       <c r="B806" s="6">
-        <v>0.99</v>
+        <v>56.55</v>
       </c>
       <c r="C806" s="6">
-        <v>0.99</v>
+        <v>56.55</v>
       </c>
       <c r="D806" s="6">
-        <v>5581</v>
+        <v>2250</v>
       </c>
       <c r="E806" s="6">
-        <v>5525.19</v>
+        <v>127237.5</v>
       </c>
       <c r="F806" s="6">
-        <v>102216.015</v>
+        <v>2163037.5</v>
       </c>
     </row>
     <row r="807" spans="1:6" customHeight="0">
       <c r="A807" s="6" t="inlineStr">
         <is>
-          <t>PP4100T</t>
+          <t>RESINA 33800-00</t>
         </is>
       </c>
       <c r="B807" s="6">
-        <v>1.256636</v>
+        <v>0</v>
       </c>
       <c r="C807" s="6">
-        <v>1.256636</v>
+        <v>0</v>
       </c>
       <c r="D807" s="6">
-        <v>275</v>
+        <v>2</v>
       </c>
       <c r="E807" s="6">
-        <v>345.5749</v>
+        <v>0</v>
       </c>
       <c r="F807" s="6">
-        <v>6393.1357</v>
+        <v>0</v>
       </c>
     </row>
     <row r="808" spans="1:6" customHeight="0">
       <c r="A808" s="6" t="inlineStr">
         <is>
-          <t>PP5112C</t>
+          <t>RESINA 8016 GEL</t>
         </is>
       </c>
       <c r="B808" s="6">
-        <v>0.6</v>
+        <v>43.17</v>
       </c>
       <c r="C808" s="6">
-        <v>1.322775</v>
+        <v>43.17</v>
       </c>
       <c r="D808" s="6">
-        <v>0</v>
+        <v>240</v>
       </c>
       <c r="E808" s="6">
-        <v>0</v>
+        <v>10360.8</v>
       </c>
       <c r="F808" s="6">
-        <v>0</v>
+        <v>176133.6</v>
       </c>
     </row>
     <row r="809" spans="1:6" customHeight="0">
       <c r="A809" s="6" t="inlineStr">
         <is>
-          <t>PP5112C</t>
+          <t>RESINA 8016 GEL</t>
         </is>
       </c>
       <c r="B809" s="6">
-        <v>0.6</v>
+        <v>57</v>
       </c>
       <c r="C809" s="6">
-        <v>1.322775</v>
+        <v>57</v>
       </c>
       <c r="D809" s="6">
-        <v>2585</v>
+        <v>240</v>
       </c>
       <c r="E809" s="6">
-        <v>3419.3734</v>
+        <v>13680</v>
       </c>
       <c r="F809" s="6">
-        <v>63258.4074</v>
+        <v>232560</v>
       </c>
     </row>
     <row r="810" spans="1:6" customHeight="0">
       <c r="A810" s="6" t="inlineStr">
         <is>
-          <t>PP6180C3 BARREDURA</t>
+          <t>RESINA DION 382A</t>
         </is>
       </c>
       <c r="B810" s="6">
-        <v>18</v>
+        <v>9.31</v>
       </c>
       <c r="C810" s="6">
-        <v>18</v>
+        <v>9.31</v>
       </c>
       <c r="D810" s="6">
-        <v>200</v>
+        <v>500</v>
       </c>
       <c r="E810" s="6">
-        <v>3600</v>
+        <v>4655</v>
       </c>
       <c r="F810" s="6">
-        <v>66600</v>
+        <v>79135</v>
       </c>
     </row>
     <row r="811" spans="1:6" customHeight="0">
       <c r="A811" s="6" t="inlineStr">
         <is>
-          <t>PP9513</t>
+          <t>RESINA DION 382A</t>
         </is>
       </c>
       <c r="B811" s="6">
-        <v>0</v>
+        <v>8.91</v>
       </c>
       <c r="C811" s="6">
-        <v>0</v>
+        <v>8.91</v>
       </c>
       <c r="D811" s="6">
-        <v>18</v>
+        <v>475</v>
       </c>
       <c r="E811" s="6">
-        <v>0</v>
+        <v>4232.25</v>
       </c>
       <c r="F811" s="6">
-        <v>0</v>
+        <v>71948.25</v>
       </c>
     </row>
     <row r="812" spans="1:6" customHeight="0">
       <c r="A812" s="6" t="inlineStr">
         <is>
-          <t>PPCCTC13BG (MASTERBATCH CAFÉ)</t>
+          <t>RESINA DION 382A</t>
         </is>
       </c>
       <c r="B812" s="6">
-        <v>99.4</v>
+        <v>8.91</v>
       </c>
       <c r="C812" s="6">
-        <v>99.4</v>
+        <v>8.91</v>
       </c>
       <c r="D812" s="6">
-        <v>350</v>
+        <v>250</v>
       </c>
       <c r="E812" s="6">
-        <v>34790</v>
+        <v>2227.5</v>
       </c>
       <c r="F812" s="6">
-        <v>643615</v>
+        <v>37867.5</v>
       </c>
     </row>
     <row r="813" spans="1:6" customHeight="0">
       <c r="A813" s="6" t="inlineStr">
         <is>
-          <t>PPCRUAF-NG</t>
+          <t>RESINA DION 382A</t>
         </is>
       </c>
       <c r="B813" s="6">
-        <v>0.938</v>
+        <v>8.91</v>
       </c>
       <c r="C813" s="6">
-        <v>0.938</v>
+        <v>8.91</v>
       </c>
       <c r="D813" s="6">
-        <v>50</v>
+        <v>300</v>
       </c>
       <c r="E813" s="6">
-        <v>46.9</v>
+        <v>2673</v>
       </c>
       <c r="F813" s="6">
-        <v>867.65</v>
+        <v>45441</v>
       </c>
     </row>
     <row r="814" spans="1:6" customHeight="0">
       <c r="A814" s="6" t="inlineStr">
         <is>
-          <t>PPH CCFV30 BK COMALLOY</t>
+          <t>RESINA POLYLITE 33303-81</t>
         </is>
       </c>
       <c r="B814" s="6">
-        <v>2.25</v>
+        <v>60.97</v>
       </c>
       <c r="C814" s="6">
-        <v>2.25</v>
+        <v>60.97</v>
       </c>
       <c r="D814" s="6">
-        <v>635</v>
+        <v>0</v>
       </c>
       <c r="E814" s="6">
-        <v>1428.75</v>
+        <v>0</v>
       </c>
       <c r="F814" s="6">
-        <v>26431.875</v>
+        <v>0</v>
       </c>
     </row>
     <row r="815" spans="1:6" customHeight="0">
       <c r="A815" s="6" t="inlineStr">
         <is>
-          <t>PV2450</t>
+          <t>RESINA POLYLITE 33303-81</t>
         </is>
       </c>
       <c r="B815" s="6">
-        <v>2.5</v>
+        <v>60.97</v>
       </c>
       <c r="C815" s="6">
-        <v>2.5</v>
+        <v>60.97</v>
       </c>
       <c r="D815" s="6">
-        <v>200</v>
+        <v>2580</v>
       </c>
       <c r="E815" s="6">
-        <v>500</v>
+        <v>157302.6</v>
       </c>
       <c r="F815" s="6">
-        <v>9250</v>
+        <v>2674144.2</v>
       </c>
     </row>
     <row r="816" spans="1:6" customHeight="0">
       <c r="A816" s="6" t="inlineStr">
         <is>
-          <t>PV2450</t>
+          <t>RESINA POLYLITE 93279-00</t>
         </is>
       </c>
       <c r="B816" s="6">
-        <v>2.5</v>
+        <v>62.65</v>
       </c>
       <c r="C816" s="6">
-        <v>2.5</v>
+        <v>62.65</v>
       </c>
       <c r="D816" s="6">
-        <v>900</v>
+        <v>19</v>
       </c>
       <c r="E816" s="6">
-        <v>2250</v>
+        <v>1190.35</v>
       </c>
       <c r="F816" s="6">
-        <v>41625</v>
+        <v>20235.95</v>
       </c>
     </row>
     <row r="817" spans="1:6" customHeight="0">
       <c r="A817" s="6" t="inlineStr">
         <is>
-          <t>PVC 1200-07</t>
+          <t>RESIPRENE 1075 NEGRO</t>
         </is>
       </c>
       <c r="B817" s="6">
-        <v>1.88</v>
+        <v>4.75</v>
       </c>
       <c r="C817" s="6">
-        <v>1.88</v>
+        <v>4.75</v>
       </c>
       <c r="D817" s="6">
-        <v>9200</v>
+        <v>107</v>
       </c>
       <c r="E817" s="6">
-        <v>17296</v>
+        <v>508.25</v>
       </c>
       <c r="F817" s="6">
-        <v>319976</v>
+        <v>8640.25</v>
       </c>
     </row>
     <row r="818" spans="1:6" customHeight="0">
       <c r="A818" s="6" t="inlineStr">
         <is>
-          <t>PVC 1200-07</t>
+          <t>RESIPRENE 1075 NEGRO</t>
         </is>
       </c>
       <c r="B818" s="6">
-        <v>1.88</v>
+        <v>4.75</v>
       </c>
       <c r="C818" s="6">
-        <v>1.88</v>
+        <v>4.75</v>
       </c>
       <c r="D818" s="6">
-        <v>300</v>
+        <v>815</v>
       </c>
       <c r="E818" s="6">
-        <v>564</v>
+        <v>3871.25</v>
       </c>
       <c r="F818" s="6">
-        <v>10434</v>
+        <v>65811.25</v>
       </c>
     </row>
     <row r="819" spans="1:6" customHeight="0">
       <c r="A819" s="6" t="inlineStr">
         <is>
-          <t>PVC 1200-07</t>
+          <t>RESIPRENE 1075 NEGRO</t>
         </is>
       </c>
       <c r="B819" s="6">
-        <v>1.88</v>
+        <v>4.75</v>
       </c>
       <c r="C819" s="6">
-        <v>1.88</v>
+        <v>4.75</v>
       </c>
       <c r="D819" s="6">
-        <v>3725</v>
+        <v>1069</v>
       </c>
       <c r="E819" s="6">
-        <v>7003</v>
+        <v>5077.75</v>
       </c>
       <c r="F819" s="6">
-        <v>129555.5</v>
+        <v>86321.75</v>
       </c>
     </row>
     <row r="820" spans="1:6" customHeight="0">
       <c r="A820" s="6" t="inlineStr">
         <is>
-          <t>PVC MOLIDO</t>
+          <t>RESIPRENE 4080</t>
         </is>
       </c>
       <c r="B820" s="6">
-        <v>1.25</v>
+        <v>0</v>
       </c>
       <c r="C820" s="6">
-        <v>1.25</v>
+        <v>0</v>
       </c>
       <c r="D820" s="6">
-        <v>1814</v>
+        <v>36</v>
       </c>
       <c r="E820" s="6">
-        <v>2267.5</v>
+        <v>0</v>
       </c>
       <c r="F820" s="6">
-        <v>41948.75</v>
+        <v>0</v>
       </c>
     </row>
     <row r="821" spans="1:6" customHeight="0">
       <c r="A821" s="6" t="inlineStr">
         <is>
-          <t>PVC MOLIDO</t>
+          <t>RH-825</t>
         </is>
       </c>
       <c r="B821" s="6">
-        <v>1.25</v>
+        <v>0</v>
       </c>
       <c r="C821" s="6">
-        <v>1.25</v>
+        <v>0</v>
       </c>
       <c r="D821" s="6">
-        <v>552</v>
+        <v>25</v>
       </c>
       <c r="E821" s="6">
-        <v>690</v>
+        <v>0</v>
       </c>
       <c r="F821" s="6">
-        <v>12765</v>
+        <v>0</v>
       </c>
     </row>
     <row r="822" spans="1:6" customHeight="0">
       <c r="A822" s="6" t="inlineStr">
         <is>
-          <t>PVC MOLIDO</t>
+          <t>RH-825</t>
         </is>
       </c>
       <c r="B822" s="6">
-        <v>1.8</v>
+        <v>1.7</v>
       </c>
       <c r="C822" s="6">
-        <v>1.8</v>
+        <v>1.7</v>
       </c>
       <c r="D822" s="6">
-        <v>4547</v>
+        <v>10980</v>
       </c>
       <c r="E822" s="6">
-        <v>8184.6</v>
+        <v>18666</v>
       </c>
       <c r="F822" s="6">
-        <v>151415.1</v>
+        <v>317322</v>
       </c>
     </row>
     <row r="823" spans="1:6" customHeight="0">
       <c r="A823" s="6" t="inlineStr">
         <is>
-          <t>RAFFIA PRIME 3.5 MELT</t>
+          <t>RP 200 (GENERIC PRIME) ""CAJAS"" no clarifica ya hubo 2 devoluciones</t>
         </is>
       </c>
       <c r="B823" s="6">
-        <v>0.365</v>
+        <v>0.88</v>
       </c>
       <c r="C823" s="6">
-        <v>0.804688</v>
+        <v>1.94007</v>
       </c>
       <c r="D823" s="6">
-        <v>25000</v>
+        <v>250</v>
       </c>
       <c r="E823" s="6">
-        <v>20117.2031</v>
+        <v>485.0175</v>
       </c>
       <c r="F823" s="6">
-        <v>372168.2578</v>
+        <v>8245.2975</v>
       </c>
     </row>
     <row r="824" spans="1:6" customHeight="0">
       <c r="A824" s="6" t="inlineStr">
         <is>
-          <t>RAFFIA PRIME 3.5 MELT</t>
+          <t>RP650</t>
         </is>
       </c>
       <c r="B824" s="6">
-        <v>0.365</v>
+        <v>1.2</v>
       </c>
       <c r="C824" s="6">
-        <v>0.804688</v>
+        <v>1.2</v>
       </c>
       <c r="D824" s="6">
-        <v>0</v>
+        <v>19575</v>
       </c>
       <c r="E824" s="6">
-        <v>0</v>
+        <v>23490</v>
       </c>
       <c r="F824" s="6">
-        <v>0</v>
+        <v>399330</v>
       </c>
     </row>
     <row r="825" spans="1:6" customHeight="0">
       <c r="A825" s="6" t="inlineStr">
         <is>
-          <t>RAFFIA PRIME 3.5 MELT</t>
+          <t>RP650</t>
         </is>
       </c>
       <c r="B825" s="6">
-        <v>0.365</v>
+        <v>1.5</v>
       </c>
       <c r="C825" s="6">
-        <v>0.804688</v>
+        <v>1.5</v>
       </c>
       <c r="D825" s="6">
-        <v>0</v>
+        <v>18263.6</v>
       </c>
       <c r="E825" s="6">
-        <v>0</v>
+        <v>27395.4</v>
       </c>
       <c r="F825" s="6">
-        <v>0</v>
+        <v>465721.8</v>
       </c>
     </row>
     <row r="826" spans="1:6" customHeight="0">
       <c r="A826" s="6" t="inlineStr">
         <is>
-          <t>RAFFIA PRIME 3.5 MELT</t>
+          <t>RYT AM 2393 BK</t>
         </is>
       </c>
       <c r="B826" s="6">
-        <v>0.365</v>
+        <v>1.52</v>
       </c>
       <c r="C826" s="6">
-        <v>0.804688</v>
+        <v>1.52</v>
       </c>
       <c r="D826" s="6">
-        <v>92375</v>
+        <v>425</v>
       </c>
       <c r="E826" s="6">
-        <v>74333.0655</v>
+        <v>646</v>
       </c>
       <c r="F826" s="6">
-        <v>1375161.7126</v>
+        <v>10982</v>
       </c>
     </row>
     <row r="827" spans="1:6" customHeight="0">
       <c r="A827" s="6" t="inlineStr">
         <is>
-          <t>RAFFIA PRIME 3.5 MELT</t>
+          <t>RYT AM 2397 NT C</t>
         </is>
       </c>
       <c r="B827" s="6">
-        <v>0.365</v>
+        <v>0</v>
       </c>
       <c r="C827" s="6">
-        <v>0.804688</v>
+        <v>0</v>
       </c>
       <c r="D827" s="6">
-        <v>0</v>
+        <v>250</v>
       </c>
       <c r="E827" s="6">
         <v>0</v>
       </c>
       <c r="F827" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="828" spans="1:6" customHeight="0">
       <c r="A828" s="6" t="inlineStr">
         <is>
-          <t>REAXOL</t>
+          <t>S778 ABS</t>
         </is>
       </c>
       <c r="B828" s="6">
-        <v>116.38</v>
+        <v>4</v>
       </c>
       <c r="C828" s="6">
-        <v>116.38</v>
+        <v>4</v>
       </c>
       <c r="D828" s="6">
-        <v>160</v>
+        <v>795</v>
       </c>
       <c r="E828" s="6">
-        <v>18620.8</v>
+        <v>3180</v>
       </c>
       <c r="F828" s="6">
-        <v>344484.8</v>
+        <v>54060</v>
       </c>
     </row>
     <row r="829" spans="1:6" customHeight="0">
       <c r="A829" s="6" t="inlineStr">
         <is>
-          <t>Recron 6868 IV .80</t>
+          <t>SAN 31</t>
         </is>
       </c>
       <c r="B829" s="6">
-        <v>0.968</v>
+        <v>2.95</v>
       </c>
       <c r="C829" s="6">
-        <v>0.968</v>
+        <v>2.95</v>
       </c>
       <c r="D829" s="6">
-        <v>0</v>
+        <v>151</v>
       </c>
       <c r="E829" s="6">
-        <v>0</v>
+        <v>445.45</v>
       </c>
       <c r="F829" s="6">
-        <v>0</v>
+        <v>7572.65</v>
       </c>
     </row>
     <row r="830" spans="1:6" customHeight="0">
       <c r="A830" s="6" t="inlineStr">
         <is>
-          <t>Recron 6868 IV .80</t>
+          <t>SAN KFA 130</t>
         </is>
       </c>
       <c r="B830" s="6">
-        <v>1.21</v>
+        <v>1</v>
       </c>
       <c r="C830" s="6">
-        <v>1.21</v>
+        <v>1</v>
       </c>
       <c r="D830" s="6">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="E830" s="6">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="F830" s="6">
-        <v>0</v>
+        <v>425</v>
       </c>
     </row>
     <row r="831" spans="1:6" customHeight="0">
       <c r="A831" s="6" t="inlineStr">
         <is>
-          <t>Recron 6868 IV .80</t>
+          <t>SAN KFA 130 B</t>
         </is>
       </c>
       <c r="B831" s="6">
-        <v>1.48</v>
+        <v>1</v>
       </c>
       <c r="C831" s="6">
-        <v>1.48</v>
+        <v>1</v>
       </c>
       <c r="D831" s="6">
-        <v>282000</v>
+        <v>25</v>
       </c>
       <c r="E831" s="6">
-        <v>417360</v>
+        <v>25</v>
       </c>
       <c r="F831" s="6">
-        <v>7721160</v>
+        <v>425</v>
       </c>
     </row>
     <row r="832" spans="1:6" customHeight="0">
       <c r="A832" s="6" t="inlineStr">
         <is>
-          <t>RESINA 32050-10</t>
+          <t>SAN KFA 130 H</t>
         </is>
       </c>
       <c r="B832" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C832" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D832" s="6">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="E832" s="6">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="F832" s="6">
-        <v>0</v>
+        <v>425</v>
       </c>
     </row>
     <row r="833" spans="1:6" customHeight="0">
       <c r="A833" s="6" t="inlineStr">
         <is>
-          <t>RESINA 32566-00</t>
+          <t>SAN KFA 180</t>
         </is>
       </c>
       <c r="B833" s="6">
-        <v>43.39</v>
+        <v>1</v>
       </c>
       <c r="C833" s="6">
-        <v>43.39</v>
+        <v>1</v>
       </c>
       <c r="D833" s="6">
-        <v>221</v>
+        <v>25</v>
       </c>
       <c r="E833" s="6">
-        <v>9589.19</v>
+        <v>25</v>
       </c>
       <c r="F833" s="6">
-        <v>177400.015</v>
+        <v>425</v>
       </c>
     </row>
     <row r="834" spans="1:6" customHeight="0">
       <c r="A834" s="6" t="inlineStr">
         <is>
-          <t>RESINA 33004-00</t>
+          <t>SAN NF2100</t>
         </is>
       </c>
       <c r="B834" s="6">
-        <v>56.56</v>
+        <v>1.6</v>
       </c>
       <c r="C834" s="6">
-        <v>56.56</v>
+        <v>1.6</v>
       </c>
       <c r="D834" s="6">
-        <v>4</v>
+        <v>50</v>
       </c>
       <c r="E834" s="6">
-        <v>226.24</v>
+        <v>80</v>
       </c>
       <c r="F834" s="6">
-        <v>4185.44</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="835" spans="1:6" customHeight="0">
       <c r="A835" s="6" t="inlineStr">
         <is>
-          <t>RESINA 33004-00</t>
+          <t>SAN NF2200</t>
         </is>
       </c>
       <c r="B835" s="6">
-        <v>50</v>
+        <v>1.75</v>
       </c>
       <c r="C835" s="6">
-        <v>50</v>
+        <v>1.75</v>
       </c>
       <c r="D835" s="6">
-        <v>450</v>
+        <v>25</v>
       </c>
       <c r="E835" s="6">
-        <v>22500</v>
+        <v>43.75</v>
       </c>
       <c r="F835" s="6">
-        <v>416250</v>
+        <v>743.75</v>
       </c>
     </row>
     <row r="836" spans="1:6" customHeight="0">
       <c r="A836" s="6" t="inlineStr">
         <is>
-          <t>RESINA 33004-00</t>
+          <t>SL536MW BCO (2610a)</t>
         </is>
       </c>
       <c r="B836" s="6">
+        <v>1.8814</v>
+      </c>
+      <c r="C836" s="6">
+        <v>1.8814</v>
+      </c>
+      <c r="D836" s="6">
         <v>50</v>
       </c>
-      <c r="C836" s="6">
-[...4 lines deleted...]
-      </c>
       <c r="E836" s="6">
-        <v>135000</v>
+        <v>94.07</v>
       </c>
       <c r="F836" s="6">
-        <v>2497500</v>
+        <v>1599.19</v>
       </c>
     </row>
     <row r="837" spans="1:6" customHeight="0">
       <c r="A837" s="6" t="inlineStr">
         <is>
-          <t>RESINA 33004-00</t>
+          <t>SL866M</t>
         </is>
       </c>
       <c r="B837" s="6">
-        <v>50</v>
+        <v>1.32</v>
       </c>
       <c r="C837" s="6">
-        <v>50</v>
+        <v>1.32</v>
       </c>
       <c r="D837" s="6">
-        <v>0</v>
+        <v>725</v>
       </c>
       <c r="E837" s="6">
-        <v>0</v>
+        <v>957</v>
       </c>
       <c r="F837" s="6">
-        <v>0</v>
+        <v>16269</v>
       </c>
     </row>
     <row r="838" spans="1:6" customHeight="0">
       <c r="A838" s="6" t="inlineStr">
         <is>
-          <t>RESINA 33011-00</t>
+          <t>STYROLUX 3G46</t>
         </is>
       </c>
       <c r="B838" s="6">
-        <v>56.55</v>
+        <v>2.9</v>
       </c>
       <c r="C838" s="6">
-        <v>56.55</v>
+        <v>2.9</v>
       </c>
       <c r="D838" s="6">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="E838" s="6">
-        <v>0</v>
+        <v>2900</v>
       </c>
       <c r="F838" s="6">
-        <v>0</v>
+        <v>49300</v>
       </c>
     </row>
     <row r="839" spans="1:6" customHeight="0">
       <c r="A839" s="6" t="inlineStr">
         <is>
-          <t>RESINA 33011-00</t>
+          <t>STYROLUX 3G46</t>
         </is>
       </c>
       <c r="B839" s="6">
-        <v>56.55</v>
+        <v>2.9</v>
       </c>
       <c r="C839" s="6">
-        <v>56.55</v>
+        <v>2.9</v>
       </c>
       <c r="D839" s="6">
-        <v>4050</v>
+        <v>1275</v>
       </c>
       <c r="E839" s="6">
-        <v>229027.5</v>
+        <v>3697.5</v>
       </c>
       <c r="F839" s="6">
-        <v>4237008.75</v>
+        <v>62857.5</v>
       </c>
     </row>
     <row r="840" spans="1:6" customHeight="0">
       <c r="A840" s="6" t="inlineStr">
         <is>
-          <t>RESINA 33800-00</t>
+          <t>STYROLUX 3G46</t>
         </is>
       </c>
       <c r="B840" s="6">
-        <v>0</v>
+        <v>2.9</v>
       </c>
       <c r="C840" s="6">
-        <v>0</v>
+        <v>2.9</v>
       </c>
       <c r="D840" s="6">
-        <v>2</v>
+        <v>725</v>
       </c>
       <c r="E840" s="6">
-        <v>0</v>
+        <v>2102.5</v>
       </c>
       <c r="F840" s="6">
-        <v>0</v>
+        <v>35742.5</v>
       </c>
     </row>
     <row r="841" spans="1:6" customHeight="0">
       <c r="A841" s="6" t="inlineStr">
         <is>
-          <t>RESINA 8016 GEL</t>
+          <t>STYROLUX 3G46</t>
         </is>
       </c>
       <c r="B841" s="6">
-        <v>43.17</v>
+        <v>2.85</v>
       </c>
       <c r="C841" s="6">
-        <v>43.17</v>
+        <v>2.85</v>
       </c>
       <c r="D841" s="6">
-        <v>240</v>
+        <v>5100</v>
       </c>
       <c r="E841" s="6">
-        <v>10360.8</v>
+        <v>14535</v>
       </c>
       <c r="F841" s="6">
-        <v>191674.8</v>
+        <v>247095</v>
       </c>
     </row>
     <row r="842" spans="1:6" customHeight="0">
       <c r="A842" s="6" t="inlineStr">
         <is>
-          <t>RESINA 8016 GEL</t>
+          <t>STYROLUX 3G46</t>
         </is>
       </c>
       <c r="B842" s="6">
-        <v>57</v>
+        <v>2.85</v>
       </c>
       <c r="C842" s="6">
-        <v>57</v>
+        <v>2.85</v>
       </c>
       <c r="D842" s="6">
-        <v>240</v>
+        <v>1250</v>
       </c>
       <c r="E842" s="6">
-        <v>13680</v>
+        <v>3562.5</v>
       </c>
       <c r="F842" s="6">
-        <v>253080</v>
+        <v>60562.5</v>
       </c>
     </row>
     <row r="843" spans="1:6" customHeight="0">
       <c r="A843" s="6" t="inlineStr">
         <is>
-          <t>RESINA 8016 GEL</t>
+          <t>STYROLUX 3G55</t>
         </is>
       </c>
       <c r="B843" s="6">
-        <v>57</v>
+        <v>2.9</v>
       </c>
       <c r="C843" s="6">
-        <v>57</v>
+        <v>2.9</v>
       </c>
       <c r="D843" s="6">
-        <v>240</v>
+        <v>445.5</v>
       </c>
       <c r="E843" s="6">
-        <v>13680</v>
+        <v>1291.95</v>
       </c>
       <c r="F843" s="6">
-        <v>253080</v>
+        <v>21963.15</v>
       </c>
     </row>
     <row r="844" spans="1:6" customHeight="0">
       <c r="A844" s="6" t="inlineStr">
         <is>
-          <t>RESINA DION 382A</t>
+          <t>STYROLUX 3G55</t>
         </is>
       </c>
       <c r="B844" s="6">
-        <v>8.91</v>
+        <v>2.9</v>
       </c>
       <c r="C844" s="6">
-        <v>8.91</v>
+        <v>2.9</v>
       </c>
       <c r="D844" s="6">
-        <v>700</v>
+        <v>22.5</v>
       </c>
       <c r="E844" s="6">
-        <v>6237</v>
+        <v>65.25</v>
       </c>
       <c r="F844" s="6">
-        <v>115384.5</v>
+        <v>1109.25</v>
       </c>
     </row>
     <row r="845" spans="1:6" customHeight="0">
       <c r="A845" s="6" t="inlineStr">
         <is>
-          <t>RESINA DION 382A</t>
+          <t>STYROLUX 3G55</t>
         </is>
       </c>
       <c r="B845" s="6">
-        <v>8.91</v>
+        <v>2.9</v>
       </c>
       <c r="C845" s="6">
-        <v>8.91</v>
+        <v>2.9</v>
       </c>
       <c r="D845" s="6">
-        <v>475</v>
+        <v>150</v>
       </c>
       <c r="E845" s="6">
-        <v>4232.25</v>
+        <v>435</v>
       </c>
       <c r="F845" s="6">
-        <v>78296.625</v>
+        <v>7395</v>
       </c>
     </row>
     <row r="846" spans="1:6" customHeight="0">
       <c r="A846" s="6" t="inlineStr">
         <is>
-          <t>RESINA DION 382A</t>
+          <t>STYROLUX 3G55</t>
         </is>
       </c>
       <c r="B846" s="6">
-        <v>8.91</v>
+        <v>2.9</v>
       </c>
       <c r="C846" s="6">
-        <v>8.91</v>
+        <v>2.9</v>
       </c>
       <c r="D846" s="6">
-        <v>250</v>
+        <v>13.5</v>
       </c>
       <c r="E846" s="6">
-        <v>2227.5</v>
+        <v>39.15</v>
       </c>
       <c r="F846" s="6">
-        <v>41208.75</v>
+        <v>665.55</v>
       </c>
     </row>
     <row r="847" spans="1:6" customHeight="0">
       <c r="A847" s="6" t="inlineStr">
         <is>
-          <t>RESINA DION 382A</t>
+          <t>STYROLUX 3G55</t>
         </is>
       </c>
       <c r="B847" s="6">
-        <v>8.91</v>
+        <v>2.9</v>
       </c>
       <c r="C847" s="6">
-        <v>8.91</v>
+        <v>2.9</v>
       </c>
       <c r="D847" s="6">
-        <v>1000</v>
+        <v>0</v>
       </c>
       <c r="E847" s="6">
-        <v>8910</v>
+        <v>0</v>
       </c>
       <c r="F847" s="6">
-        <v>164835</v>
+        <v>0</v>
       </c>
     </row>
     <row r="848" spans="1:6" customHeight="0">
       <c r="A848" s="6" t="inlineStr">
         <is>
-          <t>RESINA POLYLITE 33303-81</t>
+          <t>STYROLUX 3G55</t>
         </is>
       </c>
       <c r="B848" s="6">
-        <v>60.97</v>
+        <v>2.85</v>
       </c>
       <c r="C848" s="6">
-        <v>60.97</v>
+        <v>2.85</v>
       </c>
       <c r="D848" s="6">
-        <v>860</v>
+        <v>4525</v>
       </c>
       <c r="E848" s="6">
-        <v>52434.2</v>
+        <v>12896.25</v>
       </c>
       <c r="F848" s="6">
-        <v>970032.7</v>
+        <v>219236.25</v>
       </c>
     </row>
     <row r="849" spans="1:6" customHeight="0">
       <c r="A849" s="6" t="inlineStr">
         <is>
-          <t>RESINA POLYLITE 33303-81</t>
+          <t>STYROLUX 3G55</t>
         </is>
       </c>
       <c r="B849" s="6">
-        <v>60.97</v>
+        <v>2.85</v>
       </c>
       <c r="C849" s="6">
-        <v>60.97</v>
+        <v>2.85</v>
       </c>
       <c r="D849" s="6">
         <v>0</v>
       </c>
       <c r="E849" s="6">
         <v>0</v>
       </c>
       <c r="F849" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="850" spans="1:6" customHeight="0">
       <c r="A850" s="6" t="inlineStr">
         <is>
-          <t>RESINA POLYLITE 33303-81</t>
+          <t>STYROLUX 3G55</t>
         </is>
       </c>
       <c r="B850" s="6">
-        <v>60.97</v>
+        <v>2.9</v>
       </c>
       <c r="C850" s="6">
-        <v>60.97</v>
+        <v>2.9</v>
       </c>
       <c r="D850" s="6">
-        <v>1720</v>
+        <v>25</v>
       </c>
       <c r="E850" s="6">
-        <v>104868.4</v>
+        <v>72.5</v>
       </c>
       <c r="F850" s="6">
-        <v>1940065.4</v>
+        <v>1232.5</v>
       </c>
     </row>
     <row r="851" spans="1:6" customHeight="0">
       <c r="A851" s="6" t="inlineStr">
         <is>
-          <t>RESINA POLYLITE 33303-81</t>
+          <t>STYROLUX 656C</t>
         </is>
       </c>
       <c r="B851" s="6">
-        <v>60.97</v>
+        <v>3</v>
       </c>
       <c r="C851" s="6">
-        <v>60.97</v>
+        <v>3</v>
       </c>
       <c r="D851" s="6">
-        <v>645</v>
+        <v>0</v>
       </c>
       <c r="E851" s="6">
-        <v>39325.65</v>
+        <v>0</v>
       </c>
       <c r="F851" s="6">
-        <v>727524.525</v>
+        <v>0</v>
       </c>
     </row>
     <row r="852" spans="1:6" customHeight="0">
       <c r="A852" s="6" t="inlineStr">
         <is>
-          <t>RESINA POLYLITE 93279-00</t>
+          <t>STYROLUX 656C</t>
         </is>
       </c>
       <c r="B852" s="6">
-        <v>62.65</v>
+        <v>2.9</v>
       </c>
       <c r="C852" s="6">
-        <v>62.65</v>
+        <v>2.9</v>
       </c>
       <c r="D852" s="6">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="E852" s="6">
-        <v>1190.35</v>
+        <v>0</v>
       </c>
       <c r="F852" s="6">
-        <v>22021.475</v>
+        <v>0</v>
       </c>
     </row>
     <row r="853" spans="1:6" customHeight="0">
       <c r="A853" s="6" t="inlineStr">
         <is>
-          <t>RESIPRENE 1075 NEGRO</t>
+          <t>STYROLUX 656C</t>
         </is>
       </c>
       <c r="B853" s="6">
-        <v>4.75</v>
+        <v>2.9</v>
       </c>
       <c r="C853" s="6">
-        <v>4.75</v>
+        <v>2.9</v>
       </c>
       <c r="D853" s="6">
-        <v>107</v>
+        <v>1000</v>
       </c>
       <c r="E853" s="6">
-        <v>508.25</v>
+        <v>2900</v>
       </c>
       <c r="F853" s="6">
-        <v>9402.625</v>
+        <v>49300</v>
       </c>
     </row>
     <row r="854" spans="1:6" customHeight="0">
       <c r="A854" s="6" t="inlineStr">
         <is>
-          <t>RESIPRENE 1075 NEGRO</t>
+          <t>STYROLUX 656C</t>
         </is>
       </c>
       <c r="B854" s="6">
-        <v>4.75</v>
+        <v>3.95</v>
       </c>
       <c r="C854" s="6">
-        <v>4.75</v>
+        <v>3.95</v>
       </c>
       <c r="D854" s="6">
-        <v>815</v>
+        <v>1025</v>
       </c>
       <c r="E854" s="6">
-        <v>3871.25</v>
+        <v>4048.75</v>
       </c>
       <c r="F854" s="6">
-        <v>71618.125</v>
+        <v>68828.75</v>
       </c>
     </row>
     <row r="855" spans="1:6" customHeight="0">
       <c r="A855" s="6" t="inlineStr">
         <is>
-          <t>RESIPRENE 1075 NEGRO</t>
+          <t>STYROLUX 656C</t>
         </is>
       </c>
       <c r="B855" s="6">
-        <v>4.75</v>
+        <v>3.95</v>
       </c>
       <c r="C855" s="6">
-        <v>4.75</v>
+        <v>3.95</v>
       </c>
       <c r="D855" s="6">
-        <v>1069</v>
+        <v>175</v>
       </c>
       <c r="E855" s="6">
-        <v>5077.75</v>
+        <v>691.25</v>
       </c>
       <c r="F855" s="6">
-        <v>93938.375</v>
+        <v>11751.25</v>
       </c>
     </row>
     <row r="856" spans="1:6" customHeight="0">
       <c r="A856" s="6" t="inlineStr">
         <is>
-          <t>RESIPRENE 4080</t>
+          <t>STYROLUX 656C</t>
         </is>
       </c>
       <c r="B856" s="6">
-        <v>0</v>
+        <v>3.81</v>
       </c>
       <c r="C856" s="6">
-        <v>0</v>
+        <v>3.81</v>
       </c>
       <c r="D856" s="6">
-        <v>36</v>
+        <v>500</v>
       </c>
       <c r="E856" s="6">
-        <v>0</v>
+        <v>1905</v>
       </c>
       <c r="F856" s="6">
-        <v>0</v>
+        <v>32385</v>
       </c>
     </row>
     <row r="857" spans="1:6" customHeight="0">
       <c r="A857" s="6" t="inlineStr">
         <is>
-          <t>RH-825</t>
+          <t>STYROLUX 656C</t>
         </is>
       </c>
       <c r="B857" s="6">
-        <v>0</v>
+        <v>3.57</v>
       </c>
       <c r="C857" s="6">
-        <v>0</v>
+        <v>3.57</v>
       </c>
       <c r="D857" s="6">
-        <v>25</v>
+        <v>3750</v>
       </c>
       <c r="E857" s="6">
-        <v>0</v>
+        <v>13387.5</v>
       </c>
       <c r="F857" s="6">
-        <v>0</v>
+        <v>227587.5</v>
       </c>
     </row>
     <row r="858" spans="1:6" customHeight="0">
       <c r="A858" s="6" t="inlineStr">
         <is>
-          <t>RH-825</t>
+          <t>STYROLUX 656C</t>
         </is>
       </c>
       <c r="B858" s="6">
-        <v>1.7</v>
+        <v>3.57</v>
       </c>
       <c r="C858" s="6">
-        <v>1.7</v>
+        <v>3.57</v>
       </c>
       <c r="D858" s="6">
-        <v>10980</v>
+        <v>21250</v>
       </c>
       <c r="E858" s="6">
-        <v>18666</v>
+        <v>75862.5</v>
       </c>
       <c r="F858" s="6">
-        <v>345321</v>
+        <v>1289662.5</v>
       </c>
     </row>
     <row r="859" spans="1:6" customHeight="0">
       <c r="A859" s="6" t="inlineStr">
         <is>
-          <t>RP 200 (GENERIC PRIME) ""CAJAS"" no clarifica ya hubo 2 devoluciones</t>
+          <t>STYROLUX 684D</t>
         </is>
       </c>
       <c r="B859" s="6">
-        <v>0.88</v>
+        <v>2.85</v>
       </c>
       <c r="C859" s="6">
-        <v>1.94007</v>
+        <v>2.85</v>
       </c>
       <c r="D859" s="6">
-        <v>250</v>
+        <v>6025</v>
       </c>
       <c r="E859" s="6">
-        <v>485.0175</v>
+        <v>17171.25</v>
       </c>
       <c r="F859" s="6">
-        <v>8972.8238</v>
+        <v>291911.25</v>
       </c>
     </row>
     <row r="860" spans="1:6" customHeight="0">
       <c r="A860" s="6" t="inlineStr">
         <is>
-          <t>RP650</t>
+          <t>STYROLUX 684D</t>
         </is>
       </c>
       <c r="B860" s="6">
-        <v>1.2</v>
+        <v>2.9</v>
       </c>
       <c r="C860" s="6">
-        <v>1.2</v>
+        <v>2.9</v>
       </c>
       <c r="D860" s="6">
-        <v>10150</v>
+        <v>25000</v>
       </c>
       <c r="E860" s="6">
-        <v>12180</v>
+        <v>72500</v>
       </c>
       <c r="F860" s="6">
-        <v>225330</v>
+        <v>1232500</v>
       </c>
     </row>
     <row r="861" spans="1:6" customHeight="0">
       <c r="A861" s="6" t="inlineStr">
         <is>
-          <t>RP650</t>
+          <t>STYROLUX GH58</t>
         </is>
       </c>
       <c r="B861" s="6">
-        <v>1.2</v>
+        <v>2.25</v>
       </c>
       <c r="C861" s="6">
-        <v>1.2</v>
+        <v>2.25</v>
       </c>
       <c r="D861" s="6">
-        <v>750</v>
+        <v>125</v>
       </c>
       <c r="E861" s="6">
-        <v>900</v>
+        <v>281.25</v>
       </c>
       <c r="F861" s="6">
-        <v>16650</v>
+        <v>4781.25</v>
       </c>
     </row>
     <row r="862" spans="1:6" customHeight="0">
       <c r="A862" s="6" t="inlineStr">
         <is>
-          <t>RP650</t>
+          <t>TALCO INDUSTRIAL POSSALC 325 C20 POSS</t>
         </is>
       </c>
       <c r="B862" s="6">
-        <v>1.2</v>
+        <v>0.7</v>
       </c>
       <c r="C862" s="6">
-        <v>1.2</v>
+        <v>0.7</v>
       </c>
       <c r="D862" s="6">
-        <v>24750</v>
+        <v>0</v>
       </c>
       <c r="E862" s="6">
-        <v>29700</v>
+        <v>0</v>
       </c>
       <c r="F862" s="6">
-        <v>549450</v>
+        <v>0</v>
       </c>
     </row>
     <row r="863" spans="1:6" customHeight="0">
       <c r="A863" s="6" t="inlineStr">
         <is>
-          <t>RP650</t>
+          <t>TAPAS ABS HIPS RECHAZO GUALA</t>
         </is>
       </c>
       <c r="B863" s="6">
-        <v>1.5</v>
+        <v>30.246587</v>
       </c>
       <c r="C863" s="6">
-        <v>1.5</v>
+        <v>30.246587</v>
       </c>
       <c r="D863" s="6">
-        <v>22988.6</v>
+        <v>616.62</v>
       </c>
       <c r="E863" s="6">
-        <v>34482.9</v>
+        <v>18650.6505</v>
       </c>
       <c r="F863" s="6">
-        <v>637933.65</v>
+        <v>317061.0581</v>
       </c>
     </row>
     <row r="864" spans="1:6" customHeight="0">
       <c r="A864" s="6" t="inlineStr">
         <is>
-          <t>RP650</t>
+          <t>TR HIPS CRISTAL</t>
         </is>
       </c>
       <c r="B864" s="6">
-        <v>1.5</v>
+        <v>1.52</v>
       </c>
       <c r="C864" s="6">
-        <v>1.5</v>
+        <v>1.52</v>
       </c>
       <c r="D864" s="6">
-        <v>20275</v>
+        <v>300</v>
       </c>
       <c r="E864" s="6">
-        <v>30412.5</v>
+        <v>456</v>
       </c>
       <c r="F864" s="6">
-        <v>562631.25</v>
+        <v>7752</v>
       </c>
     </row>
     <row r="865" spans="1:6" customHeight="0">
       <c r="A865" s="6" t="inlineStr">
         <is>
-          <t>RYT AM 2393 BK</t>
+          <t>TURBO</t>
         </is>
       </c>
       <c r="B865" s="6">
-        <v>1.52</v>
+        <v>0.765</v>
       </c>
       <c r="C865" s="6">
-        <v>1.52</v>
+        <v>1.686538</v>
       </c>
       <c r="D865" s="6">
-        <v>425</v>
+        <v>9033.3</v>
       </c>
       <c r="E865" s="6">
-        <v>646</v>
+        <v>15235.0048</v>
       </c>
       <c r="F865" s="6">
-        <v>11951</v>
+        <v>258995.0824</v>
       </c>
     </row>
     <row r="866" spans="1:6" customHeight="0">
       <c r="A866" s="6" t="inlineStr">
         <is>
-          <t>RYT AM 2397 NT C</t>
+          <t>TURBO</t>
         </is>
       </c>
       <c r="B866" s="6">
-        <v>0</v>
+        <v>0.765</v>
       </c>
       <c r="C866" s="6">
-        <v>0</v>
+        <v>1.686538</v>
       </c>
       <c r="D866" s="6">
-        <v>250</v>
+        <v>27604.7</v>
       </c>
       <c r="E866" s="6">
-        <v>0</v>
+        <v>46556.379</v>
       </c>
       <c r="F866" s="6">
-        <v>0</v>
+        <v>791458.4426</v>
       </c>
     </row>
     <row r="867" spans="1:6" customHeight="0">
       <c r="A867" s="6" t="inlineStr">
         <is>
-          <t>S778 ABS</t>
+          <t>TURBO</t>
         </is>
       </c>
       <c r="B867" s="6">
-        <v>4</v>
+        <v>0.765</v>
       </c>
       <c r="C867" s="6">
-        <v>4</v>
+        <v>1.686538</v>
       </c>
       <c r="D867" s="6">
-        <v>795</v>
+        <v>27604.7</v>
       </c>
       <c r="E867" s="6">
-        <v>3180</v>
+        <v>46556.379</v>
       </c>
       <c r="F867" s="6">
-        <v>58830</v>
+        <v>791458.4426</v>
       </c>
     </row>
     <row r="868" spans="1:6" customHeight="0">
       <c r="A868" s="6" t="inlineStr">
         <is>
-          <t>SAN 31</t>
+          <t>TURBO</t>
         </is>
       </c>
       <c r="B868" s="6">
-        <v>2.95</v>
+        <v>0.765</v>
       </c>
       <c r="C868" s="6">
-        <v>2.95</v>
+        <v>0.765</v>
       </c>
       <c r="D868" s="6">
-        <v>151</v>
+        <v>27604.7</v>
       </c>
       <c r="E868" s="6">
-        <v>445.45</v>
+        <v>21117.5955</v>
       </c>
       <c r="F868" s="6">
-        <v>8240.825</v>
+        <v>358999.1235</v>
       </c>
     </row>
     <row r="869" spans="1:6" customHeight="0">
       <c r="A869" s="6" t="inlineStr">
         <is>
-          <t>SAN KFA 130</t>
+          <t>TURBO</t>
         </is>
       </c>
       <c r="B869" s="6">
-        <v>1</v>
+        <v>0.765</v>
       </c>
       <c r="C869" s="6">
-        <v>1</v>
+        <v>0.765</v>
       </c>
       <c r="D869" s="6">
-        <v>25</v>
+        <v>27604.7</v>
       </c>
       <c r="E869" s="6">
-        <v>25</v>
+        <v>21117.5955</v>
       </c>
       <c r="F869" s="6">
-        <v>462.5</v>
+        <v>358999.1235</v>
       </c>
     </row>
     <row r="870" spans="1:6" customHeight="0">
       <c r="A870" s="6" t="inlineStr">
         <is>
-          <t>SAN KFA 130 B</t>
+          <t>UPE CFPI 1999NT</t>
         </is>
       </c>
       <c r="B870" s="6">
-        <v>1</v>
+        <v>1.02</v>
       </c>
       <c r="C870" s="6">
-        <v>1</v>
+        <v>1.02</v>
       </c>
       <c r="D870" s="6">
-        <v>25</v>
+        <v>1300</v>
       </c>
       <c r="E870" s="6">
-        <v>25</v>
+        <v>1326</v>
       </c>
       <c r="F870" s="6">
-        <v>462.5</v>
+        <v>22542</v>
       </c>
     </row>
     <row r="871" spans="1:6" customHeight="0">
       <c r="A871" s="6" t="inlineStr">
         <is>
-          <t>SAN KFA 130 H</t>
+          <t>UPE CFPI 1999NT</t>
         </is>
       </c>
       <c r="B871" s="6">
-        <v>1</v>
+        <v>1.02</v>
       </c>
       <c r="C871" s="6">
-        <v>1</v>
+        <v>1.02</v>
       </c>
       <c r="D871" s="6">
-        <v>25</v>
+        <v>635</v>
       </c>
       <c r="E871" s="6">
-        <v>25</v>
+        <v>647.7</v>
       </c>
       <c r="F871" s="6">
-        <v>462.5</v>
+        <v>11010.9</v>
       </c>
     </row>
     <row r="872" spans="1:6" customHeight="0">
       <c r="A872" s="6" t="inlineStr">
         <is>
-          <t>SAN KFA 180</t>
+          <t>VISTAMAX 8880</t>
         </is>
       </c>
       <c r="B872" s="6">
-        <v>1</v>
+        <v>3.5</v>
       </c>
       <c r="C872" s="6">
-        <v>1</v>
+        <v>3.5</v>
       </c>
       <c r="D872" s="6">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="E872" s="6">
-        <v>25</v>
+        <v>175</v>
       </c>
       <c r="F872" s="6">
-        <v>462.5</v>
+        <v>2975</v>
       </c>
     </row>
     <row r="873" spans="1:6" customHeight="0">
       <c r="A873" s="6" t="inlineStr">
         <is>
-          <t>SAN NF2200</t>
+          <t>VYDYNE 21SPF POLIAMIDA 66</t>
         </is>
       </c>
       <c r="B873" s="6">
-        <v>1.75</v>
+        <v>4.79</v>
       </c>
       <c r="C873" s="6">
-        <v>1.75</v>
+        <v>4.79</v>
       </c>
       <c r="D873" s="6">
-        <v>25</v>
+        <v>850</v>
       </c>
       <c r="E873" s="6">
-        <v>43.75</v>
+        <v>4071.5</v>
       </c>
       <c r="F873" s="6">
-        <v>809.375</v>
+        <v>69215.5</v>
       </c>
     </row>
     <row r="874" spans="1:6" customHeight="0">
       <c r="A874" s="6" t="inlineStr">
         <is>
-          <t>SAN SPARKLE</t>
+          <t>WM PA6650HSL BK</t>
         </is>
       </c>
       <c r="B874" s="6">
-        <v>3.06</v>
+        <v>3.9</v>
       </c>
       <c r="C874" s="6">
-        <v>3.06</v>
+        <v>3.9</v>
       </c>
       <c r="D874" s="6">
-        <v>8147</v>
+        <v>47.14</v>
       </c>
       <c r="E874" s="6">
-        <v>24929.82</v>
+        <v>183.846</v>
       </c>
       <c r="F874" s="6">
-        <v>461201.67</v>
+        <v>3125.382</v>
       </c>
     </row>
     <row r="875" spans="1:6" customHeight="0">
       <c r="A875" s="6" t="inlineStr">
         <is>
-          <t>SL536MW BCO (2610a)</t>
+          <t>WM PA6650HSL BK</t>
         </is>
       </c>
       <c r="B875" s="6">
-        <v>1.8814</v>
+        <v>5.070638</v>
       </c>
       <c r="C875" s="6">
-        <v>1.8814</v>
+        <v>5.070638</v>
       </c>
       <c r="D875" s="6">
-        <v>50</v>
+        <v>18710.66</v>
       </c>
       <c r="E875" s="6">
-        <v>94.07</v>
+        <v>94874.9836</v>
       </c>
       <c r="F875" s="6">
-        <v>1740.295</v>
+        <v>1612874.7212</v>
       </c>
     </row>
     <row r="876" spans="1:6" customHeight="0">
       <c r="A876" s="6" t="inlineStr">
         <is>
-          <t>SL866M</t>
+          <t>WM PA6650HSL BK</t>
         </is>
       </c>
       <c r="B876" s="6">
-        <v>1.32</v>
+        <v>5.070638</v>
       </c>
       <c r="C876" s="6">
-        <v>1.32</v>
+        <v>5.070638</v>
       </c>
       <c r="D876" s="6">
-        <v>725</v>
+        <v>7524.83</v>
       </c>
       <c r="E876" s="6">
-        <v>957</v>
+        <v>38155.6889</v>
       </c>
       <c r="F876" s="6">
-        <v>17704.5</v>
+        <v>648646.712</v>
       </c>
     </row>
     <row r="877" spans="1:6" customHeight="0">
       <c r="A877" s="6" t="inlineStr">
         <is>
-          <t>STYROLUX 3G46</t>
+          <t>WM PA6650HSL BK</t>
         </is>
       </c>
       <c r="B877" s="6">
-        <v>2.9</v>
+        <v>5.070638</v>
       </c>
       <c r="C877" s="6">
-        <v>2.9</v>
+        <v>5.070638</v>
       </c>
       <c r="D877" s="6">
-        <v>1000</v>
+        <v>5513</v>
       </c>
       <c r="E877" s="6">
-        <v>2900</v>
+        <v>27954.4273</v>
       </c>
       <c r="F877" s="6">
-        <v>53650</v>
+        <v>475225.264</v>
       </c>
     </row>
     <row r="878" spans="1:6" customHeight="0">
       <c r="A878" s="6" t="inlineStr">
         <is>
-          <t>STYROLUX 3G46</t>
+          <t>WM PA6650HSL BK</t>
         </is>
       </c>
       <c r="B878" s="6">
-        <v>2.9</v>
+        <v>5.070638</v>
       </c>
       <c r="C878" s="6">
-        <v>2.9</v>
+        <v>5.070638</v>
       </c>
       <c r="D878" s="6">
-        <v>1275</v>
+        <v>200</v>
       </c>
       <c r="E878" s="6">
-        <v>3697.5</v>
+        <v>1014.1276</v>
       </c>
       <c r="F878" s="6">
-        <v>68403.75</v>
+        <v>17240.1692</v>
       </c>
     </row>
     <row r="879" spans="1:6" customHeight="0">
       <c r="A879" s="6" t="inlineStr">
         <is>
-          <t>STYROLUX 3G46</t>
+          <t>WM PA66GR30HSLUBK</t>
         </is>
       </c>
       <c r="B879" s="6">
-        <v>2.9</v>
+        <v>3.5</v>
       </c>
       <c r="C879" s="6">
-        <v>2.9</v>
+        <v>3.5</v>
       </c>
       <c r="D879" s="6">
-        <v>725</v>
+        <v>324.27</v>
       </c>
       <c r="E879" s="6">
-        <v>2102.5</v>
+        <v>1134.945</v>
       </c>
       <c r="F879" s="6">
-        <v>38896.25</v>
+        <v>19294.065</v>
       </c>
     </row>
     <row r="880" spans="1:6" customHeight="0">
       <c r="A880" s="6" t="inlineStr">
         <is>
-          <t>STYROLUX 3G46</t>
+          <t>WM PA66GR30HSLUBK</t>
         </is>
       </c>
       <c r="B880" s="6">
-        <v>2.9</v>
+        <v>3.5</v>
       </c>
       <c r="C880" s="6">
-        <v>2.9</v>
+        <v>3.5</v>
       </c>
       <c r="D880" s="6">
-        <v>9000</v>
+        <v>4485.41</v>
       </c>
       <c r="E880" s="6">
-        <v>26100</v>
+        <v>15698.935</v>
       </c>
       <c r="F880" s="6">
-        <v>482850</v>
+        <v>266881.895</v>
       </c>
     </row>
     <row r="881" spans="1:6" customHeight="0">
       <c r="A881" s="6" t="inlineStr">
         <is>
-          <t>STYROLUX 3G46</t>
+          <t>WM PA66GR30HSLUBK</t>
         </is>
       </c>
       <c r="B881" s="6">
-        <v>2.85</v>
+        <v>3.5</v>
       </c>
       <c r="C881" s="6">
-        <v>2.85</v>
+        <v>3.5</v>
       </c>
       <c r="D881" s="6">
-        <v>5100</v>
+        <v>1496.9</v>
       </c>
       <c r="E881" s="6">
-        <v>14535</v>
+        <v>5239.15</v>
       </c>
       <c r="F881" s="6">
-        <v>268897.5</v>
+        <v>89065.55</v>
       </c>
     </row>
     <row r="882" spans="1:6" customHeight="0">
       <c r="A882" s="6" t="inlineStr">
         <is>
-          <t>STYROLUX 3G46</t>
+          <t>WM PC/ABS BK</t>
         </is>
       </c>
       <c r="B882" s="6">
-        <v>2.85</v>
+        <v>2.62</v>
       </c>
       <c r="C882" s="6">
-        <v>2.85</v>
+        <v>2.62</v>
       </c>
       <c r="D882" s="6">
-        <v>1250</v>
+        <v>632</v>
       </c>
       <c r="E882" s="6">
-        <v>3562.5</v>
+        <v>1655.84</v>
       </c>
       <c r="F882" s="6">
-        <v>65906.25</v>
+        <v>28149.28</v>
       </c>
     </row>
     <row r="883" spans="1:6" customHeight="0">
       <c r="A883" s="6" t="inlineStr">
         <is>
-          <t>STYROLUX 3G55</t>
+          <t>WM PC/ABS BK</t>
         </is>
       </c>
       <c r="B883" s="6">
-        <v>2.9</v>
+        <v>2.62</v>
       </c>
       <c r="C883" s="6">
-        <v>2.9</v>
+        <v>2.62</v>
       </c>
       <c r="D883" s="6">
-        <v>3745.5</v>
+        <v>8154</v>
       </c>
       <c r="E883" s="6">
-        <v>10861.95</v>
+        <v>21363.48</v>
       </c>
       <c r="F883" s="6">
-        <v>200946.075</v>
+        <v>363179.16</v>
       </c>
     </row>
     <row r="884" spans="1:6" customHeight="0">
       <c r="A884" s="6" t="inlineStr">
         <is>
-          <t>STYROLUX 3G55</t>
+          <t>WM PC/ABS BK</t>
         </is>
       </c>
       <c r="B884" s="6">
-        <v>2.9</v>
+        <v>2.62</v>
       </c>
       <c r="C884" s="6">
-        <v>2.9</v>
+        <v>2.62</v>
       </c>
       <c r="D884" s="6">
-        <v>22.5</v>
+        <v>4068.86</v>
       </c>
       <c r="E884" s="6">
-        <v>65.25</v>
+        <v>10660.4132</v>
       </c>
       <c r="F884" s="6">
-        <v>1207.125</v>
+        <v>181227.0244</v>
       </c>
     </row>
     <row r="885" spans="1:6" customHeight="0">
       <c r="A885" s="6" t="inlineStr">
         <is>
-          <t>STYROLUX 3G55</t>
+          <t>WM PC/ABS BK</t>
         </is>
       </c>
       <c r="B885" s="6">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="C885" s="6">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="D885" s="6">
-        <v>150</v>
+        <v>19000</v>
       </c>
       <c r="E885" s="6">
-        <v>435</v>
+        <v>49400</v>
       </c>
       <c r="F885" s="6">
-        <v>8047.5</v>
+        <v>839800</v>
       </c>
     </row>
     <row r="886" spans="1:6" customHeight="0">
       <c r="A886" s="6" t="inlineStr">
         <is>
-          <t>STYROLUX 3G55</t>
+          <t>WM PC/ABS BK</t>
         </is>
       </c>
       <c r="B886" s="6">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="C886" s="6">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="D886" s="6">
-        <v>13.5</v>
+        <v>18202</v>
       </c>
       <c r="E886" s="6">
-        <v>39.15</v>
+        <v>47325.2</v>
       </c>
       <c r="F886" s="6">
-        <v>724.275</v>
+        <v>804528.4</v>
       </c>
     </row>
     <row r="887" spans="1:6" customHeight="0">
       <c r="A887" s="6" t="inlineStr">
         <is>
-          <t>STYROLUX 3G55</t>
+          <t>WM PC/ABS BK</t>
         </is>
       </c>
       <c r="B887" s="6">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="C887" s="6">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="D887" s="6">
-        <v>0</v>
+        <v>19000</v>
       </c>
       <c r="E887" s="6">
-        <v>0</v>
+        <v>49400</v>
       </c>
       <c r="F887" s="6">
-        <v>0</v>
+        <v>839800</v>
       </c>
     </row>
     <row r="888" spans="1:6" customHeight="0">
       <c r="A888" s="6" t="inlineStr">
         <is>
-          <t>STYROLUX 3G55</t>
+          <t>XENOY 1731</t>
         </is>
       </c>
       <c r="B888" s="6">
-        <v>2.85</v>
+        <v>4.85</v>
       </c>
       <c r="C888" s="6">
-        <v>2.85</v>
+        <v>4.85</v>
       </c>
       <c r="D888" s="6">
-        <v>5400</v>
+        <v>200</v>
       </c>
       <c r="E888" s="6">
-        <v>15390</v>
+        <v>970</v>
       </c>
       <c r="F888" s="6">
-        <v>284715</v>
+        <v>16490</v>
       </c>
     </row>
     <row r="889" spans="1:6" customHeight="0">
-      <c r="A889" s="6" t="inlineStr">
-[...703 lines deleted...]
-      <c r="A921" s="7" t="inlineStr">
+      <c r="A889" s="7" t="inlineStr">
         <is>
           <t>TOTAL</t>
         </is>
       </c>
-      <c r="B921" s="7"/>
-[...8 lines deleted...]
-        <v>289283028.0339</v>
+      <c r="B889" s="7"/>
+      <c r="C889" s="7"/>
+      <c r="D889" s="7">
+        <v>9023183.85</v>
+      </c>
+      <c r="E889" s="7">
+        <v>14584184.9151</v>
+      </c>
+      <c r="F889" s="7">
+        <v>247931143.5464</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>